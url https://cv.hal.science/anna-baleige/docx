--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Baleige </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">you/she/they/that grl over there;  tu/elle/iel/y/l'autre là</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2711-9138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263808270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm a young researcher, activist, sexologist and community psychiatrist, trained at a World Health Organization collaborating center. Transfeminine person involved in promoting the mental and sexual health of marginalized populations, I did my MD on psychiatric coercion from a human rights & mad perspectives, and my public health PhD on an epistemologic analyses of health promotion for transgender and gender-diverse people from a trans & human rights perspectives. Currently a PhD student at Sorbonne-Nord university in Bobigny on knowledge transactions in trans health from a human rights, trans, mad, and disability perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Member @</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics Committee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Trainer @</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Santé Trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025+: PhD student @</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPS UR3412</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de Recherche Engagements des Patients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024+: Professor @</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Consultant @</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Action for Trans Equality (GATE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, New-York, United States of America.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Freelance Researcher @Mental, Sexual, & Trans Health, Anywhere, Earth.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022+: Member @</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Editorial Comittee, Société Française de Santé Publique, Laxou, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 22, Côtes-d'Armor, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 56, Morbihan, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21: Psychiatrist @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21: Researcher @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other relevant informations...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I used to be an e-sport gamer, enjoy driving, and have excellent taste in music :&amp;gt;BTW, you should listen to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">this</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">that</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I 've earned some serious diplomas too</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : PhD &amp;quot;Doctor of Life and Health Science&amp;quot; with a specialization in Public Health, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Trauma and Resilience from the Israeli Perspective&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Clinical training in cognitive behavioural therapy for post-traumatic stress disorders&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Sexologist, Inter-University Diploma &amp;quot;Sexology and Study of Human Sexuality&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: MD &amp;quot;Doctor of Medicine&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: &amp;quot;Diploma of Specialized Studies in Psychiatry&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Master (1st year - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Biology and Health, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">And I regularly publish stuff... aiming for as much open access as financially possible</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Comittee: Santé Publique (ISSN: 0995-3914; Online ISSN: 2104-3841).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peer-reviewer: BMC Health Services Research, BMC Medical Education, BMC Psychiatry; BMC Psychology, BMC Public Health, BMC Women's Health; Health Services Insights; LGBT Health; Reproductive Health; Santé Publique; Transgender Health.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNDER REVIEW JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Accès aux savoirs sur la santé des personnes transgenres et de genre divers dans Santé Publique : une perspective trans bibliométrique et lexicométrique. Santé Publique [under review].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPCOMING CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du congrès,  27-29 May 2026, 11e Congrès de la Société d’Education Thérapeutique Européenne (SETE), Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message me &amp;lt;3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise : analyse critique lexicométrique et trans du cadrage des parcours de transition en France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique. 2025, 2(37). doi: 10.3917/spub.252.0041</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trans & queer discursive approach to gender diversity and misgendering in the transgender and gender diverse population: queering a study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Environ Res Public Health 2025, 22, 178. doi: 10.3390/ijerph22020178</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d’action de promotion de la santé reproductive : analyse critique lexicométrique et trans des politiques publiques françaises contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique (Paris). 2024, 1(36), 73-80. doi: 10.3917/spub.241.0073</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres : contextualisation politique des recherches participatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2023, HS2(35), 91-96. doi: 10.3917/spub.hs2.2023.0091</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goï C. Le cisnormativisme épistémique de l’identité trans contemporaine : quand les autres décident de qui vous avez le droit d’être. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Année de la recherche en sciences de l’éducation 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 71-90.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, & Denis F. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé : une revue systématique de la littérature communautaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2022, HS2(34), 197-211. doi: 10.3917/spub.hs2.0197</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le risque cardiovasculaire chez les personnes vivant avec des troubles psychiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 5(34):633. 2022. doi: 10.3917/spub.225.0633</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of depsychopathologization of transgender and gender diverse individuals in ICD-11 on care delivery: looking at trans expertise through a trans lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 13257. doi: 10.3390/ijerph192013257</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 11983. doi: 10.3390/ijerph191911983</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Qualitative Study Aimed at Building a Programme to Reduce Cardiovascular Risk in People with Severe Mental Illness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Int. J. Environ. Res. Public Health 19(11):6847. 2022 June. doi: 10.3390/ijerph19116847</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons: Impact of gender studies on mental health ideologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Implications Philosophiques 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Martin M-J. Following ICD-11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebuilding Mental Health Care for Transgender Persons: Leads from Field Experimentations in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Transgend Health 2021;1(7):1-6. doi: 10.1089/trgh.2020.0143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale : nouveaux enjeux épistémiques, nouvelles approches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Amnis 2020:1–11. doi: 10.4000/amnis.5367</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Domínguez-Martínez T, Rascón ML, Hernández O, Muñoz C, Gonzalez A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility, acceptability, and adequacy of schizophrenia definition according to experts by experience: an ICD-11 field study of patients and relative caregivers in Mexico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Psychosis. 2020 Aug 24;1–12. doi: 10.1080/17522439.2020.1807591</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daumerie N, Defromont L. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic - Report from the 59G21 Service in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Health Serv Insights 2020;13. doi: 10.1177/1178632920954876</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Decoster T, Pereira L, Defromont L. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une disparition du programme de soins dans le parcours de rétablissement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soins Psychiatr. 2020 May;41(328):23–5. doi: 10.1016/S0241-6972(20)30061-X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, Meunier-Beillard N, Agoub M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Demassiet V, Fontaine A, Grigutyte N, Guernut M, Hazo J-B, Kishore J, Kiss M, Koenig M, Laporta M, Layoussif E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Reed G, Richa S, Robles-Garcia R, Saxena S, Skourteli M, Stasi F, Stona A-C, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility of psychiatric vocabulary: An international study about schizophrenia essential features</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Shizophrenia Research. 2022 March. doi: 10.1016/j.schres.2022.03.001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenig M, Demassiet V, Agoub M, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Fontaine A, Grigutyte N, Kishore J, Kiss M, Laporta M, Layoussifi E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Richa S, Robles-Garcia R, Stona A-C, Skourteli M, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Reed G, Guernut M, Saxena S, Askevis-Leherpeux F. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses: an international participatory research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soc Psychiatry Psychiatr Epidemiol 2020;55:1201–13. doi: 10.1007/s00127-020-01836-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness: French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Ment Health Syst 2019;13:74. doi: 10.1186/s13033-019-0331-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, de la Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, Martin M-J, Robles-García R, Fresan A, Quach A, Stona A-C, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11: A French study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Psychiatry 2019;59:8–14. doi: 10.1016/j.eurpsy.2019.03.005</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape: A French Study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Glob J Health Sci 2017;9:64. doi: 10.5539/gjhs.v9n12p64</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pastour N. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un observatoire de la contrainte et des libertés en santé (mentale)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Inf Psychiatr. 2017;93(7):82.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique. 2024;36(HS1), 43-43. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S55-S56. doi: 10.1016/j.jsxm.2022.08.050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.117</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63. doi: 10.1016/j.jsxm.2022.08.067</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.118</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63-S64. doi: 10.1016/j.jsxm.2022.08.069</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S128. doi: 10.1016/j.jsxm.2022.10.120</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, De La Chenelière M, Desmons P, Robles-García R, 10.1016/j.jsxm.2022.08.050Fresán A, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity: A French study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Eur Psychiatry. 2018;48(March):S386. doi: 10.1016/j.eurpsy.2017.12.016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertitude et la controverse : les leviers épistémiques de la santé publique ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 34 (HS1). 2022. doi: 10.3917/spub.220.0000</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOOK SECTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Tecelli D-M, Rascón ML, Hernández O, Muñoz C, González A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, & Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the co-development of the definition of depressive episode in ICD-11: Field study on the accessibility, acceptability and adequacy of terms according to Mexican experts by experience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Columbus AM, editor. Advances in Psychology Research: Volume 145. New York: Nova Science Publishers; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Under NDA]. Online: GATE, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Health Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on community mental health services: Promoting person-centred and rights-based approaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: WHO; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fontaine A, Guernut M. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers et des aidants à la relecture de la classification des troubles mentaux et du comportement – Étude princeps sur deux troubles : l’épisode dépressif et la schizophrénie – Rapport d’étape juin 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: CCOMS; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : Enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Doctorat de Sciences de la Vie et de la Santé (Santé Publique), Université de Tours, France, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La sexualité des personnes transgenres, de genre divers et des partenaires face à l'hétéro-cis-normativité des savoirs sexologiques : Une clinique est-elle possible sans une sexologie queer :rainbow: :unicorn: ?. Diplôme Inter-Universitaire &amp;quot;Sexologie et étude de la sexualité humaine&amp;quot;, Université de Paris, France, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promouvoir l'accès des personnes transgenres aux soins de santé mentale - Une analyse thématique de la littérature militante. Diplôme Universitaire &amp;quot;Santé sexuelle et droits humains&amp;quot;, Université de Paris, France, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et enfermement psychiatrique, entre liberté, santé, et dangerosité - Épistémologie, praxis, et cybernétique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme de Docteure en Médecine, Université de Lille, France, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Santé physique des personnes ayant un diagnostic de trouble psychique - Analyse de cas cliniques, revue de la littérature et participation à la construction d’un protocole de recherche participatif visant la réduction du risque cardiovasculaire – l’étude COPsyCAT. Diplôme d'Études Spécialisées en Psychiatrie, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-construction d’une grille d’entretien pour groupes focaux assistée par une analyse lexicale – application à l’étude COPsyCAT. Maitrise &amp;quot;Biologie, Santé, Recherche&amp;quot;, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If oppressed communities had superpowers: Warhammer 40,000 as a model of social power relations in Western societies since the 19th century</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Faith alone can overturn the universe: A Corpus-Based Critical Discourse Analysis of the Horus Heresy as Warhammer 40,000’s Discursive Justification. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et confiance en santé trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journée de l’éthique interdisciplinaire : Éthique et confiance en santé, 7-8 Nov 2024, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Conformer à pas conformer - Conforming to not conforming. Intervoice World Conference Paris 2023, 27 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Folle, trans et psychiatre... pas toujours facile ni très malin... Mad, trans and a psychiatrist... not always easy nor so smart... . Intervoice World Conference Paris 2023, 26 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abords sexologiques de la sexualité des personnes transgenres et de genre divers : Une analyse linguistique queer de discussions sur Reddit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journées Francophones de Sexologie et de Santé Sexuelle 2022, 2022, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Participation of transgender and gender diverse people in the development of primary health care based on the free and informed consent model: A thematic synthesis of community resources. 94th EGPRN Meeting, 2022, Istanbul, Turkey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche par les survivants et enjeux épistémiques de la recherche participative : application à la promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Recherches participatives en santé et bien-être des populations : défis et pratiques, 2022, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Denis F, Martin M-J. Modelling participatory transgender care in primary care: Context, models and future of field experimentations in Lille, France. 4th EPATH Conference, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizet C, Crétin A, Daumerie N, Defromont L.  Intégration des savoirs issus de l'expérience vécue dans l'organisation des soins en santé mentale : exemple du pôle de santé mentale 59G21 orienté rétablissement. CONFCAP 2021, Jul 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griselhouvre J. Pairs aidants et équipes mobiles. Congrès national des équipes mobiles 2021, 2021, Limoges, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Using the QualityRights toolkit to promote human rights in mental health services - application to a French psychiatric sector in the suburbs of Lille. Refocus on Recovery 2019, 2019, Nottingham, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les comorbidités somatiques en psychiatrie, le point de vue de l’OMS et OMS Europe et la traduction locale par le CCOMS. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roelandt J-L. Recommandations de l'OMS, implication des usagers et des aidants - les actions du CCOMS pour la recherche et la formation en santé mentale. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, de la Chenelière M, Martin M-J, Roelandt J-L. Gender incongruence, from psychiatry to sexual health: science supporting human rights - results from a French study. ILGA-Europe 2018 Conference, 2018, Brussels, Belgium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Askevis-Leherpeux F, Roelandt J-L. Dépsychiatrisation de la transidentité - la participation de tous. Congrès National des Internes de PSYchiatrie, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Testard E. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconstruire et déstigmatiser en santé mentale : l’adolescent acteur de son projet scolaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journées Internationales du CCOMS “Citoyenneté & Empowerment en santé mentale”, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réévaluation et renouvellement des décisions d’isolement et de contention : point de vue de l’interne de garde. CONFCAP 2017, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Propositions pour un observatoire de la contrainte et des libertés en santé (mentale) - Résultats de l’étude HO/SPDRE. CFP-9e édition, 2017, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garcin V. Consentement aux soins des adolescents - Présentation du dispositif du pôle de psychiatrie pour enfants et adolescents 59I03. Annual Congress of the SFPEADA, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La place de la psychiatrie dans le parcours des personnes trans et/ou autistes. Accueillir et accompagner les personnes Trans Autistes: Enjeux, pratiques et perspectives - vers une approche inclusive et adaptée à la double spécificité Trans et TSA, Centre de Ressources Autisme Alsace, 11 Jun 2025, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les Transitudes - Épistémologie. Journée Santé Publique, 17 Apr 2025, Faculté de médecine, Université de Strasbourg, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'en a des biens: pour la prise en compte des savoirs universitaires en recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. CapLab Marseille &amp;quot;Un pas de côté&amp;quot;, 21-22 Mar 2024, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moreau C. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de santé inclusif pour les minorités de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 3e journées IMIND : Explorer les diversités : à l'intersection des identités trans et de l'autisme, 01 Feb 2024, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé - Hors-série &amp;quot;Minorités sexuelles, sexuées et de genre&amp;quot;. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promotion de la santé des personnes trans et recherche par les survivant-es. Journée d'Échanges sur la Santé Trans, 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la sexualité des personnes trans et de genre divers sans une sexologie queer ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journée du Réseau de Santé Sexuelle Publique, 2022, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pouvoir et droit à la différence. Rassemblement du REV France &amp;quot;et l'émancipation ? La vie après la psychiatrie...&amp;quot;, 2022, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le consentement en psychiatrie : 7 ans, 14 savoirs. Forum du REV &amp;quot;A quoi pourrait ressembler une liberté de choix dans les soins psychiatriques ?&amp;quot;, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des soins sur le recours à l'isolement et à la contention en santé mentale – Exemple du pôle de santé mentale 59G21</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Isolement ! Contention ! Rencontre Débat, 2020, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La promotion de la santé en santé mentale. 2ème Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quelle évolution ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2019, Bordeau, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Écoutez les voix et soyez prudents avec les médicaments. Forum du REV-France & La Cité des Sciences et de l'Industrie, 2019, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. COPsyCAT - une étude exploratoire qualitative. 1ère Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quel intérêt ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2018, Cadillac, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Révision de la CIM-10 (Etude du CCOMS). Annual Congress of the Collectif Trans’ Hauts-de-France, 2016, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED POSTERS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau É. Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions. European Society for Sexual Medicine ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Promoting Access of Transgender and Gender Diverse People to Primary Care: A systematic review of activist literature. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blart M, Windriff P, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defromont L, Sueur A. Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale. 18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021, Jun 2021, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Déterminants, besoins et promotion de la santé des personnes transgenres. Congrès de la Société Française de Santé Publique &amp;quot;Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?&amp;quot;, Oct 2021, Poitiers, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Promouvoir l'accès des personnes transgenres aux soins de santé mentale. Congrès Français de Psychiatrie 2021, Dec 2021, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de La Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin M-J. Ending the psychiatrization of transgender people in ICD-11: a French study. WPATH 26th Scientific Symposium, Nov 2020, Hong-Kong, China. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : Études qualitative multicentrique et de faisabilité. 16e Congrès Soins Somatiques et Douleur en santé mentale, Jun 2018, Paris, France , 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, de La Chenelière M, Desmons P, Robles-Garcia R, Fresán A, Reed G, Roelandt J-L. Towards depsychiatrisation of transgender identity: A French study for ICD-11. 26th European Congress of Psychiatry, Mar 2018, Nice, France. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial. 2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques, Oct 2017, Amiens, France. 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODERATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé mentale. Prendre soin des LGBTI+ : Évolutions et défis d’un champ d’action et de recherche, 19 Jan 2024, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production participative de connaissances. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde sur la santé mentale. Journée d'Échanges sur la Santé Trans, 13 May 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITY TEACHING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025: Trans people's needs and access to sexual health care (2x2h); University Diploma &amp;quot;Santé sexuelle et droits humains&amp;quot;; Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2024: Advocacy, empowerment and rights in transgender health settings (3x3h); Inter-University Diploma &amp;quot;Accompagnement, soins et santé des personnes transgenres&amp;quot;; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Participatory research (2h); Université de Lille, L3 SDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Housing, culture and leisure for mental health survivors (3h); Université de Lille, Medical residency seminar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Physical health of mental health survivors (3h); Université paris 13, L3 SSS – Parcours Médiateurs de santé-pairs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Physical health of mental health survivors (3x3h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Psychiatric coercion in France (2h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Mental health nosography (3x2h); Continuing Judicial Education &amp;quot;Psychiatrie et Justice Pénale&amp;quot;; École Nationale de la Magistrature</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIELD TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Public health approach to trans health (2x3h); Mouvement pour le Planning Familial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Medical thesis; Transgender Health in the Medical Literature: A Scoping Review; Faculté de médecine, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des déterminants des médecins généralistes expliquant des différences dans la prise en soin de personnes ayant des problèmes de santé mentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la déprescription des neuroleptiques en médecine générale : effets désirables et indésirables, une revue systématique de la littérature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Master 2 internship in political science; Promoting health for migrants falling under the Dublin procedure; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022: Psychomotorist State Diploma; Institut Formation Psychomotriciens R.Leclercq, Loos, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2024, 61, 72.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2023, 58, 62.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ahoussou EMK, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boudjella M, Chotard L, Collard L, Corneloup M, Cousin L, Gautier S, Kasse F, Le Roux C, Richard Z, Traverson L. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil neuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'invariant [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 2: Marble Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 1: Green Hill Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux problèmes de santé physique en psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2020 Au;Hors-série Août 2020,36-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Demassiet V. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment et santé physique, l’implication de tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2018;(231),5.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les femmes dans la recherche et la formation, une perspective trans queer gouine genderfucked. Université de Tours, Syndicat des Étudiants de Tours, 17 Mar 2025, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offensive transphobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. AMFIS, 23 Aug 2024, Châteauneuf-sur-Isère, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sensibiliser et protéger les jeunes contre les LGBTphobies, Comment agir ?, 17 May 2024, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2024). La diversité de genre c’est normal: les bases médicales, sociales, et politiques. Conférences : journée thématique autour de la transidentité, 23 Mar 2024, Amiens, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 03 Oct 2023, Le Mans, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 02 Oct 2023, Laval, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - PODCASTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Herbeaux N. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mad Pride : une marche qui conteste la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. La Transition de la semaine, France Culture, 11 Oct 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SNG. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier convient : No Anger, Emma Bigé, Anna Baleige, Nicolas Houguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Princepts pour une société qui panse, 25 Jun 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Denieuil C. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de santé pour les personnes trans- Avec Anna Baleige médecin-psychiatre-sexologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Clémentine vous écoute, 16 Nov 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">REV France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des idées en psychiatrie, avec Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Aux sources de la pensée psychiatrique, 10 Dec 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Santé Publique, Baleige A. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Anna Baleige à propos des apports du Congrès SFSP 2021 pour les jeunes professionnels de la santé publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Voix de la santé publique [Internet]. Internet: Société Française de Santé Publique. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie de vie comme droit humain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfermement psychiatrique, entre liberté, santé, et dangerosité - Analyse critique de son articulation à la totalité du système social français - Version Originale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Baleige A. 2018. doi:10.13140/RG.2.2.15520.61448/1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités civiles et contraintes légales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste Confcap-Capdroits - TOU.TE.S VULNÉRABLES ! TOU.TE.S CAPABLES !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [pamphlet]. Online; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESS & MEDIA MENTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LeLobbyDuBONSENS. Instagram. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du viol : qu'attendent tous les festivals pour prendre leurs responsabilités? #4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 21 Aug 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hesse L. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes trans autistes : retour sur la journée du 11 juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Centre Ressources IntimAgir Grand Est. 12 Jun 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voiture retournée à la sortie de l’A1 à Seclin, la conductrice s’en sort indemne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. La Voix du Nord. 10 May 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marinier F. Le hold-up de la scientologie sur l’antipsychiatrie. La Brèche. 2024 Dec-Fev N°10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « On se bat pour avoir la même espérance de vie que les autres (…) on se bat pour une société qui ne hiérarchise pas les êtres humains ». 24 Aug 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « Le débat n’est pas compliqué : y’a un rejet des droits humains ». 24 Aug 20244.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre ressource réhabilitation. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une horizontalité des savoirs et des places dans la recherche et la formation ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Retour sur le CapLab, 5ème rencontre de la communauté mixte de recherche « Droits humains, capacités, participation ». 16 Apr 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé des minorités sexuelles et de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Personal interview, 05 Oct] Saint-Etienne, France; 05 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un colloque sur les genres et la transidentité ouvert à tous ce mardi à Coulaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Maine Libre. 02 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humbert L. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulaines: Un colloque organisé pour parler genres et transidentités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ouest France, 28 Sep 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la conférence - débat sur le naufrage de la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 21 Oct 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre est un village. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a toujours besoin d'André Bitton chez soi !!!</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 28 Aug 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Comme des fous. 2022. (</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">audio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Cercle de Réflexion et de Proposition d'Actions sur la psychiatrie. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nos vies valent plus que leur psychiatrie ! » : au-delà des moyens, il faut des alternatives à l’hospitalisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Basta!. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos vies valent plus que leur psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mediapart, Contes de la folie ordinaire. 07 Jun 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pillas M. Trouver sa voix. La déferlante. 2022 March N°5.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anorexia Nervosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Film] Directed by: Robert S. France: Ocean Invisible Production; 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cousin S, Roane A. Plongée au cœur d’un pôle de santé mentale exemplaire. Ca m'intéresse, Vol.471, pp 60-61. May 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moschetti J. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille : le pari de la psychiatrie ambulatoire au cœur de la communauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. What’s up doc ? [Internet]. Oct 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MGG. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millenium annonce son équipe 5c5 GW2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Millenium [Internet]. 24 Aug 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unknown. Un garçon presque comme les autres. La Montagne. 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Krav Boca & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arraché ft. Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, concert performance, 31 Jan 2025, La Clef, St Germain-en-Laye – Duck Kollector.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poésie Zéro & Les Vulves Assassines 2023, Poesie Zero - Hellfest 2023, concert performance, 15 Jun 2023, Hellfest 2023 - Arté Concert.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.178. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22020178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 35 (HS2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2023.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.43-43. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (HS2), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (19), pp.11983. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13257. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following ICD-11, Rebuilding Mental Health Care for Transgender Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyane Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgender Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/trgh.2020.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Agoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (9), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-020-01836-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernut Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.5367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daumerie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1178632920954876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13033-019-0331-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.64. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/gjhs.v9n12p64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Sexual Medicine ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Windriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins et promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l'accès des personnes transgenres aux soins de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending the psychiatrization of transgender people in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPATH 26th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hong-Kong, China. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Soins Somatiques et Douleur en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins de santé et promotion des personnes transgenres : état des connaissances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : étude qualitative multicentrique et de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé. Université François Rabelais - Tours, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025TOUR2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05304418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Baleige </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">you/she/they/that grl over there;  tu/elle/iel/y/l'autre là</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2711-9138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263808270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm a young researcher, activist, sexologist and community psychiatrist, trained at a World Health Organization collaborating center. Transfeminine person involved in promoting the mental and sexual health of marginalized populations, I did my MD on psychiatric coercion from a human rights & mad perspectives, and my public health PhD on an epistemologic analyses of health promotion for transgender and gender-diverse people from a trans & human rights perspectives. Currently a PhD student at Sorbonne-Nord university in Bobigny on knowledge transactions in trans health from a human rights, trans, mad, and disability perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Member @</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics Committee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Trainer @</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Santé Trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025+: PhD student @</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPS UR3412</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de Recherche Engagements des Patients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024+: Professor @</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Consultant @</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Action for Trans Equality (GATE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, New-York, United States of America.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Freelance Researcher @Mental, Sexual, & Trans Health, Anywhere, Earth.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022+: Member @</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Editorial Comittee, Société Française de Santé Publique, Laxou, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 22, Côtes-d'Armor, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 56, Morbihan, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21: Psychiatrist @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21: Researcher @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other relevant informations...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I used to be an e-sport gamer, enjoy driving, and have excellent taste in music :&amp;gt;BTW, you should listen to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">this</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">that</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I 've earned some serious diplomas too</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : PhD &amp;quot;Doctor of Life and Health Science&amp;quot; with a specialization in Public Health, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Trauma and Resilience from the Israeli Perspective&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Clinical training in cognitive behavioural therapy for post-traumatic stress disorders&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Sexologist, Inter-University Diploma &amp;quot;Sexology and Study of Human Sexuality&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: MD &amp;quot;Doctor of Medicine&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: &amp;quot;Diploma of Specialized Studies in Psychiatry&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Master (1st year - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Biology and Health, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">And I regularly publish stuff... aiming for as much open access as financially possible</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Comittee: Santé Publique (ISSN: 0995-3914; Online ISSN: 2104-3841).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peer-reviewer: BMC Health Services Research, BMC Medical Education, BMC Psychiatry; BMC Psychology, BMC Public Health, BMC Women's Health; Health Services Insights; LGBT Health; Reproductive Health; Santé Publique; Transgender Health.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNDER REVIEW JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Accès aux savoirs sur la santé des personnes transgenres et de genre divers dans Santé Publique : une perspective trans bibliométrique et lexicométrique. Santé Publique [under review].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPCOMING CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du congrès,  27-29 May 2026, 11e Congrès de la Société d’Education Thérapeutique Européenne (SETE), Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message me &amp;lt;3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise : analyse critique lexicométrique et trans du cadrage des parcours de transition en France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique. 2025, 2(37). doi: 10.3917/spub.252.0041</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trans & queer discursive approach to gender diversity and misgendering in the transgender and gender diverse population: queering a study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Environ Res Public Health 2025, 22, 178. doi: 10.3390/ijerph22020178</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d’action de promotion de la santé reproductive : analyse critique lexicométrique et trans des politiques publiques françaises contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique (Paris). 2024, 1(36), 73-80. doi: 10.3917/spub.241.0073</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres : contextualisation politique des recherches participatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2023, HS2(35), 91-96. doi: 10.3917/spub.hs2.2023.0091</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goï C. Le cisnormativisme épistémique de l’identité trans contemporaine : quand les autres décident de qui vous avez le droit d’être. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Année de la recherche en sciences de l’éducation 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 71-90.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, & Denis F. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé : une revue systématique de la littérature communautaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2022, HS2(34), 197-211. doi: 10.3917/spub.hs2.0197</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le risque cardiovasculaire chez les personnes vivant avec des troubles psychiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 5(34):633. 2022. doi: 10.3917/spub.225.0633</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of depsychopathologization of transgender and gender diverse individuals in ICD-11 on care delivery: looking at trans expertise through a trans lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 13257. doi: 10.3390/ijerph192013257</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 11983. doi: 10.3390/ijerph191911983</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Qualitative Study Aimed at Building a Programme to Reduce Cardiovascular Risk in People with Severe Mental Illness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Int. J. Environ. Res. Public Health 19(11):6847. 2022 June. doi: 10.3390/ijerph19116847</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons: Impact of gender studies on mental health ideologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Implications Philosophiques 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Martin M-J. Following ICD-11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebuilding Mental Health Care for Transgender Persons: Leads from Field Experimentations in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Transgend Health 2021;1(7):1-6. doi: 10.1089/trgh.2020.0143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale : nouveaux enjeux épistémiques, nouvelles approches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Amnis 2020:1–11. doi: 10.4000/amnis.5367</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Domínguez-Martínez T, Rascón ML, Hernández O, Muñoz C, Gonzalez A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility, acceptability, and adequacy of schizophrenia definition according to experts by experience: an ICD-11 field study of patients and relative caregivers in Mexico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Psychosis. 2020 Aug 24;1–12. doi: 10.1080/17522439.2020.1807591</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daumerie N, Defromont L. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic - Report from the 59G21 Service in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Health Serv Insights 2020;13. doi: 10.1177/1178632920954876</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Decoster T, Pereira L, Defromont L. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une disparition du programme de soins dans le parcours de rétablissement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soins Psychiatr. 2020 May;41(328):23–5. doi: 10.1016/S0241-6972(20)30061-X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, Meunier-Beillard N, Agoub M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Demassiet V, Fontaine A, Grigutyte N, Guernut M, Hazo J-B, Kishore J, Kiss M, Koenig M, Laporta M, Layoussif E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Reed G, Richa S, Robles-Garcia R, Saxena S, Skourteli M, Stasi F, Stona A-C, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility of psychiatric vocabulary: An international study about schizophrenia essential features</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Shizophrenia Research. 2022 March. doi: 10.1016/j.schres.2022.03.001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenig M, Demassiet V, Agoub M, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Fontaine A, Grigutyte N, Kishore J, Kiss M, Laporta M, Layoussifi E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Richa S, Robles-Garcia R, Stona A-C, Skourteli M, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Reed G, Guernut M, Saxena S, Askevis-Leherpeux F. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses: an international participatory research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soc Psychiatry Psychiatr Epidemiol 2020;55:1201–13. doi: 10.1007/s00127-020-01836-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness: French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Ment Health Syst 2019;13:74. doi: 10.1186/s13033-019-0331-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, de la Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, Martin M-J, Robles-García R, Fresan A, Quach A, Stona A-C, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11: A French study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Psychiatry 2019;59:8–14. doi: 10.1016/j.eurpsy.2019.03.005</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape: A French Study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Glob J Health Sci 2017;9:64. doi: 10.5539/gjhs.v9n12p64</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pastour N. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un observatoire de la contrainte et des libertés en santé (mentale)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Inf Psychiatr. 2017;93(7):82.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique. 2024;36(HS1), 43-43. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S55-S56. doi: 10.1016/j.jsxm.2022.08.050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.117</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63. doi: 10.1016/j.jsxm.2022.08.067</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.118</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63-S64. doi: 10.1016/j.jsxm.2022.08.069</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S128. doi: 10.1016/j.jsxm.2022.10.120</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, De La Chenelière M, Desmons P, Robles-García R, 10.1016/j.jsxm.2022.08.050Fresán A, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity: A French study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Eur Psychiatry. 2018;48(March):S386. doi: 10.1016/j.eurpsy.2017.12.016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertitude et la controverse : les leviers épistémiques de la santé publique ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 34 (HS1). 2022. doi: 10.3917/spub.220.0000</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOOK SECTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Tecelli D-M, Rascón ML, Hernández O, Muñoz C, González A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, & Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the co-development of the definition of depressive episode in ICD-11: Field study on the accessibility, acceptability and adequacy of terms according to Mexican experts by experience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Columbus AM, editor. Advances in Psychology Research: Volume 145. New York: Nova Science Publishers; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Under NDA]. Online: GATE, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Health Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on community mental health services: Promoting person-centred and rights-based approaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: WHO; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fontaine A, Guernut M. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers et des aidants à la relecture de la classification des troubles mentaux et du comportement – Étude princeps sur deux troubles : l’épisode dépressif et la schizophrénie – Rapport d’étape juin 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: CCOMS; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : Enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Doctorat de Sciences de la Vie et de la Santé (Santé Publique), Université de Tours, France, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La sexualité des personnes transgenres, de genre divers et des partenaires face à l'hétéro-cis-normativité des savoirs sexologiques : Une clinique est-elle possible sans une sexologie queer :rainbow: :unicorn: ?. Diplôme Inter-Universitaire &amp;quot;Sexologie et étude de la sexualité humaine&amp;quot;, Université de Paris, France, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promouvoir l'accès des personnes transgenres aux soins de santé mentale - Une analyse thématique de la littérature militante. Diplôme Universitaire &amp;quot;Santé sexuelle et droits humains&amp;quot;, Université de Paris, France, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et enfermement psychiatrique, entre liberté, santé, et dangerosité - Épistémologie, praxis, et cybernétique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme de Docteure en Médecine, Université de Lille, France, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Santé physique des personnes ayant un diagnostic de trouble psychique - Analyse de cas cliniques, revue de la littérature et participation à la construction d’un protocole de recherche participatif visant la réduction du risque cardiovasculaire – l’étude COPsyCAT. Diplôme d'Études Spécialisées en Psychiatrie, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-construction d’une grille d’entretien pour groupes focaux assistée par une analyse lexicale – application à l’étude COPsyCAT. Maitrise &amp;quot;Biologie, Santé, Recherche&amp;quot;, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If oppressed communities had superpowers: Warhammer 40,000 as a model of social power relations in Western societies since the 19th century</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Faith alone can overturn the universe: A Corpus-Based Critical Discourse Analysis of the Horus Heresy as Warhammer 40,000’s Discursive Justification. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et confiance en santé trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journée de l’éthique interdisciplinaire : Éthique et confiance en santé, 7-8 Nov 2024, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Conformer à pas conformer - Conforming to not conforming. Intervoice World Conference Paris 2023, 27 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Folle, trans et psychiatre... pas toujours facile ni très malin... Mad, trans and a psychiatrist... not always easy nor so smart... . Intervoice World Conference Paris 2023, 26 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abords sexologiques de la sexualité des personnes transgenres et de genre divers : Une analyse linguistique queer de discussions sur Reddit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journées Francophones de Sexologie et de Santé Sexuelle 2022, 2022, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Participation of transgender and gender diverse people in the development of primary health care based on the free and informed consent model: A thematic synthesis of community resources. 94th EGPRN Meeting, 2022, Istanbul, Turkey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche par les survivants et enjeux épistémiques de la recherche participative : application à la promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Recherches participatives en santé et bien-être des populations : défis et pratiques, 2022, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Denis F, Martin M-J. Modelling participatory transgender care in primary care: Context, models and future of field experimentations in Lille, France. 4th EPATH Conference, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizet C, Crétin A, Daumerie N, Defromont L.  Intégration des savoirs issus de l'expérience vécue dans l'organisation des soins en santé mentale : exemple du pôle de santé mentale 59G21 orienté rétablissement. CONFCAP 2021, Jul 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griselhouvre J. Pairs aidants et équipes mobiles. Congrès national des équipes mobiles 2021, 2021, Limoges, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Using the QualityRights toolkit to promote human rights in mental health services - application to a French psychiatric sector in the suburbs of Lille. Refocus on Recovery 2019, 2019, Nottingham, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les comorbidités somatiques en psychiatrie, le point de vue de l’OMS et OMS Europe et la traduction locale par le CCOMS. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roelandt J-L. Recommandations de l'OMS, implication des usagers et des aidants - les actions du CCOMS pour la recherche et la formation en santé mentale. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, de la Chenelière M, Martin M-J, Roelandt J-L. Gender incongruence, from psychiatry to sexual health: science supporting human rights - results from a French study. ILGA-Europe 2018 Conference, 2018, Brussels, Belgium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Askevis-Leherpeux F, Roelandt J-L. Dépsychiatrisation de la transidentité - la participation de tous. Congrès National des Internes de PSYchiatrie, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Testard E. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconstruire et déstigmatiser en santé mentale : l’adolescent acteur de son projet scolaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journées Internationales du CCOMS “Citoyenneté & Empowerment en santé mentale”, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réévaluation et renouvellement des décisions d’isolement et de contention : point de vue de l’interne de garde. CONFCAP 2017, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Propositions pour un observatoire de la contrainte et des libertés en santé (mentale) - Résultats de l’étude HO/SPDRE. CFP-9e édition, 2017, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garcin V. Consentement aux soins des adolescents - Présentation du dispositif du pôle de psychiatrie pour enfants et adolescents 59I03. Annual Congress of the SFPEADA, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La place de la psychiatrie dans le parcours des personnes trans et/ou autistes. Accueillir et accompagner les personnes Trans Autistes: Enjeux, pratiques et perspectives - vers une approche inclusive et adaptée à la double spécificité Trans et TSA, Centre de Ressources Autisme Alsace, 11 Jun 2025, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les Transitudes - Épistémologie. Journée Santé Publique, 17 Apr 2025, Faculté de médecine, Université de Strasbourg, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'en a des biens: pour la prise en compte des savoirs universitaires en recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. CapLab Marseille &amp;quot;Un pas de côté&amp;quot;, 21-22 Mar 2024, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moreau C. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de santé inclusif pour les minorités de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 3e journées IMIND : Explorer les diversités : à l'intersection des identités trans et de l'autisme, 01 Feb 2024, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé - Hors-série &amp;quot;Minorités sexuelles, sexuées et de genre&amp;quot;. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promotion de la santé des personnes trans et recherche par les survivant-es. Journée d'Échanges sur la Santé Trans, 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la sexualité des personnes trans et de genre divers sans une sexologie queer ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journée du Réseau de Santé Sexuelle Publique, 2022, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pouvoir et droit à la différence. Rassemblement du REV France &amp;quot;et l'émancipation ? La vie après la psychiatrie...&amp;quot;, 2022, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le consentement en psychiatrie : 7 ans, 14 savoirs. Forum du REV &amp;quot;A quoi pourrait ressembler une liberté de choix dans les soins psychiatriques ?&amp;quot;, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des soins sur le recours à l'isolement et à la contention en santé mentale – Exemple du pôle de santé mentale 59G21</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Isolement ! Contention ! Rencontre Débat, 2020, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La promotion de la santé en santé mentale. 2ème Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quelle évolution ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2019, Bordeau, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Écoutez les voix et soyez prudents avec les médicaments. Forum du REV-France & La Cité des Sciences et de l'Industrie, 2019, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. COPsyCAT - une étude exploratoire qualitative. 1ère Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quel intérêt ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2018, Cadillac, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Révision de la CIM-10 (Etude du CCOMS). Annual Congress of the Collectif Trans’ Hauts-de-France, 2016, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED POSTERS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau É. Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions. European Society for Sexual Medicine ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Promoting Access of Transgender and Gender Diverse People to Primary Care: A systematic review of activist literature. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blart M, Windriff P, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defromont L, Sueur A. Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale. 18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021, Jun 2021, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Déterminants, besoins et promotion de la santé des personnes transgenres. Congrès de la Société Française de Santé Publique &amp;quot;Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?&amp;quot;, Oct 2021, Poitiers, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Promouvoir l'accès des personnes transgenres aux soins de santé mentale. Congrès Français de Psychiatrie 2021, Dec 2021, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de La Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin M-J. Ending the psychiatrization of transgender people in ICD-11: a French study. WPATH 26th Scientific Symposium, Nov 2020, Hong-Kong, China. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : Études qualitative multicentrique et de faisabilité. 16e Congrès Soins Somatiques et Douleur en santé mentale, Jun 2018, Paris, France , 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, de La Chenelière M, Desmons P, Robles-Garcia R, Fresán A, Reed G, Roelandt J-L. Towards depsychiatrisation of transgender identity: A French study for ICD-11. 26th European Congress of Psychiatry, Mar 2018, Nice, France. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial. 2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques, Oct 2017, Amiens, France. 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODERATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé mentale. Prendre soin des LGBTI+ : Évolutions et défis d’un champ d’action et de recherche, 19 Jan 2024, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production participative de connaissances. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde sur la santé mentale. Journée d'Échanges sur la Santé Trans, 13 May 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITY TEACHING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025: Trans people's needs and access to sexual health care (2x2h); University Diploma &amp;quot;Santé sexuelle et droits humains&amp;quot;; Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2024: Advocacy, empowerment and rights in transgender health settings (3x3h); Inter-University Diploma &amp;quot;Accompagnement, soins et santé des personnes transgenres&amp;quot;; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Participatory research (2h); Université de Lille, L3 SDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Housing, culture and leisure for mental health survivors (3h); Université de Lille, Medical residency seminar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Physical health of mental health survivors (3h); Université paris 13, L3 SSS – Parcours Médiateurs de santé-pairs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Physical health of mental health survivors (3x3h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Psychiatric coercion in France (2h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Mental health nosography (3x2h); Continuing Judicial Education &amp;quot;Psychiatrie et Justice Pénale&amp;quot;; École Nationale de la Magistrature</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIELD TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Public health approach to trans health (2x3h); Mouvement pour le Planning Familial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Medical thesis; Transgender Health in the Medical Literature: A Scoping Review; Faculté de médecine, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des déterminants des médecins généralistes expliquant des différences dans la prise en soin de personnes ayant des problèmes de santé mentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la déprescription des neuroleptiques en médecine générale : effets désirables et indésirables, une revue systématique de la littérature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Master 2 internship in political science; Promoting health for migrants falling under the Dublin procedure; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022: Psychomotorist State Diploma; Institut Formation Psychomotriciens R.Leclercq, Loos, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2024, 61, 72.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2023, 58, 62.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ahoussou EMK, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boudjella M, Chotard L, Collard L, Corneloup M, Cousin L, Gautier S, Kasse F, Le Roux C, Richard Z, Traverson L. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil neuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'invariant [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 2: Marble Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 1: Green Hill Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux problèmes de santé physique en psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2020 Au;Hors-série Août 2020,36-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Demassiet V. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment et santé physique, l’implication de tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2018;(231),5.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les femmes dans la recherche et la formation, une perspective trans queer gouine genderfucked. Université de Tours, Syndicat des Étudiants de Tours, 17 Mar 2025, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offensive transphobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. AMFIS, 23 Aug 2024, Châteauneuf-sur-Isère, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sensibiliser et protéger les jeunes contre les LGBTphobies, Comment agir ?, 17 May 2024, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2024). La diversité de genre c’est normal: les bases médicales, sociales, et politiques. Conférences : journée thématique autour de la transidentité, 23 Mar 2024, Amiens, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 03 Oct 2023, Le Mans, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 02 Oct 2023, Laval, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - PODCASTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Herbeaux N. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mad Pride : une marche qui conteste la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. La Transition de la semaine, France Culture, 11 Oct 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SNG. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier convient : No Anger, Emma Bigé, Anna Baleige, Nicolas Houguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Princepts pour une société qui panse, 25 Jun 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Denieuil C. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de santé pour les personnes trans- Avec Anna Baleige médecin-psychiatre-sexologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Clémentine vous écoute, 16 Nov 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">REV France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des idées en psychiatrie, avec Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Aux sources de la pensée psychiatrique, 10 Dec 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Santé Publique, Baleige A. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Anna Baleige à propos des apports du Congrès SFSP 2021 pour les jeunes professionnels de la santé publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Voix de la santé publique [Internet]. Internet: Société Française de Santé Publique. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie de vie comme droit humain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfermement psychiatrique, entre liberté, santé, et dangerosité - Analyse critique de son articulation à la totalité du système social français - Version Originale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Baleige A. 2018. doi:10.13140/RG.2.2.15520.61448/1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités civiles et contraintes légales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste Confcap-Capdroits - TOU.TE.S VULNÉRABLES ! TOU.TE.S CAPABLES !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [pamphlet]. Online; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESS & MEDIA MENTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LeLobbyDuBONSENS. Instagram. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du viol : qu'attendent tous les festivals pour prendre leurs responsabilités? #4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 21 Aug 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hesse L. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes trans autistes : retour sur la journée du 11 juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Centre Ressources IntimAgir Grand Est. 12 Jun 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voiture retournée à la sortie de l’A1 à Seclin, la conductrice s’en sort indemne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. La Voix du Nord. 10 May 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marinier F. Le hold-up de la scientologie sur l’antipsychiatrie. La Brèche. 2024 Dec-Fev N°10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « On se bat pour avoir la même espérance de vie que les autres (…) on se bat pour une société qui ne hiérarchise pas les êtres humains ». 24 Aug 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « Le débat n’est pas compliqué : y’a un rejet des droits humains ». 24 Aug 20244.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre ressource réhabilitation. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une horizontalité des savoirs et des places dans la recherche et la formation ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Retour sur le CapLab, 5ème rencontre de la communauté mixte de recherche « Droits humains, capacités, participation ». 16 Apr 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé des minorités sexuelles et de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Personal interview, 05 Oct] Saint-Etienne, France; 05 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un colloque sur les genres et la transidentité ouvert à tous ce mardi à Coulaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Maine Libre. 02 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humbert L. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulaines: Un colloque organisé pour parler genres et transidentités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ouest France, 28 Sep 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la conférence - débat sur le naufrage de la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 21 Oct 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre est un village. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a toujours besoin d'André Bitton chez soi !!!</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 28 Aug 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Comme des fous. 2022. (</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">audio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Cercle de Réflexion et de Proposition d'Actions sur la psychiatrie. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nos vies valent plus que leur psychiatrie ! » : au-delà des moyens, il faut des alternatives à l’hospitalisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Basta!. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos vies valent plus que leur psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mediapart, Contes de la folie ordinaire. 07 Jun 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pillas M. Trouver sa voix. La déferlante. 2022 March N°5.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anorexia Nervosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Film] Directed by: Robert S. France: Ocean Invisible Production; 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cousin S, Roane A. Plongée au cœur d’un pôle de santé mentale exemplaire. Ca m'intéresse, Vol.471, pp 60-61. May 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moschetti J. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille : le pari de la psychiatrie ambulatoire au cœur de la communauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. What’s up doc ? [Internet]. Oct 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MGG. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millenium annonce son équipe 5c5 GW2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Millenium [Internet]. 24 Aug 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unknown. Un garçon presque comme les autres. La Montagne. 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Krav Boca & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arraché ft. Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, concert performance, 31 Jan 2025, La Clef, St Germain-en-Laye – Duck Kollector.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poésie Zéro & Les Vulves Assassines 2023, Poesie Zero - Hellfest 2023, concert performance, 15 Jun 2023, Hellfest 2023 - Arté Concert.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.178. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22020178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 35 (HS2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2023.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.43-43. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (HS2), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (19), pp.11983. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13257. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following ICD-11, Rebuilding Mental Health Care for Transgender Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyane Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgender Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/trgh.2020.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Agoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (9), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-020-01836-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernut Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.5367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daumerie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1178632920954876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13033-019-0331-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.64. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/gjhs.v9n12p64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Sexual Medicine ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Windriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins et promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l'accès des personnes transgenres aux soins de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending the psychiatrization of transgender people in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPATH 26th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hong-Kong, China. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Soins Somatiques et Douleur en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins de santé et promotion des personnes transgenres : état des connaissances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : étude qualitative multicentrique et de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé. Université François Rabelais - Tours, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025TOUR2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05304418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7B2516A"/>
+    <w:nsid w:val="68D0BC70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AADD9565"/>
+    <w:nsid w:val="97E8B9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BF27D249"/>
+    <w:nsid w:val="93E28125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF9A2462"/>
+    <w:nsid w:val="42918055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1D589164"/>
+    <w:nsid w:val="6883A159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47C50219"/>
+    <w:nsid w:val="8CE99E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="05C2D0DE"/>
+    <w:nsid w:val="6FA31EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EF6BBAFB"/>
+    <w:nsid w:val="72A1DE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1787F644"/>
+    <w:nsid w:val="570BC50B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9ECC55C6"/>
+    <w:nsid w:val="E5C66F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="47BADCD2"/>
+    <w:nsid w:val="82788526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CDAFA9FE"/>
+    <w:nsid w:val="9FBFDA39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5BE1EADF"/>
+    <w:nsid w:val="EB2558CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5C7A63DB"/>
+    <w:nsid w:val="C4C21CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C873548E"/>
+    <w:nsid w:val="04200D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4EDBF3E6"/>
+    <w:nsid w:val="2072091E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="43599769"/>
+    <w:nsid w:val="501E55D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="DD69B876"/>
+    <w:nsid w:val="F9A7F4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="65B76B82"/>
+    <w:nsid w:val="07805CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6165D5D8"/>
+    <w:nsid w:val="340032D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="7E9BA5CA"/>
+    <w:nsid w:val="B0A08178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="743FFD01"/>
+    <w:nsid w:val="1B0DBEC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1C4EB7C8"/>
+    <w:nsid w:val="3E902B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3511,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="758FDEEE"/>
+    <w:nsid w:val="674E7CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="6A70793E"/>
+    <w:nsid w:val="E8AA8FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="F103BF70"/>
+    <w:nsid w:val="714858F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4113,51 +4113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-baleige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2711-9138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263808270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-spn.fr/comite-dethique-de-la-recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espacesantetrans.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/chaires/2-chaire-de-recherche-engagements-des-patients" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://santesexuelle-droitshumains.org/du-sante-sexuelle-et-droits-humains/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gate.ngo/trans-consultants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/43-revue-sante-publique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trholzriot.bandcamp.com/album/interlude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=sXkElHWoMhI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.241.0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-8217-identite-en-question/305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.225.0633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19116847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.implications-philosophiques.org/constructing-a-new-epistemology-of-transgender-persons-impact-of-gender-studies-on-mental-health-ideologies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17522439.2020.1807591" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0241-6972(20)30061-X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.schres.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/10.1684/ipe.2017.1676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/eposter-walk/B2C237FD3C2963992E5AE741696A336D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.220.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/358270748_Towards_the_co-development_of_the_definition_of_depressive_episode_in_ICD-11_Field_study_on_the_accessibility_acceptability_and_adequacy_of_terms_according_to_Mexican_experts_by_experience" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications-detail-redirect/9789240025707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/346047503_Participation_des_usagers_et_des_aidants_a_la_relecture_de_la_classification_des_troubles_mentaux_et_du_comportement_CIM-11_-_Etude_princeps_sur_deux_troubles_l'episode_depressif_et_la_schizophrenie_-" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/24179546X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mETeFYahY34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/40k-as-a-model-of-social-power-relations/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/a-corpus-based-critical-discourse-analysis-of-the-horus-heresy/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/irji/embed/159047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5UhpoPUuMk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iLqSO6BElgk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CNmNP3etdP0&amp;t=725s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/4KNYTGWDLFk?t=1587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9mNQEIG1-jE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santesexuelle.org/journee-du-rssp/session-thematique-1-ce-que-la-binarite-fait-a-la-sexologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OBJMNkx02dY" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/280874901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/255693117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/356855006_Un_oeil_neuf_L'Invariant_n5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270494-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270335-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/343904772_Face_aux_problemes_de_sante_physique_en_psychiatrie_Sante_Mentale_Hors_Serie_Aout_2020_pp_36-41" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742359_Empowerment_et_sante_physique_l%27implication_de_tous_Sante_Mentale_Vol231_p_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/1xA2dGjz-C0?t=1612" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/la-transition-de-la-semaine/la-mad-pride-une-marche-qui-conteste-la-psychiatrie-7817283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GFDj6wzFggQ" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcastaddict.com/clementine-vous-ecoute/episode/186214164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revfrance.org/lille-2023-2/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/item/51704-la-sfsp-lance-sa-chaine-de-podcasts-voix-de-la-sante-publique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2022/04/27/3324/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/342393928_L'enfermement_psychiatrique_entre_liberte_sante_et_dangerosite_-_Analyse_critique_de_son_articulation_a_la_totalite_du_systeme_social_francais_-_Version_Originale?_sg%5B0%5D=Hd67U1YwoTBCWgcbq4qypQvnXidjFPy3-W-PQZSO9e7tGvdNOaqtg4NCfxH52OFETFqBN3MaYlLIN4jeXnwE86gZNns_Hhi0aMXQrQII.On_dB-rNsoDyzR5o18U8CGD8Bo0BA_p9PWVF6pO2kY4o0kbeyruHUx9sDt7BTPTgNxPbx1S6J1_yDmBTELfh0w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/plaidoyer/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2018/06/06/manifeste-tou-te-s-vulnerables-tou-te-s-capables/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/reel/DNoD3EJiq5v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhvas-grandest.fr/journee-personnes-trans-autistes-strasbourg/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoixdunord.fr/1584015/article/2025-05-10/seclin-une-voiture-retournee-la-sortie-de-l-autoroute-a1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-ressource-rehabilitation.org/vers-une-horizontalite-des-savoirs-et-des-places-dans-la-recherche-et-la" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GwhYNm6ODCQ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemans.maville.com/actu/actudet_-un-colloque-sur-les-genres-et-la-transidentite-ouvert-a-tous-ce-mardi-a-coulaines-_une-5965939_actu.Htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/coulaines-72190/coulaines-un-colloque-organise-pour-parler-genres-et-transidentites-4d91bef2-5859-11ee-a976-476207cd5246" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/211022/compte-rendu-de-la-conference-debat-sur-le-naufrage-de-la-psychiatrie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/vivre-est-un-village/blog/280822/toujours-besoin-dandre-bitton-chez-soi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commedesfous.com/tribune-nos-vies-valent-plus-que-leur-psychiatrie/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-894133902/tribune-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatrie.crpa.asso.fr/2022-06-06-Tribune-Nos-vies-valent-plus-que-leur-psychiatrie?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basta.media/Tribune-pour-des-alternatives-en-psychiatrie-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/070622/nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dragonbleutv.com/documentaires/anorexia-nervosa/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742160_Lille_le_pari_de_la_psychiatrie_ambulatoire_au_coeur_de_la_communaute_What%27s_up_Doc_online" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millenium.org/news/89647.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9_TndO-tBFU" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de La Cheneli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Dassonneville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agoub" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernut Mathilde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumerie Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defromont Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cr&#233;tin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baucheron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun-Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Windriff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05304418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-baleige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2711-9138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263808270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-spn.fr/comite-dethique-de-la-recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espacesantetrans.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/chaires/2-chaire-de-recherche-engagements-des-patients" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://santesexuelle-droitshumains.org/du-sante-sexuelle-et-droits-humains/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gate.ngo/trans-consultants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/43-revue-sante-publique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trholzriot.bandcamp.com/album/interlude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=sXkElHWoMhI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.241.0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-8217-identite-en-question/305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.225.0633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19116847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.implications-philosophiques.org/constructing-a-new-epistemology-of-transgender-persons-impact-of-gender-studies-on-mental-health-ideologies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17522439.2020.1807591" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0241-6972(20)30061-X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.schres.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/10.1684/ipe.2017.1676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/eposter-walk/B2C237FD3C2963992E5AE741696A336D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.220.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/358270748_Towards_the_co-development_of_the_definition_of_depressive_episode_in_ICD-11_Field_study_on_the_accessibility_acceptability_and_adequacy_of_terms_according_to_Mexican_experts_by_experience" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications-detail-redirect/9789240025707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/346047503_Participation_des_usagers_et_des_aidants_a_la_relecture_de_la_classification_des_troubles_mentaux_et_du_comportement_CIM-11_-_Etude_princeps_sur_deux_troubles_l'episode_depressif_et_la_schizophrenie_-" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/24179546X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mETeFYahY34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/40k-as-a-model-of-social-power-relations/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/a-corpus-based-critical-discourse-analysis-of-the-horus-heresy/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/irji/embed/159047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5UhpoPUuMk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iLqSO6BElgk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CNmNP3etdP0&amp;t=725s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/4KNYTGWDLFk?t=1587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9mNQEIG1-jE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santesexuelle.org/journee-du-rssp/session-thematique-1-ce-que-la-binarite-fait-a-la-sexologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OBJMNkx02dY" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/280874901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/255693117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/356855006_Un_oeil_neuf_L'Invariant_n5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270494-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270335-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/343904772_Face_aux_problemes_de_sante_physique_en_psychiatrie_Sante_Mentale_Hors_Serie_Aout_2020_pp_36-41" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742359_Empowerment_et_sante_physique_l%27implication_de_tous_Sante_Mentale_Vol231_p_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/1xA2dGjz-C0?t=1612" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/la-transition-de-la-semaine/la-mad-pride-une-marche-qui-conteste-la-psychiatrie-7817283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GFDj6wzFggQ" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcastaddict.com/clementine-vous-ecoute/episode/186214164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revfrance.org/lille-2023-2/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/item/51704-la-sfsp-lance-sa-chaine-de-podcasts-voix-de-la-sante-publique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2022/04/27/3324/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/342393928_L'enfermement_psychiatrique_entre_liberte_sante_et_dangerosite_-_Analyse_critique_de_son_articulation_a_la_totalite_du_systeme_social_francais_-_Version_Originale?_sg%5B0%5D=Hd67U1YwoTBCWgcbq4qypQvnXidjFPy3-W-PQZSO9e7tGvdNOaqtg4NCfxH52OFETFqBN3MaYlLIN4jeXnwE86gZNns_Hhi0aMXQrQII.On_dB-rNsoDyzR5o18U8CGD8Bo0BA_p9PWVF6pO2kY4o0kbeyruHUx9sDt7BTPTgNxPbx1S6J1_yDmBTELfh0w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/plaidoyer/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2018/06/06/manifeste-tou-te-s-vulnerables-tou-te-s-capables/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/reel/DNoD3EJiq5v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhvas-grandest.fr/journee-personnes-trans-autistes-strasbourg/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoixdunord.fr/1584015/article/2025-05-10/seclin-une-voiture-retournee-la-sortie-de-l-autoroute-a1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-ressource-rehabilitation.org/vers-une-horizontalite-des-savoirs-et-des-places-dans-la-recherche-et-la" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GwhYNm6ODCQ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemans.maville.com/actu/actudet_-un-colloque-sur-les-genres-et-la-transidentite-ouvert-a-tous-ce-mardi-a-coulaines-_une-5965939_actu.Htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/coulaines-72190/coulaines-un-colloque-organise-pour-parler-genres-et-transidentites-4d91bef2-5859-11ee-a976-476207cd5246" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/211022/compte-rendu-de-la-conference-debat-sur-le-naufrage-de-la-psychiatrie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/vivre-est-un-village/blog/280822/toujours-besoin-dandre-bitton-chez-soi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commedesfous.com/tribune-nos-vies-valent-plus-que-leur-psychiatrie/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-894133902/tribune-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatrie.crpa.asso.fr/2022-06-06-Tribune-Nos-vies-valent-plus-que-leur-psychiatrie?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basta.media/Tribune-pour-des-alternatives-en-psychiatrie-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/070622/nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dragonbleutv.com/documentaires/anorexia-nervosa/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742160_Lille_le_pari_de_la_psychiatrie_ambulatoire_au_coeur_de_la_communaute_What%27s_up_Doc_online" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millenium.org/news/89647.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9_TndO-tBFU" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de La Cheneli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Dassonneville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agoub" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernut Mathilde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumerie Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defromont Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cr&#233;tin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baucheron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun-Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Windriff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05304418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>