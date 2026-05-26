--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Baleige </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">you/she/they/that grl over there;  tu/elle/iel/y/l'autre là</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2711-9138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263808270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm a young researcher, activist, sexologist and community psychiatrist, trained at a World Health Organization collaborating center. Transfeminine person involved in promoting the mental and sexual health of marginalized populations, I did my MD on psychiatric coercion from a human rights & mad perspectives, and my public health PhD on an epistemologic analyses of health promotion for transgender and gender-diverse people from a trans & human rights perspectives. Currently a PhD student at Sorbonne-Nord university in Bobigny on knowledge transactions in trans health from a human rights, trans, mad, and disability perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Member @</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics Committee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Trainer @</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Santé Trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025+: PhD student @</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPS UR3412</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de Recherche Engagements des Patients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024+: Professor @</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Consultant @</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Action for Trans Equality (GATE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, New-York, United States of America.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Freelance Researcher @Mental, Sexual, & Trans Health, Anywhere, Earth.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022+: Member @</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Editorial Comittee, Société Française de Santé Publique, Laxou, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 22, Côtes-d'Armor, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 56, Morbihan, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21: Psychiatrist @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21: Researcher @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other relevant informations...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I used to be an e-sport gamer, enjoy driving, and have excellent taste in music :&amp;gt;BTW, you should listen to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">this</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">that</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I 've earned some serious diplomas too</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : PhD &amp;quot;Doctor of Life and Health Science&amp;quot; with a specialization in Public Health, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Trauma and Resilience from the Israeli Perspective&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Clinical training in cognitive behavioural therapy for post-traumatic stress disorders&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Sexologist, Inter-University Diploma &amp;quot;Sexology and Study of Human Sexuality&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: MD &amp;quot;Doctor of Medicine&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: &amp;quot;Diploma of Specialized Studies in Psychiatry&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Master (1st year - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Biology and Health, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">And I regularly publish stuff... aiming for as much open access as financially possible</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Comittee: Santé Publique (ISSN: 0995-3914; Online ISSN: 2104-3841).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peer-reviewer: BMC Health Services Research, BMC Medical Education, BMC Psychiatry; BMC Psychology, BMC Public Health, BMC Women's Health; Health Services Insights; LGBT Health; Reproductive Health; Santé Publique; Transgender Health.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNDER REVIEW JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Accès aux savoirs sur la santé des personnes transgenres et de genre divers dans Santé Publique : une perspective trans bibliométrique et lexicométrique. Santé Publique [under review].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPCOMING CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du congrès,  27-29 May 2026, 11e Congrès de la Société d’Education Thérapeutique Européenne (SETE), Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message me &amp;lt;3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise : analyse critique lexicométrique et trans du cadrage des parcours de transition en France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique. 2025, 2(37). doi: 10.3917/spub.252.0041</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trans & queer discursive approach to gender diversity and misgendering in the transgender and gender diverse population: queering a study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Environ Res Public Health 2025, 22, 178. doi: 10.3390/ijerph22020178</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d’action de promotion de la santé reproductive : analyse critique lexicométrique et trans des politiques publiques françaises contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique (Paris). 2024, 1(36), 73-80. doi: 10.3917/spub.241.0073</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres : contextualisation politique des recherches participatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2023, HS2(35), 91-96. doi: 10.3917/spub.hs2.2023.0091</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goï C. Le cisnormativisme épistémique de l’identité trans contemporaine : quand les autres décident de qui vous avez le droit d’être. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Année de la recherche en sciences de l’éducation 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 71-90.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, & Denis F. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé : une revue systématique de la littérature communautaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2022, HS2(34), 197-211. doi: 10.3917/spub.hs2.0197</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le risque cardiovasculaire chez les personnes vivant avec des troubles psychiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 5(34):633. 2022. doi: 10.3917/spub.225.0633</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of depsychopathologization of transgender and gender diverse individuals in ICD-11 on care delivery: looking at trans expertise through a trans lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 13257. doi: 10.3390/ijerph192013257</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 11983. doi: 10.3390/ijerph191911983</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Qualitative Study Aimed at Building a Programme to Reduce Cardiovascular Risk in People with Severe Mental Illness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Int. J. Environ. Res. Public Health 19(11):6847. 2022 June. doi: 10.3390/ijerph19116847</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons: Impact of gender studies on mental health ideologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Implications Philosophiques 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Martin M-J. Following ICD-11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebuilding Mental Health Care for Transgender Persons: Leads from Field Experimentations in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Transgend Health 2021;1(7):1-6. doi: 10.1089/trgh.2020.0143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale : nouveaux enjeux épistémiques, nouvelles approches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Amnis 2020:1–11. doi: 10.4000/amnis.5367</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Domínguez-Martínez T, Rascón ML, Hernández O, Muñoz C, Gonzalez A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility, acceptability, and adequacy of schizophrenia definition according to experts by experience: an ICD-11 field study of patients and relative caregivers in Mexico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Psychosis. 2020 Aug 24;1–12. doi: 10.1080/17522439.2020.1807591</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daumerie N, Defromont L. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic - Report from the 59G21 Service in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Health Serv Insights 2020;13. doi: 10.1177/1178632920954876</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Decoster T, Pereira L, Defromont L. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une disparition du programme de soins dans le parcours de rétablissement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soins Psychiatr. 2020 May;41(328):23–5. doi: 10.1016/S0241-6972(20)30061-X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, Meunier-Beillard N, Agoub M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Demassiet V, Fontaine A, Grigutyte N, Guernut M, Hazo J-B, Kishore J, Kiss M, Koenig M, Laporta M, Layoussif E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Reed G, Richa S, Robles-Garcia R, Saxena S, Skourteli M, Stasi F, Stona A-C, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility of psychiatric vocabulary: An international study about schizophrenia essential features</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Shizophrenia Research. 2022 March. doi: 10.1016/j.schres.2022.03.001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenig M, Demassiet V, Agoub M, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Fontaine A, Grigutyte N, Kishore J, Kiss M, Laporta M, Layoussifi E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Richa S, Robles-Garcia R, Stona A-C, Skourteli M, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Reed G, Guernut M, Saxena S, Askevis-Leherpeux F. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses: an international participatory research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soc Psychiatry Psychiatr Epidemiol 2020;55:1201–13. doi: 10.1007/s00127-020-01836-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness: French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Ment Health Syst 2019;13:74. doi: 10.1186/s13033-019-0331-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, de la Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, Martin M-J, Robles-García R, Fresan A, Quach A, Stona A-C, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11: A French study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Psychiatry 2019;59:8–14. doi: 10.1016/j.eurpsy.2019.03.005</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape: A French Study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Glob J Health Sci 2017;9:64. doi: 10.5539/gjhs.v9n12p64</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pastour N. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un observatoire de la contrainte et des libertés en santé (mentale)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Inf Psychiatr. 2017;93(7):82.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique. 2024;36(HS1), 43-43. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S55-S56. doi: 10.1016/j.jsxm.2022.08.050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.117</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63. doi: 10.1016/j.jsxm.2022.08.067</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.118</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63-S64. doi: 10.1016/j.jsxm.2022.08.069</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S128. doi: 10.1016/j.jsxm.2022.10.120</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, De La Chenelière M, Desmons P, Robles-García R, 10.1016/j.jsxm.2022.08.050Fresán A, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity: A French study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Eur Psychiatry. 2018;48(March):S386. doi: 10.1016/j.eurpsy.2017.12.016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertitude et la controverse : les leviers épistémiques de la santé publique ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 34 (HS1). 2022. doi: 10.3917/spub.220.0000</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOOK SECTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Tecelli D-M, Rascón ML, Hernández O, Muñoz C, González A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, & Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the co-development of the definition of depressive episode in ICD-11: Field study on the accessibility, acceptability and adequacy of terms according to Mexican experts by experience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Columbus AM, editor. Advances in Psychology Research: Volume 145. New York: Nova Science Publishers; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Under NDA]. Online: GATE, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Health Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on community mental health services: Promoting person-centred and rights-based approaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: WHO; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fontaine A, Guernut M. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers et des aidants à la relecture de la classification des troubles mentaux et du comportement – Étude princeps sur deux troubles : l’épisode dépressif et la schizophrénie – Rapport d’étape juin 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: CCOMS; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : Enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Doctorat de Sciences de la Vie et de la Santé (Santé Publique), Université de Tours, France, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La sexualité des personnes transgenres, de genre divers et des partenaires face à l'hétéro-cis-normativité des savoirs sexologiques : Une clinique est-elle possible sans une sexologie queer :rainbow: :unicorn: ?. Diplôme Inter-Universitaire &amp;quot;Sexologie et étude de la sexualité humaine&amp;quot;, Université de Paris, France, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promouvoir l'accès des personnes transgenres aux soins de santé mentale - Une analyse thématique de la littérature militante. Diplôme Universitaire &amp;quot;Santé sexuelle et droits humains&amp;quot;, Université de Paris, France, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et enfermement psychiatrique, entre liberté, santé, et dangerosité - Épistémologie, praxis, et cybernétique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme de Docteure en Médecine, Université de Lille, France, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Santé physique des personnes ayant un diagnostic de trouble psychique - Analyse de cas cliniques, revue de la littérature et participation à la construction d’un protocole de recherche participatif visant la réduction du risque cardiovasculaire – l’étude COPsyCAT. Diplôme d'Études Spécialisées en Psychiatrie, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-construction d’une grille d’entretien pour groupes focaux assistée par une analyse lexicale – application à l’étude COPsyCAT. Maitrise &amp;quot;Biologie, Santé, Recherche&amp;quot;, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If oppressed communities had superpowers: Warhammer 40,000 as a model of social power relations in Western societies since the 19th century</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Faith alone can overturn the universe: A Corpus-Based Critical Discourse Analysis of the Horus Heresy as Warhammer 40,000’s Discursive Justification. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et confiance en santé trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journée de l’éthique interdisciplinaire : Éthique et confiance en santé, 7-8 Nov 2024, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Conformer à pas conformer - Conforming to not conforming. Intervoice World Conference Paris 2023, 27 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Folle, trans et psychiatre... pas toujours facile ni très malin... Mad, trans and a psychiatrist... not always easy nor so smart... . Intervoice World Conference Paris 2023, 26 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abords sexologiques de la sexualité des personnes transgenres et de genre divers : Une analyse linguistique queer de discussions sur Reddit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journées Francophones de Sexologie et de Santé Sexuelle 2022, 2022, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Participation of transgender and gender diverse people in the development of primary health care based on the free and informed consent model: A thematic synthesis of community resources. 94th EGPRN Meeting, 2022, Istanbul, Turkey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche par les survivants et enjeux épistémiques de la recherche participative : application à la promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Recherches participatives en santé et bien-être des populations : défis et pratiques, 2022, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Denis F, Martin M-J. Modelling participatory transgender care in primary care: Context, models and future of field experimentations in Lille, France. 4th EPATH Conference, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizet C, Crétin A, Daumerie N, Defromont L.  Intégration des savoirs issus de l'expérience vécue dans l'organisation des soins en santé mentale : exemple du pôle de santé mentale 59G21 orienté rétablissement. CONFCAP 2021, Jul 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griselhouvre J. Pairs aidants et équipes mobiles. Congrès national des équipes mobiles 2021, 2021, Limoges, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Using the QualityRights toolkit to promote human rights in mental health services - application to a French psychiatric sector in the suburbs of Lille. Refocus on Recovery 2019, 2019, Nottingham, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les comorbidités somatiques en psychiatrie, le point de vue de l’OMS et OMS Europe et la traduction locale par le CCOMS. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roelandt J-L. Recommandations de l'OMS, implication des usagers et des aidants - les actions du CCOMS pour la recherche et la formation en santé mentale. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, de la Chenelière M, Martin M-J, Roelandt J-L. Gender incongruence, from psychiatry to sexual health: science supporting human rights - results from a French study. ILGA-Europe 2018 Conference, 2018, Brussels, Belgium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Askevis-Leherpeux F, Roelandt J-L. Dépsychiatrisation de la transidentité - la participation de tous. Congrès National des Internes de PSYchiatrie, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Testard E. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconstruire et déstigmatiser en santé mentale : l’adolescent acteur de son projet scolaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journées Internationales du CCOMS “Citoyenneté & Empowerment en santé mentale”, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réévaluation et renouvellement des décisions d’isolement et de contention : point de vue de l’interne de garde. CONFCAP 2017, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Propositions pour un observatoire de la contrainte et des libertés en santé (mentale) - Résultats de l’étude HO/SPDRE. CFP-9e édition, 2017, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garcin V. Consentement aux soins des adolescents - Présentation du dispositif du pôle de psychiatrie pour enfants et adolescents 59I03. Annual Congress of the SFPEADA, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La place de la psychiatrie dans le parcours des personnes trans et/ou autistes. Accueillir et accompagner les personnes Trans Autistes: Enjeux, pratiques et perspectives - vers une approche inclusive et adaptée à la double spécificité Trans et TSA, Centre de Ressources Autisme Alsace, 11 Jun 2025, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les Transitudes - Épistémologie. Journée Santé Publique, 17 Apr 2025, Faculté de médecine, Université de Strasbourg, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'en a des biens: pour la prise en compte des savoirs universitaires en recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. CapLab Marseille &amp;quot;Un pas de côté&amp;quot;, 21-22 Mar 2024, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moreau C. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de santé inclusif pour les minorités de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 3e journées IMIND : Explorer les diversités : à l'intersection des identités trans et de l'autisme, 01 Feb 2024, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé - Hors-série &amp;quot;Minorités sexuelles, sexuées et de genre&amp;quot;. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promotion de la santé des personnes trans et recherche par les survivant-es. Journée d'Échanges sur la Santé Trans, 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la sexualité des personnes trans et de genre divers sans une sexologie queer ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journée du Réseau de Santé Sexuelle Publique, 2022, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pouvoir et droit à la différence. Rassemblement du REV France &amp;quot;et l'émancipation ? La vie après la psychiatrie...&amp;quot;, 2022, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le consentement en psychiatrie : 7 ans, 14 savoirs. Forum du REV &amp;quot;A quoi pourrait ressembler une liberté de choix dans les soins psychiatriques ?&amp;quot;, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des soins sur le recours à l'isolement et à la contention en santé mentale – Exemple du pôle de santé mentale 59G21</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Isolement ! Contention ! Rencontre Débat, 2020, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La promotion de la santé en santé mentale. 2ème Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quelle évolution ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2019, Bordeau, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Écoutez les voix et soyez prudents avec les médicaments. Forum du REV-France & La Cité des Sciences et de l'Industrie, 2019, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. COPsyCAT - une étude exploratoire qualitative. 1ère Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quel intérêt ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2018, Cadillac, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Révision de la CIM-10 (Etude du CCOMS). Annual Congress of the Collectif Trans’ Hauts-de-France, 2016, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED POSTERS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau É. Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions. European Society for Sexual Medicine ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Promoting Access of Transgender and Gender Diverse People to Primary Care: A systematic review of activist literature. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blart M, Windriff P, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defromont L, Sueur A. Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale. 18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021, Jun 2021, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Déterminants, besoins et promotion de la santé des personnes transgenres. Congrès de la Société Française de Santé Publique &amp;quot;Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?&amp;quot;, Oct 2021, Poitiers, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Promouvoir l'accès des personnes transgenres aux soins de santé mentale. Congrès Français de Psychiatrie 2021, Dec 2021, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de La Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin M-J. Ending the psychiatrization of transgender people in ICD-11: a French study. WPATH 26th Scientific Symposium, Nov 2020, Hong-Kong, China. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : Études qualitative multicentrique et de faisabilité. 16e Congrès Soins Somatiques et Douleur en santé mentale, Jun 2018, Paris, France , 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, de La Chenelière M, Desmons P, Robles-Garcia R, Fresán A, Reed G, Roelandt J-L. Towards depsychiatrisation of transgender identity: A French study for ICD-11. 26th European Congress of Psychiatry, Mar 2018, Nice, France. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial. 2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques, Oct 2017, Amiens, France. 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODERATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé mentale. Prendre soin des LGBTI+ : Évolutions et défis d’un champ d’action et de recherche, 19 Jan 2024, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production participative de connaissances. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde sur la santé mentale. Journée d'Échanges sur la Santé Trans, 13 May 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITY TEACHING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025: Trans people's needs and access to sexual health care (2x2h); University Diploma &amp;quot;Santé sexuelle et droits humains&amp;quot;; Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2024: Advocacy, empowerment and rights in transgender health settings (3x3h); Inter-University Diploma &amp;quot;Accompagnement, soins et santé des personnes transgenres&amp;quot;; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Participatory research (2h); Université de Lille, L3 SDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Housing, culture and leisure for mental health survivors (3h); Université de Lille, Medical residency seminar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Physical health of mental health survivors (3h); Université paris 13, L3 SSS – Parcours Médiateurs de santé-pairs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Physical health of mental health survivors (3x3h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Psychiatric coercion in France (2h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Mental health nosography (3x2h); Continuing Judicial Education &amp;quot;Psychiatrie et Justice Pénale&amp;quot;; École Nationale de la Magistrature</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIELD TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Public health approach to trans health (2x3h); Mouvement pour le Planning Familial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Medical thesis; Transgender Health in the Medical Literature: A Scoping Review; Faculté de médecine, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des déterminants des médecins généralistes expliquant des différences dans la prise en soin de personnes ayant des problèmes de santé mentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la déprescription des neuroleptiques en médecine générale : effets désirables et indésirables, une revue systématique de la littérature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Master 2 internship in political science; Promoting health for migrants falling under the Dublin procedure; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022: Psychomotorist State Diploma; Institut Formation Psychomotriciens R.Leclercq, Loos, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2024, 61, 72.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2023, 58, 62.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ahoussou EMK, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boudjella M, Chotard L, Collard L, Corneloup M, Cousin L, Gautier S, Kasse F, Le Roux C, Richard Z, Traverson L. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil neuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'invariant [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 2: Marble Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 1: Green Hill Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux problèmes de santé physique en psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2020 Au;Hors-série Août 2020,36-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Demassiet V. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment et santé physique, l’implication de tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2018;(231),5.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les femmes dans la recherche et la formation, une perspective trans queer gouine genderfucked. Université de Tours, Syndicat des Étudiants de Tours, 17 Mar 2025, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offensive transphobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. AMFIS, 23 Aug 2024, Châteauneuf-sur-Isère, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sensibiliser et protéger les jeunes contre les LGBTphobies, Comment agir ?, 17 May 2024, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2024). La diversité de genre c’est normal: les bases médicales, sociales, et politiques. Conférences : journée thématique autour de la transidentité, 23 Mar 2024, Amiens, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 03 Oct 2023, Le Mans, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 02 Oct 2023, Laval, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - PODCASTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Herbeaux N. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mad Pride : une marche qui conteste la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. La Transition de la semaine, France Culture, 11 Oct 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SNG. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier convient : No Anger, Emma Bigé, Anna Baleige, Nicolas Houguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Princepts pour une société qui panse, 25 Jun 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Denieuil C. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de santé pour les personnes trans- Avec Anna Baleige médecin-psychiatre-sexologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Clémentine vous écoute, 16 Nov 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">REV France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des idées en psychiatrie, avec Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Aux sources de la pensée psychiatrique, 10 Dec 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Santé Publique, Baleige A. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Anna Baleige à propos des apports du Congrès SFSP 2021 pour les jeunes professionnels de la santé publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Voix de la santé publique [Internet]. Internet: Société Française de Santé Publique. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie de vie comme droit humain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfermement psychiatrique, entre liberté, santé, et dangerosité - Analyse critique de son articulation à la totalité du système social français - Version Originale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Baleige A. 2018. doi:10.13140/RG.2.2.15520.61448/1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités civiles et contraintes légales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste Confcap-Capdroits - TOU.TE.S VULNÉRABLES ! TOU.TE.S CAPABLES !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [pamphlet]. Online; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESS & MEDIA MENTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LeLobbyDuBONSENS. Instagram. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du viol : qu'attendent tous les festivals pour prendre leurs responsabilités? #4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 21 Aug 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hesse L. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes trans autistes : retour sur la journée du 11 juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Centre Ressources IntimAgir Grand Est. 12 Jun 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voiture retournée à la sortie de l’A1 à Seclin, la conductrice s’en sort indemne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. La Voix du Nord. 10 May 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marinier F. Le hold-up de la scientologie sur l’antipsychiatrie. La Brèche. 2024 Dec-Fev N°10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « On se bat pour avoir la même espérance de vie que les autres (…) on se bat pour une société qui ne hiérarchise pas les êtres humains ». 24 Aug 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « Le débat n’est pas compliqué : y’a un rejet des droits humains ». 24 Aug 20244.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre ressource réhabilitation. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une horizontalité des savoirs et des places dans la recherche et la formation ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Retour sur le CapLab, 5ème rencontre de la communauté mixte de recherche « Droits humains, capacités, participation ». 16 Apr 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé des minorités sexuelles et de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Personal interview, 05 Oct] Saint-Etienne, France; 05 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un colloque sur les genres et la transidentité ouvert à tous ce mardi à Coulaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Maine Libre. 02 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humbert L. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulaines: Un colloque organisé pour parler genres et transidentités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ouest France, 28 Sep 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la conférence - débat sur le naufrage de la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 21 Oct 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre est un village. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a toujours besoin d'André Bitton chez soi !!!</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 28 Aug 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Comme des fous. 2022. (</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">audio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Cercle de Réflexion et de Proposition d'Actions sur la psychiatrie. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nos vies valent plus que leur psychiatrie ! » : au-delà des moyens, il faut des alternatives à l’hospitalisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Basta!. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos vies valent plus que leur psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mediapart, Contes de la folie ordinaire. 07 Jun 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pillas M. Trouver sa voix. La déferlante. 2022 March N°5.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anorexia Nervosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Film] Directed by: Robert S. France: Ocean Invisible Production; 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cousin S, Roane A. Plongée au cœur d’un pôle de santé mentale exemplaire. Ca m'intéresse, Vol.471, pp 60-61. May 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moschetti J. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille : le pari de la psychiatrie ambulatoire au cœur de la communauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. What’s up doc ? [Internet]. Oct 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MGG. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millenium annonce son équipe 5c5 GW2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Millenium [Internet]. 24 Aug 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unknown. Un garçon presque comme les autres. La Montagne. 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Krav Boca & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arraché ft. Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, concert performance, 31 Jan 2025, La Clef, St Germain-en-Laye – Duck Kollector.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poésie Zéro & Les Vulves Assassines 2023, Poesie Zero - Hellfest 2023, concert performance, 15 Jun 2023, Hellfest 2023 - Arté Concert.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.178. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22020178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 35 (HS2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2023.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.43-43. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (HS2), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (19), pp.11983. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13257. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following ICD-11, Rebuilding Mental Health Care for Transgender Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyane Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgender Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/trgh.2020.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Agoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (9), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-020-01836-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernut Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.5367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daumerie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1178632920954876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13033-019-0331-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.64. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/gjhs.v9n12p64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Sexual Medicine ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Windriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins et promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l'accès des personnes transgenres aux soins de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending the psychiatrization of transgender people in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPATH 26th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hong-Kong, China. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Soins Somatiques et Douleur en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins de santé et promotion des personnes transgenres : état des connaissances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : étude qualitative multicentrique et de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé. Université François Rabelais - Tours, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025TOUR2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05304418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Baleige </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">you/she/they/that grl over there;  tu/elle/iel/y/l'autre là</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2711-9138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263808270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm a young researcher, activist, sexologist and community psychiatrist, trained at a World Health Organization collaborating center. Transfeminine person involved in promoting the mental and sexual health of marginalized populations, I did my MD on psychiatric coercion from a human rights & mad perspectives, and my public health PhD on an epistemologic analyses of health promotion for transgender and gender-diverse people from a trans & human rights perspectives. Currently a PhD student at Sorbonne-Nord university in Bobigny on knowledge transactions in trans health from a human rights, trans, mad, and disability perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Member @</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics Committee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026+: Trainer @</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace Santé Trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025+: PhD student @</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEPS UR3412</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de Recherche Engagements des Patients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne Nord, Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024+: Professor @</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Consultant @</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Action for Trans Equality (GATE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, New-York, United States of America.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023+: Freelance Researcher @Mental, Sexual, & Trans Health, Anywhere, Earth.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022+: Member @</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Editorial Comittee, Société Française de Santé Publique, Laxou, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 22, Côtes-d'Armor, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Psychiatrist @Un-Chez-Soi-d'Abord (Housing First) 56, Morbihan, Brittany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-21: Psychiatrist @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21: Researcher @EPSM Lille-Métropole - 59G21, World Health Organisation Collaborating Centre, Nord, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other relevant informations...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I used to be an e-sport gamer, enjoy driving, and have excellent taste in music :&amp;gt;BTW, you should listen to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">this</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">that</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I 've earned some serious diplomas too</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : PhD &amp;quot;Doctor of Life and Health Science&amp;quot; with a specialization in Public Health, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Trauma and Resilience from the Israeli Perspective&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : University Diploma &amp;quot;Clinical training in cognitive behavioural therapy for post-traumatic stress disorders&amp;quot;, Metiv & Rothberg University, Jerusalem, Israel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Sexologist, Inter-University Diploma &amp;quot;Sexology and Study of Human Sexuality&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: University Diploma &amp;quot;Sexual Health and Human Rights&amp;quot;, Université de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: MD &amp;quot;Doctor of Medicine&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: &amp;quot;Diploma of Specialized Studies in Psychiatry&amp;quot;, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Master (1st year - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Biology and Health, Université de Lille, Lille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">And I regularly publish stuff... aiming for as much open access as financially possible</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Comittee: Santé Publique (ISSN: 0995-3914; Online ISSN: 2104-3841).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peer-reviewer: BMC Health Services Research, BMC Medical Education, BMC Psychiatry; BMC Psychology, BMC Public Health, BMC Women's Health; Health Services Insights; LGBT Health; Reproductive Health; Santé Publique; Transgender Health.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNDER REVIEW JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Accès aux savoirs sur la santé des personnes transgenres et de genre divers dans Santé Publique : une perspective trans bibliométrique et lexicométrique. Santé Publique [under review].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPCOMING CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du congrès,  27-29 May 2026, 11e Congrès de la Société d’Education Thérapeutique Européenne (SETE), Bobigny, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message me &amp;lt;3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED JOURNAL ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise : analyse critique lexicométrique et trans du cadrage des parcours de transition en France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique. 2025, 2(37). doi: 10.3917/spub.252.0041</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trans & queer discursive approach to gender diversity and misgendering in the transgender and gender diverse population: queering a study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Environ Res Public Health 2025, 22, 178. doi: 10.3390/ijerph22020178</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d’action de promotion de la santé reproductive : analyse critique lexicométrique et trans des politiques publiques françaises contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Sante Publique (Paris). 2024, 1(36), 73-80. doi: 10.3917/spub.241.0073</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres : contextualisation politique des recherches participatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2023, HS2(35), 91-96. doi: 10.3917/spub.hs2.2023.0091</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goï C. Le cisnormativisme épistémique de l’identité trans contemporaine : quand les autres décident de qui vous avez le droit d’être. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Année de la recherche en sciences de l’éducation 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 71-90.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, & Denis F. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé : une revue systématique de la littérature communautaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 2022, HS2(34), 197-211. doi: 10.3917/spub.hs2.0197</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le risque cardiovasculaire chez les personnes vivant avec des troubles psychiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 5(34):633. 2022. doi: 10.3917/spub.225.0633</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of depsychopathologization of transgender and gender diverse individuals in ICD-11 on care delivery: looking at trans expertise through a trans lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 13257. doi: 10.3390/ijerph192013257</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Environ. Res. Public Health 2022, 19(20), 11983. doi: 10.3390/ijerph191911983</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Costa M, Meunier-Beillard N, Guillermet E, Cros L, Demassiet V, Hude W, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Qualitative Study Aimed at Building a Programme to Reduce Cardiovascular Risk in People with Severe Mental Illness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Int. J. Environ. Res. Public Health 19(11):6847. 2022 June. doi: 10.3390/ijerph19116847</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons: Impact of gender studies on mental health ideologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Implications Philosophiques 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Martin M-J. Following ICD-11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebuilding Mental Health Care for Transgender Persons: Leads from Field Experimentations in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Transgend Health 2021;1(7):1-6. doi: 10.1089/trgh.2020.0143</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale : nouveaux enjeux épistémiques, nouvelles approches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Amnis 2020:1–11. doi: 10.4000/amnis.5367</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Domínguez-Martínez T, Rascón ML, Hernández O, Muñoz C, Gonzalez A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility, acceptability, and adequacy of schizophrenia definition according to experts by experience: an ICD-11 field study of patients and relative caregivers in Mexico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Psychosis. 2020 Aug 24;1–12. doi: 10.1080/17522439.2020.1807591</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daumerie N, Defromont L. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic - Report from the 59G21 Service in Lille, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Health Serv Insights 2020;13. doi: 10.1177/1178632920954876</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Decoster T, Pereira L, Defromont L. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une disparition du programme de soins dans le parcours de rétablissement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soins Psychiatr. 2020 May;41(328):23–5. doi: 10.1016/S0241-6972(20)30061-X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, Meunier-Beillard N, Agoub M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Demassiet V, Fontaine A, Grigutyte N, Guernut M, Hazo J-B, Kishore J, Kiss M, Koenig M, Laporta M, Layoussif E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Reed G, Richa S, Robles-Garcia R, Saxena S, Skourteli M, Stasi F, Stona A-C, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility of psychiatric vocabulary: An international study about schizophrenia essential features</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Shizophrenia Research. 2022 March. doi: 10.1016/j.schres.2022.03.001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenig M, Demassiet V, Agoub M, Barikova V, Benmessaoud D, Brunet F, Carta M-G, Castelpietra G, Crepaz-Keay D, Daumerie N, Fontaine A, Grigutyte N, Kishore J, Kiss M, Laporta M, Layoussifi E, Limane Y, Lopez M, Mura G, Pelletier J-F, Raharinivo M, Richa S, Robles-Garcia R, Stona A-C, Skourteli M, Thévenon C, Triantafyllou M, Vasilopoulos F, Wooley S, Reed G, Guernut M, Saxena S, Askevis-Leherpeux F. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses: an international participatory research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Soc Psychiatry Psychiatr Epidemiol 2020;55:1201–13. doi: 10.1007/s00127-020-01836-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness: French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Int J Ment Health Syst 2019;13:74. doi: 10.1186/s13033-019-0331-6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, de la Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, Martin M-J, Robles-García R, Fresan A, Quach A, Stona A-C, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11: A French study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. European Psychiatry 2019;59:8–14. doi: 10.1016/j.eurpsy.2019.03.005</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape: A French Study</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Glob J Health Sci 2017;9:64. doi: 10.5539/gjhs.v9n12p64</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pastour N. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un observatoire de la contrainte et des libertés en santé (mentale)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Inf Psychiatr. 2017;93(7):82.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique. 2024;36(HS1), 43-43. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S55-S56. doi: 10.1016/j.jsxm.2022.08.050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.117</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63. doi: 10.1016/j.jsxm.2022.08.067</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S127. doi: 10.1016/j.jsxm.2022.10.118</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S63-S64. doi: 10.1016/j.jsxm.2022.08.069</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Sexual Medicine. 2022;19(11):S128. doi: 10.1016/j.jsxm.2022.10.120</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, De La Chenelière M, Desmons P, Robles-García R, 10.1016/j.jsxm.2022.08.050Fresán A, Reed G, Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity: A French study for ICD-11</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Eur Psychiatry. 2018;48(March):S386. doi: 10.1016/j.eurpsy.2017.12.016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDITORIAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertitude et la controverse : les leviers épistémiques de la santé publique ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Publique 34 (HS1). 2022. doi: 10.3917/spub.220.0000</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOOK SECTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robles-García R, Fresán A, Real T, Tecelli D-M, Rascón ML, Hernández O, Muñoz C, González A, Brunet F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, Medina-Mora ME, & Roelandt J-L. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the co-development of the definition of depressive episode in ICD-11: Field study on the accessibility, acceptability and adequacy of terms according to Mexican experts by experience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In: Columbus AM, editor. Advances in Psychology Research: Volume 145. New York: Nova Science Publishers; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPORTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Under NDA]. Online: GATE, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Health Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on community mental health services: Promoting person-centred and rights-based approaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: WHO; 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fontaine A, Guernut M. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des usagers et des aidants à la relecture de la classification des troubles mentaux et du comportement – Étude princeps sur deux troubles : l’épisode dépressif et la schizophrénie – Rapport d’étape juin 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: CCOMS; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : Enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Doctorat de Sciences de la Vie et de la Santé (Santé Publique), Université de Tours, France, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La sexualité des personnes transgenres, de genre divers et des partenaires face à l'hétéro-cis-normativité des savoirs sexologiques : Une clinique est-elle possible sans une sexologie queer :rainbow: :unicorn: ?. Diplôme Inter-Universitaire &amp;quot;Sexologie et étude de la sexualité humaine&amp;quot;, Université de Paris, France, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promouvoir l'accès des personnes transgenres aux soins de santé mentale - Une analyse thématique de la littérature militante. Diplôme Universitaire &amp;quot;Santé sexuelle et droits humains&amp;quot;, Université de Paris, France, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et enfermement psychiatrique, entre liberté, santé, et dangerosité - Épistémologie, praxis, et cybernétique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme de Docteure en Médecine, Université de Lille, France, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Santé physique des personnes ayant un diagnostic de trouble psychique - Analyse de cas cliniques, revue de la littérature et participation à la construction d’un protocole de recherche participatif visant la réduction du risque cardiovasculaire – l’étude COPsyCAT. Diplôme d'Études Spécialisées en Psychiatrie, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-construction d’une grille d’entretien pour groupes focaux assistée par une analyse lexicale – application à l’étude COPsyCAT. Maitrise &amp;quot;Biologie, Santé, Recherche&amp;quot;, Université de Lille, France, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If oppressed communities had superpowers: Warhammer 40,000 as a model of social power relations in Western societies since the 19th century</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guernut M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Faith alone can overturn the universe: A Corpus-Based Critical Discourse Analysis of the Horus Heresy as Warhammer 40,000’s Discursive Justification. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhammer Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 Sep 2025, University of Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et confiance en santé trans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journée de l’éthique interdisciplinaire : Éthique et confiance en santé, 7-8 Nov 2024, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Conformer à pas conformer - Conforming to not conforming. Intervoice World Conference Paris 2023, 27 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Folle, trans et psychiatre... pas toujours facile ni très malin... Mad, trans and a psychiatrist... not always easy nor so smart... . Intervoice World Conference Paris 2023, 26 Oct 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique : les parcours de santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France. doi: 10.3917/spub.hs1.2024.0043.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau E. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abords sexologiques de la sexualité des personnes transgenres et de genre divers : Une analyse linguistique queer de discussions sur Reddit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Journées Francophones de Sexologie et de Santé Sexuelle 2022, 2022, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Participation of transgender and gender diverse people in the development of primary health care based on the free and informed consent model: A thematic synthesis of community resources. 94th EGPRN Meeting, 2022, Istanbul, Turkey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche par les survivants et enjeux épistémiques de la recherche participative : application à la promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Recherches participatives en santé et bien-être des populations : défis et pratiques, 2022, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Dassonneville C, Denis F, Martin M-J. Modelling participatory transgender care in primary care: Context, models and future of field experimentations in Lille, France. 4th EPATH Conference, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bizet C, Crétin A, Daumerie N, Defromont L.  Intégration des savoirs issus de l'expérience vécue dans l'organisation des soins en santé mentale : exemple du pôle de santé mentale 59G21 orienté rétablissement. CONFCAP 2021, Jul 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griselhouvre J. Pairs aidants et équipes mobiles. Congrès national des équipes mobiles 2021, 2021, Limoges, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Using the QualityRights toolkit to promote human rights in mental health services - application to a French psychiatric sector in the suburbs of Lille. Refocus on Recovery 2019, 2019, Nottingham, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les comorbidités somatiques en psychiatrie, le point de vue de l’OMS et OMS Europe et la traduction locale par le CCOMS. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roelandt J-L. Recommandations de l'OMS, implication des usagers et des aidants - les actions du CCOMS pour la recherche et la formation en santé mentale. 17ème Congrès de l’ANP3SM “Soins Somatiques et Douleur en santé mentale”, 2019, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askevis-Leherpeux F, de la Chenelière M, Martin M-J, Roelandt J-L. Gender incongruence, from psychiatry to sexual health: science supporting human rights - results from a French study. ILGA-Europe 2018 Conference, 2018, Brussels, Belgium.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la Chenelière M, Askevis-Leherpeux F, Roelandt J-L. Dépsychiatrisation de la transidentité - la participation de tous. Congrès National des Internes de PSYchiatrie, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Testard E. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconstruire et déstigmatiser en santé mentale : l’adolescent acteur de son projet scolaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journées Internationales du CCOMS “Citoyenneté & Empowerment en santé mentale”, 2018, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réévaluation et renouvellement des décisions d’isolement et de contention : point de vue de l’interne de garde. CONFCAP 2017, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Propositions pour un observatoire de la contrainte et des libertés en santé (mentale) - Résultats de l’étude HO/SPDRE. CFP-9e édition, 2017, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garcin V. Consentement aux soins des adolescents - Présentation du dispositif du pôle de psychiatrie pour enfants et adolescents 59I03. Annual Congress of the SFPEADA, 2017, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La place de la psychiatrie dans le parcours des personnes trans et/ou autistes. Accueillir et accompagner les personnes Trans Autistes: Enjeux, pratiques et perspectives - vers une approche inclusive et adaptée à la double spécificité Trans et TSA, Centre de Ressources Autisme Alsace, 11 Jun 2025, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les Transitudes - Épistémologie. Journée Santé Publique, 17 Apr 2025, Faculté de médecine, Université de Strasbourg, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'en a des biens: pour la prise en compte des savoirs universitaires en recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. CapLab Marseille &amp;quot;Un pas de côté&amp;quot;, 21-22 Mar 2024, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moreau C. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de santé inclusif pour les minorités de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 3e journées IMIND : Explorer les diversités : à l'intersection des identités trans et de l'autisme, 01 Feb 2024, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé - Hors-série &amp;quot;Minorités sexuelles, sexuées et de genre&amp;quot;. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Promotion de la santé des personnes trans et recherche par les survivant-es. Journée d'Échanges sur la Santé Trans, 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder la sexualité des personnes trans et de genre divers sans une sexologie queer ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 5ème Journée du Réseau de Santé Sexuelle Publique, 2022, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pouvoir et droit à la différence. Rassemblement du REV France &amp;quot;et l'émancipation ? La vie après la psychiatrie...&amp;quot;, 2022, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le consentement en psychiatrie : 7 ans, 14 savoirs. Forum du REV &amp;quot;A quoi pourrait ressembler une liberté de choix dans les soins psychiatriques ?&amp;quot;, 2021, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'organisation des soins sur le recours à l'isolement et à la contention en santé mentale – Exemple du pôle de santé mentale 59G21</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Isolement ! Contention ! Rencontre Débat, 2020, Online.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La promotion de la santé en santé mentale. 2ème Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quelle évolution ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2019, Bordeau, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Écoutez les voix et soyez prudents avec les médicaments. Forum du REV-France & La Cité des Sciences et de l'Industrie, 2019, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. COPsyCAT - une étude exploratoire qualitative. 1ère Journées Inter-Établissements &amp;quot;L’Éducation thérapeutique du patient en psychiatrie, quel intérêt ?&amp;quot; du Groupement de Coopération Sanitaire “Psychiatrie Publique 33”, 2018, Cadillac, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Révision de la CIM-10 (Etude du CCOMS). Annual Congress of the Collectif Trans’ Hauts-de-France, 2016, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEER-REVIEWED POSTERS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Moreau É. Impact of gender transition on sexuality and diversity of practices: a qualitative analysis of reddit discussions. European Society for Sexual Medicine ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Promoting Access of Transgender and Gender Diverse People to Primary Care: A systematic review of activist literature. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent. 27th WONCA Europe Conference 2022, Jun 2022, London, United Kingdom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M, Denis F. Behaviors and challenges for transgender people accessing reproductive health: a systematic review of activist literature. ESSM Congress 2022, Feb 2022, Rotterdam, Netherlands.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blart M, Windriff P, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defromont L, Sueur A. Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale. 18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021, Jun 2021, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Déterminants, besoins et promotion de la santé des personnes transgenres. Congrès de la Société Française de Santé Publique &amp;quot;Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?&amp;quot;, Oct 2021, Poitiers, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis F. Promouvoir l'accès des personnes transgenres aux soins de santé mentale. Congrès Français de Psychiatrie 2021, Dec 2021, Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de La Chenelière M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin M-J. Ending the psychiatrization of transgender people in ICD-11: a French study. WPATH 26th Scientific Symposium, Nov 2020, Hong-Kong, China. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Besnard J-F, Meunier-Beillard N, Demassiet V, Monnier A, Ouezini A, Lambert O, Charrel C, Mazas O, Oberlin J, Roelandt J-L, Denis F. Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : Études qualitative multicentrique et de faisabilité. 16e Congrès Soins Somatiques et Douleur en santé mentale, Jun 2018, Paris, France , 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Askevis-Leherpeux F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chouchane S, de La Chenelière M, Desmons P, Robles-Garcia R, Fresán A, Reed G, Roelandt J-L. Towards depsychiatrisation of transgender identity: A French study for ICD-11. 26th European Congress of Psychiatry, Mar 2018, Nice, France. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roelandt J-L, Crétin A, Askevis-Leherpeux F, Baucheron J-P, Brun-Rousseau H, Coldefy M, Daoud V, Defromont L, Giordana J-Y, Maillard I, Roguet J, Saint-Jean H, Thalassinos M, Triantafyllou M, Varomme S, Béhal H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duhamel A. Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial. 2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques, Oct 2017, Amiens, France. 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODERATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé mentale. Prendre soin des LGBTI+ : Évolutions et défis d’un champ d’action et de recherche, 19 Jan 2024, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production participative de connaissances. Congrès 2023 de la Société Française de Santé Publique, 04 Oct 2023, Saint-Étienne, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde sur la santé mentale. Journée d'Échanges sur la Santé Trans, 13 May 2023, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITY TEACHING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025: Trans people's needs and access to sexual health care (2x2h); University Diploma &amp;quot;Santé sexuelle et droits humains&amp;quot;; Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2024: Advocacy, empowerment and rights in transgender health settings (3x3h); Inter-University Diploma &amp;quot;Accompagnement, soins et santé des personnes transgenres&amp;quot;; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Participatory research (2h); Université de Lille, L3 SDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Housing, culture and leisure for mental health survivors (3h); Université de Lille, Medical residency seminar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Physical health of mental health survivors (3h); Université paris 13, L3 SSS – Parcours Médiateurs de santé-pairs.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Physical health of mental health survivors (3x3h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Psychiatric coercion in France (2h); Inter-University Diploma &amp;quot;Santé mentale dans la communauté : études et applications&amp;quot;; EPSM Lille-Métropole, WHOCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Mental health nosography (3x2h); Continuing Judicial Education &amp;quot;Psychiatrie et Justice Pénale&amp;quot;; École Nationale de la Magistrature</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIELD TRAINING</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Public health approach to trans health (2x3h); Mouvement pour le Planning Familial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Medical thesis; Transgender Health in the Medical Literature: A Scoping Review; Faculté de médecine, Université de Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des déterminants des médecins généralistes expliquant des différences dans la prise en soin de personnes ayant des problèmes de santé mentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Medical thesis; </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la déprescription des neuroleptiques en médecine générale : effets désirables et indésirables, une revue systématique de la littérature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; Faculté de médecine, Université de Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Master 2 internship in political science; Promoting health for migrants falling under the Dublin procedure; Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURY</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022: Psychomotorist State Diploma; Institut Formation Psychomotriciens R.Leclercq, Loos, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - ARTICLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2024, 61, 72.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L’empereur est nu… et ça tombe bien ! : Vers une perspective queer dans les formations de sexologie. Sexualités Humaines 2023, 58, 62.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ahoussou EMK, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boudjella M, Chotard L, Collard L, Corneloup M, Cousin L, Gautier S, Kasse F, Le Roux C, Richard Z, Traverson L. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil neuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. L'invariant [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 2: Marble Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do psychiatrists dream of secluded sheep? Stage 1: Green Hill Zone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Insane Mag [Internet]. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux problèmes de santé physique en psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2020 Au;Hors-série Août 2020,36-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Demassiet V. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment et santé physique, l’implication de tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Santé Mentale. 2018;(231),5.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - CONFERENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les femmes dans la recherche et la formation, une perspective trans queer gouine genderfucked. Université de Tours, Syndicat des Étudiants de Tours, 17 Mar 2025, Tours, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offensive transphobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. AMFIS, 23 Aug 2024, Châteauneuf-sur-Isère, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sensibiliser et protéger les jeunes contre les LGBTphobies, Comment agir ?, 17 May 2024, Strasbourg, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2024). La diversité de genre c’est normal: les bases médicales, sociales, et politiques. Conférences : journée thématique autour de la transidentité, 23 Mar 2024, Amiens, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 03 Oct 2023, Le Mans, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige, A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (2023). Comprendre et déconstruire la binarité de notre société. Colloque Genres, transidentités : les clés pour comprendre et accompagner, 02 Oct 2023, Laval, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARIZATION - PODCASTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Herbeaux N. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mad Pride : une marche qui conteste la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. La Transition de la semaine, France Culture, 11 Oct 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SNG. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier convient : No Anger, Emma Bigé, Anna Baleige, Nicolas Houguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Princepts pour une société qui panse, 25 Jun 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Denieuil C. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de santé pour les personnes trans- Avec Anna Baleige médecin-psychiatre-sexologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Clémentine vous écoute, 16 Nov 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">REV France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des idées en psychiatrie, avec Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Aux sources de la pensée psychiatrique, 10 Dec 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="23"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Santé Publique, Baleige A. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Anna Baleige à propos des apports du Congrès SFSP 2021 pour les jeunes professionnels de la santé publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [podcast on the Internet]. Voix de la santé publique [Internet]. Internet: Société Française de Santé Publique. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie de vie comme droit humain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfermement psychiatrique, entre liberté, santé, et dangerosité - Analyse critique de son articulation à la totalité du système social français - Version Originale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Baleige A. 2018. doi:10.13140/RG.2.2.15520.61448/1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités civiles et contraintes légales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Online: Collectif CONTRAST-CAPDROITS. 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="24"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif CONTRAST-CAPDROITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste Confcap-Capdroits - TOU.TE.S VULNÉRABLES ! TOU.TE.S CAPABLES !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [pamphlet]. Online; 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESS & MEDIA MENTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LeLobbyDuBONSENS. Instagram. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du viol : qu'attendent tous les festivals pour prendre leurs responsabilités? #4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. 21 Aug 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hesse L. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes trans autistes : retour sur la journée du 11 juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Centre Ressources IntimAgir Grand Est. 12 Jun 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voiture retournée à la sortie de l’A1 à Seclin, la conductrice s’en sort indemne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. La Voix du Nord. 10 May 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marinier F. Le hold-up de la scientologie sur l’antipsychiatrie. La Brèche. 2024 Dec-Fev N°10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « On se bat pour avoir la même espérance de vie que les autres (…) on se bat pour une société qui ne hiérarchise pas les êtres humains ». 24 Aug 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerbrat A. Twitter. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Médecin et psychiatre, doctorante en santé publique) « Le débat n’est pas compliqué : y’a un rejet des droits humains ». 24 Aug 20244.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centre ressource réhabilitation. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une horizontalité des savoirs et des places dans la recherche et la formation ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Retour sur le CapLab, 5ème rencontre de la communauté mixte de recherche « Droits humains, capacités, participation ». 16 Apr 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baleige A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guernut M. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé des minorités sexuelles et de genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Personal interview, 05 Oct] Saint-Etienne, France; 05 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédaction. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un colloque sur les genres et la transidentité ouvert à tous ce mardi à Coulaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Maine Libre. 02 Oct 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humbert L. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulaines: Un colloque organisé pour parler genres et transidentités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ouest France, 28 Sep 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la conférence - débat sur le naufrage de la psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 21 Oct 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vivre est un village. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a toujours besoin d'André Bitton chez soi !!!</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Le Club de Mediapart. 28 Aug 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Comme des fous. 2022. (</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">audio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : Nos vies valent plus que leur psychiatrie !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Online: Cercle de Réflexion et de Proposition d'Actions sur la psychiatrie. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nos vies valent plus que leur psychiatrie ! » : au-delà des moyens, il faut des alternatives à l’hospitalisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Basta!. 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bitton A. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos vies valent plus que leur psychiatrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mediapart, Contes de la folie ordinaire. 07 Jun 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pillas M. Trouver sa voix. La déferlante. 2022 March N°5.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anorexia Nervosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. [Film] Directed by: Robert S. France: Ocean Invisible Production; 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cousin S, Roane A. Plongée au cœur d’un pôle de santé mentale exemplaire. Ca m'intéresse, Vol.471, pp 60-61. May 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moschetti J. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille : le pari de la psychiatrie ambulatoire au cœur de la communauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. What’s up doc ? [Internet]. Oct 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MGG. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millenium annonce son équipe 5c5 GW2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Millenium [Internet]. 24 Aug 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="25"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unknown. Un garçon presque comme les autres. La Montagne. 2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTHER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Krav Boca & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arraché ft. Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, concert performance, 31 Jan 2025, La Clef, St Germain-en-Laye – Duck Kollector.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="26"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poésie Zéro & Les Vulves Assassines 2023, Poesie Zero - Hellfest 2023, concert performance, 15 Jun 2023, Hellfest 2023 - Arté Concert.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trans and Queer Discursive Approach to Gender Diversity and Misgendering in the Transgender and Gender Diverse Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.178. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22020178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des cadres normatifs des politiques de santé en contexte de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche avec des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 35 (HS2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2023.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse participative et critique des politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.43-43. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé des personnes transgenres et de genre divers au sein des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (HS2), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Expertise and the Revision and Translation of ICD-11: An Analysis of Available French Data from a Trans Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (19), pp.11983. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph191911983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Depsychopathologization of Transgender and Gender Diverse Individuals in ICD-11 on Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13257. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following ICD-11, Rebuilding Mental Health Care for Transgender Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyane Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgender Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/trgh.2020.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a new epistemology of transgender persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernut Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amnis.5367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Agoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (9), pp.1201-1213. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-020-01836-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Community Mental Health Services during the COVID-19 Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daumerie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1178632920954876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to support depsychiatrisation of adult transidentity in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration between service users and professionals for the development and evaluation of a new program for cardiovascular risk management in persons with a diagnosis of severe mental illness : French multicenter qualitative and feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13033-019-0331-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsory Hospitalization, Severity of Disorders and Territorial Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.64. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/gjhs.v9n12p64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Sexual Medicine ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and challenges for transgender people accessing reproductive health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guernut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSM Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair–aidance, cigarette électronique et sevrage tabagique en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Windriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defromont Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e CONGRES SOINS SOMATIQUES en SANTÉ MENTALE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins et promotion de la santé des personnes transgenres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l'accès des personnes transgenres aux soins de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending the psychiatrization of transgender people in ICD-11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPATH 26th Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hong-Kong, China. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Soins Somatiques et Douleur en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards depsychiatrisation of transgender identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de La Chenelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalisations d'Office et Soins sur Décision du Représentant de l'Etat, sévérité des troubles et paysage territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Crétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Askevis-Leherpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès ADELF-SFSP - Sciences et cateurs de santé : articuler connaissances et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, besoins de santé et promotion des personnes transgenres : état des connaissances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration patient-soignant pour une meilleure prise en charge des troubles cardiovasculaires des personnes ayant des troubles psychiques au long cours : étude qualitative multicentrique et de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ouezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l’Association Nationale Pour la Promotion des Soins Somatiques en Santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé trans : enjeux et perspectives de santé publique en contexte occidental contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baleige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé. Université François Rabelais - Tours, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025TOUR2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05304418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68D0BC70"/>
+    <w:nsid w:val="753DF0E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97E8B9EE"/>
+    <w:nsid w:val="E01FA2A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="93E28125"/>
+    <w:nsid w:val="FFA25836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42918055"/>
+    <w:nsid w:val="28453D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6883A159"/>
+    <w:nsid w:val="288629DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8CE99E6E"/>
+    <w:nsid w:val="3525C3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6FA31EE4"/>
+    <w:nsid w:val="4A59BA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="72A1DE54"/>
+    <w:nsid w:val="6EDD2195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="570BC50B"/>
+    <w:nsid w:val="E6ABDED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E5C66F65"/>
+    <w:nsid w:val="F39E9A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="82788526"/>
+    <w:nsid w:val="814EF390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9FBFDA39"/>
+    <w:nsid w:val="9ED6E8DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EB2558CD"/>
+    <w:nsid w:val="1A40C9E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C4C21CB3"/>
+    <w:nsid w:val="E9498EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="04200D60"/>
+    <w:nsid w:val="DD35CB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="2072091E"/>
+    <w:nsid w:val="C81F60EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="501E55D7"/>
+    <w:nsid w:val="688AD2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F9A7F4FC"/>
+    <w:nsid w:val="9B650846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="07805CA5"/>
+    <w:nsid w:val="B913ABA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="340032D5"/>
+    <w:nsid w:val="3DEFD930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B0A08178"/>
+    <w:nsid w:val="870080F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="1B0DBEC1"/>
+    <w:nsid w:val="613A4F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3E902B81"/>
+    <w:nsid w:val="32A20E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3511,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="674E7CBB"/>
+    <w:nsid w:val="01536B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E8AA8FF9"/>
+    <w:nsid w:val="5396B68E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="714858F3"/>
+    <w:nsid w:val="430F48C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4113,51 +4113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-baleige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2711-9138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263808270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-spn.fr/comite-dethique-de-la-recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espacesantetrans.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/chaires/2-chaire-de-recherche-engagements-des-patients" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://santesexuelle-droitshumains.org/du-sante-sexuelle-et-droits-humains/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gate.ngo/trans-consultants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/43-revue-sante-publique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trholzriot.bandcamp.com/album/interlude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=sXkElHWoMhI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.241.0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-8217-identite-en-question/305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.225.0633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19116847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.implications-philosophiques.org/constructing-a-new-epistemology-of-transgender-persons-impact-of-gender-studies-on-mental-health-ideologies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17522439.2020.1807591" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0241-6972(20)30061-X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.schres.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/10.1684/ipe.2017.1676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/eposter-walk/B2C237FD3C2963992E5AE741696A336D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.220.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/358270748_Towards_the_co-development_of_the_definition_of_depressive_episode_in_ICD-11_Field_study_on_the_accessibility_acceptability_and_adequacy_of_terms_according_to_Mexican_experts_by_experience" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications-detail-redirect/9789240025707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/346047503_Participation_des_usagers_et_des_aidants_a_la_relecture_de_la_classification_des_troubles_mentaux_et_du_comportement_CIM-11_-_Etude_princeps_sur_deux_troubles_l'episode_depressif_et_la_schizophrenie_-" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/24179546X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mETeFYahY34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/40k-as-a-model-of-social-power-relations/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/a-corpus-based-critical-discourse-analysis-of-the-horus-heresy/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/irji/embed/159047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5UhpoPUuMk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iLqSO6BElgk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CNmNP3etdP0&amp;t=725s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/4KNYTGWDLFk?t=1587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9mNQEIG1-jE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santesexuelle.org/journee-du-rssp/session-thematique-1-ce-que-la-binarite-fait-a-la-sexologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OBJMNkx02dY" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/280874901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/255693117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/356855006_Un_oeil_neuf_L'Invariant_n5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270494-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270335-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/343904772_Face_aux_problemes_de_sante_physique_en_psychiatrie_Sante_Mentale_Hors_Serie_Aout_2020_pp_36-41" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742359_Empowerment_et_sante_physique_l%27implication_de_tous_Sante_Mentale_Vol231_p_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/1xA2dGjz-C0?t=1612" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/la-transition-de-la-semaine/la-mad-pride-une-marche-qui-conteste-la-psychiatrie-7817283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GFDj6wzFggQ" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcastaddict.com/clementine-vous-ecoute/episode/186214164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revfrance.org/lille-2023-2/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/item/51704-la-sfsp-lance-sa-chaine-de-podcasts-voix-de-la-sante-publique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2022/04/27/3324/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/342393928_L'enfermement_psychiatrique_entre_liberte_sante_et_dangerosite_-_Analyse_critique_de_son_articulation_a_la_totalite_du_systeme_social_francais_-_Version_Originale?_sg%5B0%5D=Hd67U1YwoTBCWgcbq4qypQvnXidjFPy3-W-PQZSO9e7tGvdNOaqtg4NCfxH52OFETFqBN3MaYlLIN4jeXnwE86gZNns_Hhi0aMXQrQII.On_dB-rNsoDyzR5o18U8CGD8Bo0BA_p9PWVF6pO2kY4o0kbeyruHUx9sDt7BTPTgNxPbx1S6J1_yDmBTELfh0w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/plaidoyer/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2018/06/06/manifeste-tou-te-s-vulnerables-tou-te-s-capables/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/reel/DNoD3EJiq5v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhvas-grandest.fr/journee-personnes-trans-autistes-strasbourg/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoixdunord.fr/1584015/article/2025-05-10/seclin-une-voiture-retournee-la-sortie-de-l-autoroute-a1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-ressource-rehabilitation.org/vers-une-horizontalite-des-savoirs-et-des-places-dans-la-recherche-et-la" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GwhYNm6ODCQ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemans.maville.com/actu/actudet_-un-colloque-sur-les-genres-et-la-transidentite-ouvert-a-tous-ce-mardi-a-coulaines-_une-5965939_actu.Htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/coulaines-72190/coulaines-un-colloque-organise-pour-parler-genres-et-transidentites-4d91bef2-5859-11ee-a976-476207cd5246" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/211022/compte-rendu-de-la-conference-debat-sur-le-naufrage-de-la-psychiatrie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/vivre-est-un-village/blog/280822/toujours-besoin-dandre-bitton-chez-soi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commedesfous.com/tribune-nos-vies-valent-plus-que-leur-psychiatrie/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-894133902/tribune-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatrie.crpa.asso.fr/2022-06-06-Tribune-Nos-vies-valent-plus-que-leur-psychiatrie?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basta.media/Tribune-pour-des-alternatives-en-psychiatrie-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/070622/nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dragonbleutv.com/documentaires/anorexia-nervosa/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742160_Lille_le_pari_de_la_psychiatrie_ambulatoire_au_coeur_de_la_communaute_What%27s_up_Doc_online" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millenium.org/news/89647.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9_TndO-tBFU" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de La Cheneli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Dassonneville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agoub" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernut Mathilde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumerie Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defromont Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cr&#233;tin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baucheron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun-Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Windriff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05304418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-baleige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2711-9138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263808270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-spn.fr/comite-dethique-de-la-recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espacesantetrans.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leps.univ-paris13.fr/chaires/2-chaire-de-recherche-engagements-des-patients" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://santesexuelle-droitshumains.org/du-sante-sexuelle-et-droits-humains/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gate.ngo/trans-consultants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/43-revue-sante-publique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trholzriot.bandcamp.com/album/interlude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=sXkElHWoMhI" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.241.0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-8217-identite-en-question/305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.225.0633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19116847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.implications-philosophiques.org/constructing-a-new-epistemology-of-transgender-persons-impact-of-gender-studies-on-mental-health-ideologies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17522439.2020.1807591" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0241-6972(20)30061-X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.schres.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/10.1684/ipe.2017.1676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.08.069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jsxm.2022.10.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/eposter-walk/B2C237FD3C2963992E5AE741696A336D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.220.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/358270748_Towards_the_co-development_of_the_definition_of_depressive_episode_in_ICD-11_Field_study_on_the_accessibility_acceptability_and_adequacy_of_terms_according_to_Mexican_experts_by_experience" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications-detail-redirect/9789240025707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/346047503_Participation_des_usagers_et_des_aidants_a_la_relecture_de_la_classification_des_troubles_mentaux_et_du_comportement_CIM-11_-_Etude_princeps_sur_deux_troubles_l'episode_depressif_et_la_schizophrenie_-" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/24179546X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mETeFYahY34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/40k-as-a-model-of-social-power-relations/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warhammer-conference.com/a-corpus-based-critical-discourse-analysis-of-the-horus-heresy/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/irji/embed/159047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/spub.hs1.2024.0043." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L5UhpoPUuMk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iLqSO6BElgk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CNmNP3etdP0&amp;t=725s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/4KNYTGWDLFk?t=1587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9mNQEIG1-jE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santesexuelle.org/journee-du-rssp/session-thematique-1-ce-que-la-binarite-fait-a-la-sexologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OBJMNkx02dY" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/280874901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sudoc.fr/255693117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/356855006_Un_oeil_neuf_L'Invariant_n5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270494-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insane-mag.com/fr/article/270335-les-psychiatres-rvent-ilselles-de-moutons-enferms--partie-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/343904772_Face_aux_problemes_de_sante_physique_en_psychiatrie_Sante_Mentale_Hors_Serie_Aout_2020_pp_36-41" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742359_Empowerment_et_sante_physique_l%27implication_de_tous_Sante_Mentale_Vol231_p_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/1xA2dGjz-C0?t=1612" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/la-transition-de-la-semaine/la-mad-pride-une-marche-qui-conteste-la-psychiatrie-7817283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GFDj6wzFggQ" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcastaddict.com/clementine-vous-ecoute/episode/186214164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revfrance.org/lille-2023-2/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsp.fr/content-page/item/51704-la-sfsp-lance-sa-chaine-de-podcasts-voix-de-la-sante-publique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2022/04/27/3324/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/342393928_L'enfermement_psychiatrique_entre_liberte_sante_et_dangerosite_-_Analyse_critique_de_son_articulation_a_la_totalite_du_systeme_social_francais_-_Version_Originale?_sg%5B0%5D=Hd67U1YwoTBCWgcbq4qypQvnXidjFPy3-W-PQZSO9e7tGvdNOaqtg4NCfxH52OFETFqBN3MaYlLIN4jeXnwE86gZNns_Hhi0aMXQrQII.On_dB-rNsoDyzR5o18U8CGD8Bo0BA_p9PWVF6pO2kY4o0kbeyruHUx9sDt7BTPTgNxPbx1S6J1_yDmBTELfh0w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/plaidoyer/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confcap-capdroits.org/2018/06/06/manifeste-tou-te-s-vulnerables-tou-te-s-capables/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/reel/DNoD3EJiq5v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crhvas-grandest.fr/journee-personnes-trans-autistes-strasbourg/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoixdunord.fr/1584015/article/2025-05-10/seclin-une-voiture-retournee-la-sortie-de-l-autoroute-a1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centre-ressource-rehabilitation.org/vers-une-horizontalite-des-savoirs-et-des-places-dans-la-recherche-et-la" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GwhYNm6ODCQ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemans.maville.com/actu/actudet_-un-colloque-sur-les-genres-et-la-transidentite-ouvert-a-tous-ce-mardi-a-coulaines-_une-5965939_actu.Htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouest-france.fr/pays-de-la-loire/coulaines-72190/coulaines-un-colloque-organise-pour-parler-genres-et-transidentites-4d91bef2-5859-11ee-a976-476207cd5246" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/211022/compte-rendu-de-la-conference-debat-sur-le-naufrage-de-la-psychiatrie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/vivre-est-un-village/blog/280822/toujours-besoin-dandre-bitton-chez-soi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commedesfous.com/tribune-nos-vies-valent-plus-que-leur-psychiatrie/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundcloud.com/user-894133902/tribune-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatrie.crpa.asso.fr/2022-06-06-Tribune-Nos-vies-valent-plus-que-leur-psychiatrie?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://basta.media/Tribune-pour-des-alternatives-en-psychiatrie-nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/edition/contes-de-la-folie-ordinaire/article/070622/nos-vies-valent-plus-que-leur-psychiatrie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dragonbleutv.com/documentaires/anorexia-nervosa/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340742160_Lille_le_pari_de_la_psychiatrie_ambulatoire_au_coeur_de_la_communaute_What%27s_up_Doc_online" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millenium.org/news/89647.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9_TndO-tBFU" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22020178" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2023.0091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de La Cheneli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyane Dassonneville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/trgh.2020.0143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernut Mathilde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agoub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumerie Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defromont Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1178632920954876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chouchane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-019-0331-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cr&#233;tin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baucheron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun-Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p64" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Windriff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouezini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05304418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TOUR2003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>