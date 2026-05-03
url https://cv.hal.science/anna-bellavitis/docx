--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Bellavitis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9879-1343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna.bellavitis@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe de l’Ecole Doctorale Normandie HumanitésProfesseure d’histoire moderne (classe exceptionnelle 2e échelon)-PEDRMembre honoraire de l’Institut Universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: histoire de Venise; histoire italienne; histoire sociale, de la famille, des femmes et du genre; histoire du travail et de l’apprentissage; histoire des catégories sociales; histoire urbaine, XVIe siècle.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perma.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis (Udine, 25.01.1960), après une Laurea en Histoire à l’Université de Bologne en 1987 (Mention 110/110 summa cum laude), a poursuivi ses études à l’École des Hautes Études en Sciences Sociales de Paris (Concours national du Ministère de la Recherche Italien pour allocations doctorales à l’étranger, 1988), et soutenu sa thèse de Doctorat Nouveau Régime en Histoire, sous la direction de Philippe Braunstein, en 1996 (Mention: Très honorable et félicitations du jury à l’unanimité). Elle a enseigné, comme Lectrice d’Italien, à l’Université François Rabelais de Tours (1994-96) et comme Maîtresse de conférences en histoire moderne aux Universités de Lyon2-Louis Lumière (1996-2001) et Paris Ouest-Nanterre (2001-2009). En 2007, elle a soutenu son Habilitation à diriger des recherches en histoire moderne à l’Université de Lyon2-Louis Lumière (garant: Serge Chassagne) et, depuis 2009, elle est Professeure d’histoire moderne à l’université de Rouen. De 2014 à 2019 elle a été membre senior de l’Institut Universitaire de France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2019-2024 : Membre du Conseil exécutif de l’Université Franco-Italienne-2019-2023: Membre du Conseil National des Universités (Section 22, Collège A)-2018-2022: Membre du Comité directeur du GIS Institut du Genre-2014-2019: Membre senior de l’Institut Universitaire de France-2014-2017: Présidente de la Commission d’admission de l’École Française de Rome ;-2014-2017:  Membre du Conseil scientifique de l’École Française de Rome ;-2003-2009 : Membre du Conseil National des Universités (Section 22, Collège B)Participation à comités d’évaluation HCERES-2019: Membre du comité d’évaluation du Master Histoire de l’Université Paris-Est-Marne-La-Vallée-2012: Présidente du comité de visite du Centre Roland Mousnier-2010: Membre du comité de visite du LAHRHA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives à l’Université de Rouen:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis janvier 2023: Directrice adjointe de l’École Doctorale Normandie Humanités-2020-2023: Présidente de la CCSE 22ème section-2018-2020: Directrice adjointe Recherche et Présidente du Conseil Scientifique de l’UFR Lettres et Sciences Humaines-2017-2023: Directrice du Groupe de Recherche d’Histoire (GRHis) UR3831-Depuis 2017: Responsable, pour l’Université de Rouen, des activités du Consortium de collaboration académique en histoire du genre entre les universités de Madrid-Autonoma, Napoli-Federico II, Napoli-Orientale, Roma3,  Rouen-Normandie, Vienne-2014-2016 : Co-directrice de l’Axe 5: Identités, inégalités, genre de l’Institut de Recherche Interdisciplinaire Homme Société (IRIHS) et du Grand Réseau de Recherche “Culture et Société en Normandie” (GRR-CSN).-2011-2017: Directrice adjointe du Groupe de Recherche d’Histoire (GRHis) EA3831-2011-2015: Directrice du Master Sciences historiques-2009-2025: Co-directrice de l’axe Genre, familles et générations du GRHis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en Italie et Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2025: membre de l’équipe de coordination de Family Nex, Red Internacional de Investigacion Familias, Sociedad y Cambio Historico, Universidad de Castilla La Mancha. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.uclm.es/familynex/equipo-directivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2021: Correspondante extérieure de la Deputazione di Storia Patria per le Venezie-Depuis 2020: Membre du Conseil scientifique du ‘Centro di ricerca’ RI.VE.-Rinascimenti Veneziani de l’Université de Venise Ca’ Foscari-Depuis 2019: Membre du Conseil scientifique de l’Association ‘Progetto Rialto‘ (Venise);-2013-2016 : Membre du Bureau de la Società Italiana delle Storiche (SIS);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement à l’étranger, participation à écoles doctorales internationales et responsabilités de diplômes franco-italiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, octobre-novembre: Senior Visiting Research Fellowship, Center of Advanced Studies – A.S.CENT., Università degli Studi di Palermo-Depuis 2022: Collaboration avec l’Università degli Studi di Bari Aldo Moro dans le cadre du “Corso di dottorato in Prospettive storiche e filosofiche per una Innovazione sostenibile, ciclo XXXVIII” pour la thématique: Il lavoro delle donne fra passato e presente: aspetti storici, sociali, giuridici: accueil et suivi scientifique de deux doctorants pendant six mois à l’Université de Rouen.-2022, novembre-décembre: Visiting Professor Università Ca’ Foscari de Venise. Cours en anglais de 30 heures: Women and Gender History.-2019, septembre-décembre: Adjunct Professor Università Ca’ Foscari de Venise dans le cadre du Programme d’accueil de professeurs invités de l’Université Franco-Italienne. Cours en anglais de 30 heures: Women and Gender History. Séminaire en italien de 10 heures: Dentro l’Archivio. Introduzione alla società veneziana attraverso i suoi documenti.-2017, Avril-Mai: Visiting Professor à l’Université de Naples Suor Orsola Benincasa: cours en anglais de 30 heures: Women & gender history in early modern Europe: work, rights & family.-Depuis 2015: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in studi storici dal Medioevo all’età contemporanea, Università di Udine et Università di Trieste-2014-2020: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in storia dal Medioevo all’età contemporanea, Università Ca’ Foscari di Venezia  (financement Vinci de l’Université Franco-Italienne 2015-2018).-Depuis 2014: Membre du Collège des enseignants du Doctorat en Histoire des Universités de Padoue-Venise-Vérone-2007-2017: Cours et séminaires aux Universités de Londres (Royal Holloway Collège); Dundee; Madrid-Autonoma; Udine; Venise-Ca’ Foscari  et Vienne, dans le cadre des accords Erasmus Teacher Staff Mobility.-2008-2015: Membre du Collège des enseignants du Doctorat International en Histoire du genre de l’Université de Naples-L’Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans l’édition (France, Italie, Espagne):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2024: Rédaction de la revue Archivio Veneto.-Depuis 2023:  Consejo Editorial de la Collection HISTORIA SOCIAL DE LA POBLACIÓN, Universidad Castilla-La Mancha-TREA.-Depuis 2023: Conseil scientifique de le revue Guitmondo-Depuis 2021:  Comité scientifique de la revue Studi Veneziani, Istituto per la Storia della Società e dello Stato Veneziano, Fondazione Giorgio Cini, Venise;-Depuis 2020:  Comité éditorial de la collection Storia delle donne e di genere, Rome, Viella; Coordination du comité en 2023-24.-Depuis 2017:  Comité scientifique de la collection Strumenti di storia del Friuli, Udine, Forum editrice universitaria;-Depuis 2017:  Comité de lecture de la revue Mélanges de l’Ecole Française de Rome – Italie et Méditerranée;-2015-2018:  Comité scientifique de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;-Depuis 2015:  Comité scientifique de la revue Rives méditerranéennes, Aix-en-Provence, Maison méditerranéenne des sciences de l’homme;-2013-2023: Co-directrice de la collection Genre à lire… et à penser, Presses Universitaires de Rouen et du Havre;-2009-2014:  Rédaction de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Expertises pour:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ANR; Southern Illinois University; University of Exeter; Conseil de recherches en sciences humaines de Canada (CRSH); Dutch Research Council; University of Warwick.Revues: Annales. Histoire, Sciences Sociales; Annales de démographie historique; Annales de Normandie; Cahiers d’études italiennes; Comparative Legal History; Continuity and Change; Entreprise et Histoire; European History Quarterly; French History; Gender & History; Genesis. Rivista della Società Italiana delle Storiche; Genre & Histoire; Geschichte und Region / Storia e regione; Histoire Urbaine; Journal of Women’s History; Mediterranea. Ricerche storiche; Mélanges de l’École Française de Rome; Proposte e Ricerche; Renaissance Studies; Rives méditerranéennes; Urban history.Maisons d’édition: Brepols; Brill; Ecole Française de Rome; Palgrave-Macmillan; Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Prix “Gisa Giani” de l’Istituto di Storia dell’Umbria contemporanea (XIV edizione) pour le livre: Il lavoro delle donne nelle città dell’Europa moderna, Rome, Viella, 2016 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2024-2027: Projet ANR: DÉFI: Droits, Économies, Femmes, Italies:(XVIe-XVIIIe siècle): Gender and Agency in Venice, Florence, Naples, Palermo, (48 mois de post-doc; financement de la recherche et mobilité), avec Corine Maitte (Univ. Gustave Eiffel).-2022-2024: Projet ‘RIN-Recherche 2022-Émergent’: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles (24 mois de post-doc).-2019-2021: Projet MAR.VEN. : Edition numérique des statuts des corps de métier vénitiens, dans le cadre du Projet RIN COR.NUM., dirigé par Tony Gheraert (IRIHS-Université de Rouen) financement Région Normandie: 18 mois de post-doc, en collaboration avec Museo Correr de Venise et Université de Venise-Ca’ Foscari-2017-2019: Atelier trilatéral Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine : direction scientifique : A. Bellavitis; Simona Feci (Univ. Palermo); Sandra Maß (Université Bochum) (financement de trois rencontres à la Villa Vigoni)-2017 -2019 : Projet Région Normandie GRR-CSN : TAG–Transmission, apprentissage, genre. Equipe de recherche: Laura Casella (Univ. Udine); François Delisle (Univ. Rouen); Monica Martinat (Univ. Lyon2); Francesca Medioli (independent scholar, précédemment Univ. Reading); Orla Smyth (Univ. Le Havre);  Beatrice Zucca Micheletto (Univ. Cambridge) (financement mobilité et recherche+ un contrat doctoral)-2015-2019: Projet ANR-FNS: GAWS. Garzoni: Apprenticeship, Work, Society in Early Modern Venice avec Valentina Sapienza (Universités de Lille3) et Frédéric Kaplan (Ecole Polytechnique Fédérale de Lausanne) (embauche d’un IE sur 2 ans; financement de la recherche, des colloques et des publications).-2012-2016 – Projet École Française de Rome: Travail en famille, travail non rémunéré. Formes et acteurs du travail domestique productif en Europe (XVe-XXIe siècle), avec Manuela Martini (Université Paris Diderot-Paris 7-ICT), et Raffaella Sarti (Università di Urbino Carlo Bo) (financement de colloques annuels et publication).-2012-2014- Projet GRR-CSN Région Haute Normandie: Femmes, droit, travail à l’époque moderne (Normandie/Europe), avec Virginie Lemonnier-Lesage (Université de Rouen – CUREJ) et Beatrice Zucca Micheletto (Chercheure associée au GRHIS): (financement de la recherche et de l’exposition et publication).-2008-2011 – Projet École Française de Rome: Fidéicommis et mécanismes de conservation des biens. Entre normes juridique et pratiques sociales (Italie/Europe, de la fin du Moyen Âge à la fin du XVIIIe siècle), avec Jean-François Chauvard ((École Française de Romeet Paola Lanaro (Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2008-2011 –  Projet École Française de Rome: Modèles familiaux et cultures politiques à l’époque moderne, avec Laura Casella (Università di Udine) et Dorit Raines ( Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2005-2007 – Projet École Française de Rome:  Familles, savoirs, reproduction sociale (Italie-Europe, XIIIe-XVIIIe siècles), avec Isabelle Chabot (Università di Trieste) et Igor Mineo (Università di Palermo) (financement de colloques annuels et publication).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à  programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023-2028: Projet ERC CoG – PatriFem – Charting Female Property and Patrimonial Rights in Law and in Practice Across Western Europe (12th-16th Centuries) (P.I.:  Denise Bezzina, Université de Gênes)-2023-2025: Projet de recherche PRIN (Italie): Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (P.I. Karin Pallaver, Université de Bologne)-2019-2022: Projet ANR: Processetti: Mariage et mobilité à Venise (dir. Jean-François Chauvard, Université Paris1)-2020-2023: Projet: The Role of Wealth in Defining and Constituting Kinship Spaces from 16th to the 18th Century (dir. Margaret Lanzinger; Christina Janine Maegraith – Univ. Wien)-2015- 2018: Projet Producing Change: Gender and Work in Early Modern Europe, Leverhulme Trust. Direction: Alexandra Shepard, Glasgow University, participantes: Maria Agren (Uppsala University);   Anna Bellavitis (Université de Rouen), Amy Erickson (Cambridge University); Margaret Hunt (Uppsala University); Carmen Sarasua (Universidad Autonoma de Barcelona); Ariadne Schmidt (Leiden University). (financement colloques annuels et publications).-2013-2015: Comité de pilotage du Projet Garzoni. Apprentissage, Travail, Société à Venise à l’époque moderne, dirigé par Valentina Sapienza (Université de Lille3); en collaboration avec: Università Ca’ Foscari – Venezia; Université de Rouen; Archivio di Stato di Venezia; Ecole Pratique des Hautes Etudes; Ecole Polytechnique Fédérale de Lausanne; Fondazione Giorgio Cini di Venezia; Universités de Rijeka, Ljubljana et Warwick (financement de la recherche préliminaire au dépôt du projet ANR).-Depuis 2004: Membre du Réseau Européen de Recherche Gender différences in the history of European légal cultures” (Universität Justus Liebig – Giessen/ Universität Wien)-1987-1990: Chercheure dans le projet de la Fondazione Benetton de Trévise (Italie): Le campagne trevigiane, XV-XVI secolo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garante pour Habilitation à Diriger des Recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Monica Martinat, Des institutions aux individus (XVIe—XVIIIe siècles). Penser, faire et raconter l’histoire sociale, Université de Rouen, 8 décembre 2015. M. Martinat est professeure d’histoire moderne à l’Université Lyon2-Louis Lumière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de post-doctorant (en dehors des programmes de recherche financés):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Beatrice Zucca Micheletto, “Patrimoines des femmes, marché du travail et stratégies familiales dans l’Europe préindustrielle : un regard d’histoire comparée (Italie, France)” , 2011-12, GRHIS, Université de Rouen. Beatrice Zucca Micheletto est ricercatrice B en histoire économique à l’Université de Turin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Thèses soutenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Alexandra Amiot, L’éducation à Rouen à l’époque moderne, (contrat doctoral région Haute-Normandie, GRR-CSN, 2016-2019), Université de Rouen, 29 novembre 2021; A. Amiot est enseignante.-Louise Bonvalet, Etre sorcier à Venise à l’époque moderne, co-tutelle avec Federico Barbierato, Université de Vérone (contrat doctoral Universités de Padoue, Venise et Vérone, 2017-2020), Université de Padoue, 30 avril 2021; L. Bonvalet est post-docforante dans le cadre du Projet RIN-Recherche, 2022-2024: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique.-Marie Malherbe: Le jeu de la pourpre et du bâtard. Les enfants illégitimes de patriciens face à l’aristocratie vénitienne à travers cinq procès en justice civile au dernier siècle de la République (1694-1780), co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari, (salariée-inscription 2015), Université de Rouen, 18 décembre 2020. Prix de thèse de l’Université franco-italienne, 2023. M. Malherbe, agrégée d’histoire, est professeure d’histoire au Lycée français de Vienne (Autriche).-Emilie Fiorucci, Les merciers à Venise, XVe-XVIIe siècle, co-direction avec Luca Molà, Institut Universitaire Européen (contrat doctoral IUE-2015-2019), IUE, 10 décembre 2020. E. Fiorucci a été post-doc (2021) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN. (co-financement de l’Université Ca’ Foscari de Venise); elle travaille comme Assistant Programme Officer aux Archives de l’UNESCO à Venise.-Lucie Guyard: Itinérance féminine et institutions: le vagabondage féminin dans la Généralité de Rouen au XVIIIe siècle (salariée-inscription en 2011), Université de Rouen, 21 novembre 2019. L. Guyard travaille comme assistante juridique.-Matteo Pompermaier: Le marché du crédit à Venise au XVIIIe siècle,  co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari (contrat doctoral région Haute-Normandie, GRR-CSN, 2015-2018), Université de Rouen, 1 avril 2019. M. Pompermaier a été post-doc (2020) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN, post-doc à Stockholm University (2020-2022); post-doc à Lund University (2023); ricercatore A en histoire économique Università di Brescia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Léa Chacon, Parenté et pouvoir seigneurial au féminin en Normandie (XVIe-XVIIIe siècles), co-direction Élie Haddad (EHESS), co-encadrement Laurent Lemarchand (contrat région Normandie, 2024-2027)-Pauline Menou, Princesses de Morée au XIIIe et XIVe siècle, co-direction Lydwine Scordia (salariée, inscription en 2022).-Catherine Hans-Ménétrier, “…Est tout ce qu’elle dit savoir”, Agentivité des femmes face à la justice dans la dernière moitié du XVIIIe siècle à Rouen, co-direction: Déborah Cohen (retraitée, inscription en 2022).-Audrey Gôme, Le genre du témoignage. Femmes et hommes comme témoins dans les sources de la justice civile vénitienne (deuxième moitié du XVe-début du XVIIe siècle) (contrat établissement, 2021-2024).-Juliette Kotowicz, Les portes et les fenêtres des habitations citadines de 1510 à 1790: lieux de vie ou de passage? Une comparaison Rouen-Montpellier, co-direction Serge Brunet, Université de Montpellier (salariée, inscription en 2020).-Mathilde Bouttereux, Les femmes de Terres Neuves au début du XXe siècle, co-direction Jean-Numa Ducange, Université de Rouen (salariée, inscription en 2020).-Charlotte Godard, Le fait de consanguinité dans le couple européen, à travers les archives de la Pénitencerie Apostolique(Vatican), sous le pontificat de Léon X (1515- 1529) : comparaisons des diocèses de Dublin et de Rouen (salariée, inscription en 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques, séminaires, journées d’étude et expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2025: Exposition virtuelle MUSEA : Perleuses. Le travail féminin dans l’industrie des perles en verre à Venise et en France, organisée avec Louise Bonvalet. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://musea.fr/s/musea/page/Perleuses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-2022, 8 décembre-2023, 15 janvier: Organisation, avec Barbara Pastor, de l’exposition Architettura e impegno civile a Venezia. Nani Valle e Giorgio Bellavitis, SPARC, Venice Art Factory, en collaboration avec Archivio Progetti-Iuav.-2020-2021: Membre du Comité scientifique de l’exposition: Titian’s Vision of Women: Beauty – Love – Poetry: Kunsthistorisches Museum-Wien-octobre 2021; Palazzo Reale, Milano-mars 2022.-2015, 13 mars-26 juin: organisation avec Virginie Jourdain (ADSM): Exposition Femmes au travail en Seine Maritime, 1500-1914 aux Archives départementales de Seine Maritime (Pôle Grammont-Rouen) avec la collaboration du GRR Culture et Société en Normandie.-1990, 3 mars-1er avril: organisation avec Nadia Maria Filippini et Maria Teresa Sega de l’exposition: Perle e impiraperle. Un lavoro di donne a Venezia tra ‘800 e ‘900, Venise, Chiesa di S. Bartolomeo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Semaines internationales de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023, 9-13 octobre: Université de L’Aquila, Fonti per la storia economica europea (XIII-XVII secolo), Reti mercantili e finanziarie, (Università de L’Aquila, Université de Paris Cité, GHRIS Université de Rouen, Institute for Maritime Heritage Ars Nautica, CNR – Istituto di Storia dell’Europa Mediterranea, Istituto di Scienze del Patrimonio Culturale, Università di Siena, Universitat de Valencia, Università di Perugia, Universitat de Barcelona, University of Warwick, Università Ca’ Foscari Venezia, Università di Cagliari.-2021, 4-8 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VII Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée :Les femmes dans les monarchies européennes. Paradigmes institutionnels, rôles politiques et économiques, modèles culturels (XIIIe-XIXe siècles) (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano per il Medioevo, Università dell’Aquila, Universitat de Barcelona, Universidad de Castilla La Mancha, Universidad de Santiago de Compostela, University of Crete)-2021, 29 septembre-1er octobre: Université de Naples-Federico II: Atelier doctoral Gender History : Freedoms, (Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Rouen-GRHIS, Wien)-2019, 30 septembre-4 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VI Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano per il Medioevo, Universitat de Barcelona)-2018, 1-5 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Paesaggio religioso nell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2018, 5-8 juin: Université de Rouen, Atelier doctoral : Genre et espace public dans l’histoire, en collaboration avec les Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Wien. Organisation: Anna Bellavitis. Soutien du GRHis, de l’Institut Universitaire de France, de la Région Normandie (Projet GRR TAG).-2017, 2-6 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il credito: fiducia, solidarietà, cittadinanza (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2017, 3-7 juillet – Arezzo, Fraternita dei Laici: X Seminario di Studi dottorali “Fonti per la storia dell’economia europea (secoli XII-XVII)”: Apprendistato e trasmissione dei saperi, organisé par: Université de Rouen-GRHIs, Institut Universitaire de France, GRR CSN-Projet TAG, Université de Lille3-IRHIS, ANR-Projet GAWS, IHMC, Université Paris7, Fraternita dei Laici di Arezzo, Università di Siena-DSFUCI di Arezzo. membre du Comité scientifique-2016, 3-7 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2015, 22-24 juin – Università di Napoli – L’Orientale (Procida): Graduate conference: Gender and crisis in history (organisation GRHis/IUF, Università di Napoli-L’Orientale et Federico II), membre du comité scientifique.-2013, 9-12 septembre – Université de Rouen: organisation de la “Semaine de haute formation du Doctorat international en histoire du genre”: Gender, rights and work in past and present societies. Interdisciplinary approaches, avec la collaboration du GRHIS, de l’IRIHS et de l’École Doctorale Histoire Mémoire Patrimoine Langage de l’Université de Rouen et des Universités de Naples-L’Orientale et Madrid-Autonoma.-22-27 septembre 2008 – Université de Paris Ouest-Nanterre : Université européenne d’été “Semaine de haute formation du Doctorat international en histoire des femmes et des identités de genre”, avec le soutien financier du Ministère de l’Enseignement supérieur et de la recherche dans le cadre des initiatives liées au semestre de présidence française de l’Union Européenne (avec la collaboration du CHISCO et de l’École doctorale Milieux, cultures et sociétés du passé et du présent de l’Université Paris Ouest-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, 18-20 novembre: Université Ca’ Foscari et Fondazione Cini, Venise: Colloque international Expats/Foresti. Una popolazione fluttuante a Venezia in età moderna, en collaboration avec la Deputazione di Storia Patria per le Venezia et le GRHIS, organisé avec Francesca Medioli et Gian Maria Varanini.-2024, 18 septembre: Venice Center of the University of Warwick, Venise: Perle di vetro veneziane e francesi nei secoli. Un mercato globale, Journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Luca Molà (University of Warwick) et en collaboration avec le PRIN Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (dir. Karin Pallaver).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2024, 5 mars: Ateneo Veneto, Venise: Journée d’étude : Donne e giustizia. Un percorso diacronico, avec Nadia M. Filippini, Alessandra Schiavon, en collaboration avec le projet ANR DEFI.-2021, 18-20 novembre: Casa internazionale delle donne, Roma: Membre du Comité scientifique du Colloque Casa dolce casa? Dal lavoro a domicilio allo smart working.-2021, 8 octobre: Ateneo di Brescia: Membre du Comité scientifique de la Journée d’études: L’associazionismo femminile in Italia in età contemporanea-2021, 9-12 juin: Université de Vérone: Membre du Comité scientifique du Congrès de la Società Italiana delle Storiche-2019, 4-5 novembre: Fondazione Giorgio Cini Venezia et Archivio di Stato di Venezia: Colloque international Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries, avec Valentina Sapienza (Université Ca’ Foscari de Venise et Université de Lille). Colloque de clôture du Programme de recherche ANR/FNS.-2019, 22 mars: Ateneo di Brescia: Journée d’études: Il lavoro delle donne nelle città europee tra età moderna e età contemporanea, avec Nadia M. Filippini, Paola Lanaro, en collaboration avec Società Italiana delle Storiche, Camera del Lavoro, Comune di Brescia.-2019, 16-17 janvier: Université de Venise-Ca’ Foscari: workshop Producing Change: Gender, Work and Apprenticeship in Early Modern Europe, en collaboration avec l’IUF, le Projet GRR-CSN TAG-Région Normandie, Le Projet ANR/FNS GAWS et le Leverhulme Trust.-2018, 20-21 novembre: Deuxième séminaire (Travail) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2017, 4-7 décembre: Premier séminaire (Droits) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2016, 17-19 novembre, Rouen, Maison de l’Université : 8e Colloque international du Réseau européen “Gender différences in the history of European légal cultures”: Nord vs Sud. Genre, droit, économie dans l’Europe moderne,  organisation avec Beatrice Zucca Micheletto (GRHIS, Institut Universitaire de France, Université Justus Liebig de Giessen).-2016, 12-14 mai – Ecole Française de Rome: Vint-cing ans après/Vent’anni dopo. Les femmes au rendez-vous de l’histoire, hier et aujourd’hui, Colloque international à l’occasion du XXVe anniversaire de la publication de L’Histoire des femmes en Occident, dirigée par Georges Duby et Michelle Perrot et du XXe anniversaire de la publication de la Storia delle donne in Italia, organisé par École française de Rome, Società Italiana delle Storiche, Università di Padova, Université Paris Diderot-ICT, Université de Rouen Normandie-GRHis, avec le soutien de: Institut Universitaire de France, Université Franco-Italienne, PluriGenre/IHP/Paris Diderot et sous le patronage de: Giunta centrale per gli studi storici. Membre du Comité scientifique et d’organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2014, 10-11 octobre – Université de Venise-Ca’ Foscari et Archivio di Stato de Venise: colloque international Garzoni. Apprendistato, lavoro e società a Venezia e in Europa (XVI-XVIII secolo), organisation avec Martina Frank (Université de Venise-Ca’ Foscari), Michel Hochmann (EPHE-Paris), Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de l’Université Ca’ Foscari (Venise), des Archives d’État de Venise,  de l’EPHE (Paris), de la MESHS (Lille3), du GRHIS (Rouen) et avec le soutien de l’Université Franco-Italienne.-2008, 8-10 mai, Université de Venise: colloque international Donne a Venezia. Spazi di libertà e forme di potere (XVI-XVIII secolo), avec Giuseppe del Torre, Nadia Filippini, Mario Infelise, Claudio Povolo et Tiziana Plebani (Université Ca’ Foscari de Venise), avec la collaboration de l’Université Ca’ Foscari de Venise (Dipartimento di Studi Storici), de la Società Italiana delle Storiche (SIS), de la Municipalité de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2006, 4-5 décembre, Université de Paris Ouest-Nanterre : colloque international Les contraintes de la transmission à l’époque moderne. Enjeux symboliques et patrimoniaux, avec Laurence Croq (Université Paris -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec l’École doctorale Milieux, cultures et sociétés du passé et du présent et le CHISCO de l’Université Paris Ouest-Nanterre, et le LAHRA, UMR 5190.-2005, 29 septembre, Université de Paris Ouest-Nanterre : journée d’études : Mobilités sociales et mobilités géographiques en Europe (XVIe-XVIIIe siècles), avec Laurence Croq (Université Paris Ouest -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec le CHISCO, Université Paris Ouest-Nanterre et le LAHRA, UMR 5190.-2005, 9-11 juin, Istituto storico Lucchese – Lucques: colloque international Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot (Université de Trieste) Daniela Lombardi (Université de Pise), Marilyn Nicoud (Ecole Française de Rome), Brigitte Marin (Ecole Française de Rome), Silvana Seidel Menchi (Université de Pise), en collaboration avec la Municipalité de Lucques, l’Institut Historique de Lucques, l’École Française de Rome, l’Université Paris Ouest-Nanterre (CHISCO) et l’Université de Pise.– 2004 , 25-27 mars, Université de Lyon2-Lumière : colloque international Commerce, voyage, expérience religieuse XVIe-XVIIe siècles, avec Albrecht Burkardt (Université Lyon2), Gilles Bertrand (Université de Grenoble) , Guillaume Garner (École Normale Supérieure-Lyon), Wolfgang Kaiser (Université de Aix-Marseille I), Yves Krumenacher (Université de Lyon3), en collaboration avec: CHISCO, Université Paris Ouest Nanterre; CRIPA, Université Mendès France, Grenoble ; TELEMME, UMR 6570, Université de Provence.– 2003, 22-24 avril, Université de Paris Ouest-Nanterre : colloque international Identités, appartenances, revendications identitaires, XVIe-XVIIIe siècles, avec Marc Bélissa, Monique Cottret, Laurence Croq, Jean Duma -Centre d’Histoire Sociale et Culturelle de l’Occident (CHISCO), Université Paris Ouest-Nanterre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Sessions et Panels dans Congrès internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025,  28 Juillet-2 août  Lund: World Economic History Congress, avec Andrea Caracausi (University of Padova), Corine Maitte (Gustave Eiffel University): Session 70676 – Unveiling Female Agency: The Role of Women in Southern Europe Before Industrialization-2025, 7-9 mai Albacete: Congreso Internacional: Familia y cambio historico. Dinamicas relacionales y transformaciones sociales. Una perspectiva global, SS. XIII-XX, 1)Eje temático: 1. FUENTES, MÉTODOS Y PROPUESTAS DE RENOVACIÓN METODOLÓGICA. ENTRE LA INTERDISCIPLINARIEDAD Y LA INTELIGENCIA ARTIFICIAL: Título de la sesión: Criticizing the myth of the Mediterranean family: the Italian case/ Criticare il mito della famiglia mediterranea : il caso italiano / Critiquer le mythe de la famille méditerranéenne : le cas italien. 2), avec Francisco Hidalgo Fernández, Universidad de Cádiz: Eje temático: 2. Familias, hogares, reproducción. Economía, trabajo y herencias; Título de la sesión: Aprendizaje artesano: familia, dependencias y trayectorias vitales en el sur de Europa (siglos XV-XIX) / Apprendistato artigianale: famiglia, dipendenze e traiettorie di vita nell’Europa meridionale (secoli XV-XIX) / Apprentissage artisanal: famille, dépendances et trajectoires de vie en Europe du Sud (15e-19e siècles)-2017, 2-4 novembre, Paris, European Labour History Network Conference: Session Travail, apprentissage, création dans l’Europe moderne, organisation avec Valentina Sapienza (Projet ANR/FNS GAWS)-2017, 30 mars-1 avril – Chicago: Congrès annuel de la Renaissance Society of America: organisation du Panel:  The Economy of a Renaissance City: Venice, 15th–17th Centuries-2016, 24-27 août – EAHU-Helsinki: Session: Gender, credit and creditworthiness in premodern cities (1200-1800), organisation avec Andrea Bardyn (Leven University) et Cathryn Spence (Vancouver Island University)-2012-14 avril – ESSHC-Glasgow: Panel: Working with kin in Early Modern and Modern Europe, Panel à l’European Social Science and History Conference, Glasgow, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.– 2010, 8-10 avril – Venise: Congrès annuel de la Renaissance Society of America: Women and men in the economy of Venice Thirteenth to Eighteenth century), I-II, Panels au: Renaissance Society of America, Annual Meeting, organisation avec Linda Guzzetti (Technische Universität, Berlin), avec la collaboration du GRHIS de l’Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025, 28 février, Genre et Société à l’époque moderne : Journée doctorale franco-italienne-2023, 12 décembre, Université de Rouen-GRHIS: Perles normandes dans le monde, journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Christophe Manœuvrier (Université de Caen, CRAHAM).–2019, 18 juin: Université de Rouen: Journée d’études du Projet de recherche Transmission, Apprentissage, Genre à l’époque moderne (Normandie/Europe) du GRR CSN de la Région Normandie, avec Laura Casella (Università di Udine) et Francesca Medioli (GRHis-Université de Rouen)-2015, 13 mars – Archives départementales de Seine maritime: organisation de la journée d’études internationale: Femmes, droits, travail à l’époque moderne (Normandie / Europe) avec la collaboration du GRR Culture et Société en Normandie et de l’Institut Universitaire de France.-2014, 18 juin – Université de Lille3: journée d’études : Le “Projet Garzoni”: Arts, métiers, apprentissage entre Venise et l’Europe (XIVe-XVIIIe siècle), organisation avec Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de la MESHS (Lille3) et du GRHIS (Rouen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques et journées d’étude dans le cadre des programmes de recherche de l’École Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2014, 23-24 octobre – Ecole Française de Rome : colloque international Entre maison, famille et entreprise. Obligations familiales et travail non rémunéré pour le marché de la fin du moyen âge à l’époque contemporaine, organisationavec Manuela Martini (Paris-Diderot, ICT) et Raffaella Sarti (Urbino-Carlo Bo) et avec la collaboration du GRHIS, de l’ICT (Paris-Diderot), de l’Université de Urbino-Carlo Bo, et avec le soutien du GIS Institut du Genre (CNRS) et de l’Université Franco-Italienne.– 2012-5 octobre – Université de Rouen : journée d’études : Travail en famille, travail non rémunérée.en Europe (XVe-XXIe siècle),  organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de  l’École Française de Rome, du GRHIS de l’Université de Rouen et de ICT-Université Paris-Diderot.-2011-16 septembre – Université de Paris7-Diderot : journée d’études : Travail en famille, travail non rémunérée. Économies familiales, normes et pratiques du travail productif non rémunéré en Europe, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.-2010-26 novembre – Université de Rouen : journée d’études : Réseaux, familles, générations, organisation avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, du GRHIS de l’Université de Rouen et de l’Université d’Udine.-2010-1-2 octobre – Université de Venise-Ca’ Foscari : Fedecommesso e meccanismi di conservazione dei patrimoni, organisation avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, de l’Université Ca’ Foscari de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2009, 30-31 octobre– Université de Udine: journée d’études : La famiglia al confine. Sistemi politici, reti sociali et modelli educativi tra ‘500 e ‘800, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2009, 23-24 avril –  Ecole Française de Rome :  colloque international: Fidéicommis et tutelle publique. Approche comparée, avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Università Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome.-2008 28 novembre– Université de Paris Ouest-Nanterre : journée d’études  : Économie du mariage, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2007, 23-24 novembre, Université de Paris Ouest-Nanterre : colloque international La justice des familles, XIVe-XIXe siècle, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome, le CHISCO, Université Paris Ouest-Nanterre, et l’Université de Palerme.-2007, 21 septembre, Université de Palerme : journée d’études : La transmission des savoirs techniques : à travers et en dehors des familles (Europe, XIVe-XVIIIe siècles), avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.-2006, 26-27 mai, Ecole Française de Rome : journée d’études : Famille, genre et transmission du pouvoir politique dans l’Europe d’Ancien Régime, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne e giudici a Venezia in età moderna. Doti, successioni, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dowries, last wills and evidence through orality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den letzten Willen kundtun – mündliche Testamente im frühneuzeitlichen Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historische Anthropologie. Kultur, Gesellschaft, Alltag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.424-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diritti e patrimoni femminili nelle città italiane del basso Medioevo: opportunità e rischi della comparazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reti Medievali - Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arricchire i questionari. La storia del lavoro di Angela Groppi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni »: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Apprentissages, États et sociétés dans l’Europe moderne - Varia, 131-2, pp.253-271. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Garzoni » vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Maîtres et « garzoni&amp;quot;: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne&amp;quot;, MEFRIM, 131-2 | 2019, p. 253-271 : http://journals.openedition.org/mefrim/6632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Garzoni” vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (1), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Apprentissages, Etats et sociétés dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni”: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131| (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giron-Panel, Musique et musiciennes à Venise. Histoire sociale des Ospedali, Rome, École française de Rome, 2015, 1 082 p., ISBN 978-2-7283-0993-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64-2 (2), pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tenenti e la storia della società veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Veneziani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maestre e apprendiste a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Veneto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.127-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage du fidéicommis à l’époque moderne. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.321-337. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitgift in Venedig zwischen Mittelalter und Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia delle donne e storia di genere di età moderna : qualche riflessione nel contesto storiografico francese », Genesis-Il mestiere di storica (VIII,1, 2009), mai 2010, p. 95-111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et hiérarchies sociales à Venise au XVIIe siècle », XVIIe siècle, octobre 2010, n° 249, 62e année, n° 4, p. 675-687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFI: Droits, Economies, Femmes, Italie: Gender and Agency in Venice, Florence, Naples, Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Men at Work in Preindustrial Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIN, Sep 2025, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’età dell’oro al disciplinamento sociale: Did Women have a Renaissance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formazione delle donne: apprendiste e maestre in epoca moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y espacios de educación y aprendizaje (s. XIII-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Project: DÉFI: Droits, Économies, Femmes,,Italie. Gender and Agency in Venice Florence Naples Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELHN-Labour and Family Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New roles and new activities for women after a crisis? (Venice, 17th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSHC Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals’ women: economic resources for women in the capital cities of early modern Italian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, famille, travail dans les villes de l’Italie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAMILIAS Y CAMBIO HISTÓRICO. Dinámicas relacionales y transformaciones sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and inheritance in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old wealth uncovered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des femmes à l’argent : comparaisons européennes à partir du cas italien (époque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro al femminile nella prima Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro nel Mediterraneo medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Agency in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Opera and the Public Stage in Eighteenth-Century Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Work in European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne in tribunale a Venezia in età moderna: doti, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e giustizia. Un percorso diacronico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateneo Veneto, Mar 2024, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle, perlere e impiraresse a Venezia tra ‘800 e ‘900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERLE DI VETRO VENEZIANE E FRANCESI NEI SECOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s lives in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsthistorische museum Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du male breadwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discipline au travail: une histoire du salariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazione e autorappresentazione delle regine nella prima età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Oct 2021, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, work and economy in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market spaces, production sites and sound landscape of European cities: from History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Padoue (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associazione Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in prospettiva di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di genere, globalizzazione e democrazia della cura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Urbino (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia del lavoro in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città europee tra età moderna e età contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille à l’italienne: Stéréotype ou identité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes rendez-vous de l’histoire. L’Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonti notarili e la storia sociale veneziana di età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, work and apprenticeship in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Producing Change: Gender, Work and Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una banca dati per gli storici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia della famiglia veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia sociale di Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di Venezia in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban markets’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisible Hands: Reassessing the History of Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in the Italian silk industry: session Weaving Links: Cloth Production, Trade, and Consumption in the Renaissance Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, immigration and the labour market in Early Modern Venice”, session Coping with Crisis: Labor Market, Public Policies, and Household Economy: A Comparative Perspective on Unequally Industrialized Regions from the Mid-18th Century to the Interwar Period (Mediterranean Europe, Central and Southern America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in urban guilds: session Global Conversations: Gender, Work, and Economic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modalità della successione testamentaria e non testamentaria a Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der letzte Wille. Norm und Praxis des Testierens in der Neuzeit / L’ultima volontà. Norma e pratica delle disposizioni testamentarie in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bressanone/Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movable to Immovable and Back: The Mutability of Women’s Property in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movable Goods and Immovable Property. Gender, Law and Material Culture in Early Modern Europe (1450-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società e famiglia nella Venezia del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Repubblica Veneta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wether he is or not my son, panel Women’s agency in the Republic of Venice, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des femmes à l’époque moderne: quelles libertés et quelles contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier doctoral interdisciplinaire "La Méditerranée; un laboratoire de l’histoire locale et des processus de globalisation": Le travail forcé dans la longue durée, de la Méditerranée au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's work and guilds in France and Italy, 16th - 18th c.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Historia del Trabajo: Gremios, colegios, trabajo y género. Agremiados, colegiados y artesanos, siglos XVI-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro e diritti delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille, Oct 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Goods, Skills and Responsibilities in Early Modern Venice: When Gender Matters”, Panel: Aspects of Women’s Lives in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston,MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Citizenship in Early Modern Venetian Guilds: Session: Institutions of Exclusion? Guilds, Citizenship and Inequality in Early Modern Europe – and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés du travail des femmes entre service domestique et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports domestiques au travail, XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je les ai éduqués ensemble’: fils et filles d’artisans et de citoyens dans la Venise moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de transmission et construction des capacités et des vulnérabilités du monde du travail en Europe (XVe-XXIe siècle):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santiago de Compostela, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trasmissione di beni e di responsabilità a Venezia in età moderna: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro Interuniversitario per la storia di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des femmes dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des différences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, ISBN-13: 978-1-032-05351-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Vingt-cinq ans après ”. Les femmes au rendez-vous de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Asquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française de Rome, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work and rights in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's_work_and_rights_in_early_modern_urban_Europe_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave_Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Work? Gender at the Crossroads of Home, Family and Business from the Early Modern Era to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprendistato e formazione tra Venezia e l’Europa in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles laborieuses. Rémunération, transmission et apprentissage dans les ateliers familiaux de la fin du Moyen Âge à l’époque contemporaine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qu'elle saura et pourra faire&amp;quot; : femmes, droits, travail en Normandie du Moyen Âge à la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lemonnier-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2015, 979-10-240-0416-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present, avec Manuela Martini, “The History of the Family”, Vol. 19, No. 3, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne, avec Laura Casella et Dorit Raines, Collection “Changer d’époque”, n° 26, PURH 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie al confine, avec Laura Casella et Dorit Raines, dossier dans Mélanges de l’Ecole Française de Rome, Italie-Méditerranée, 125-1, 2013: http://mefrim.revues.org/1007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi, poteri, diritti delle donne a Venezia in età moderna, avec Nadia M. Filippini et Tiziana Plebani, Vérone, Quiedit, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Plebani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia tra Medioevo ed età moderna, avec Linda Guzzetti, “Archivio Veneto” 3, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guzzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidéicommis. Instruments juridiques et pratiques sociales (Italie/Europe, Bas Moyen Âge/ XIXe siècle), MEFRIM, 2012, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau Monde, XIIe-XIXe siècle), avec Isabelle Chabot, Rome, École Française de Rome 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), avec Nicole Edelman, Presses Universitaires de Paris Ouest-Nanterre, 2011. (http://books.openedition.org/pupo/2857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Edelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flessibili / Precarie, avec Simonetta Piccone Stella, “Genesis”, VII/1-2, 2008, Rome, Viella, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Piccone Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Croq; Monica Martinat. Presses Universitaires de Rennes, pp.290, 2009, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.98747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot, Rome, École Française de Rome 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille, genre, transmission à Venise au XVIe siècle,Rome, École Française de Rome, 2008 (241 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, mariage, mobilité sociale. Citoyennes et citoyens à Venise au XVIe siècle, Rome, École Française de Rome, 2001 (419 p.) (http://books.openedition.org/efr/2213)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navagero amoureux et femmes sans cervelle : témoins et testaments « oraux » à Venise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, écriture et théâtre au Moyen Âge. Mélanges en l’honneur d’Elisabeth Lalou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Society and economy in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.7-20, 2023, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pescarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I secoli delle donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, society and economy in early modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Whole Economy: Work and Gender in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Work and Economy in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Spaces, Production Sites, and Sound Landscape of European Cities: From History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Padova University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vite di donne nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiziano e l’immagine della donna nel Cinquecento veneziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire sociale, histoire du droit, histoire des femmes: une rencontre complexe mais féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale. Histoire et Patrimoine. Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of Women in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titian’s Vision of Women: Beauty – Love – Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Leben der Frauen im Venedig des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIZIANs FRAUENBILD Schönheit – Liebe – Poesie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barjot, Dominique, Bellavitis, Anna, Feiertag, Olivier et Haan, Bertrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 9-27, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ties that Bind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Marriage in the Renaissance and Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.69-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maarten Prak; Patrick Wallis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Andurand; Myriam Deniel-Ternant; Caroline Galland; Valérie Guittienne-Mürger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées : politique, religion et culture du Moyen-Âge aux Lumières : études offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.55-67, 2019, 978-2-84016-330-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Barcelona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria editorial, pp.55-75, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro femminile nell’artigianato urbano in età moderna. Alcune considerazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro. Attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-271, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées. Politique, religion et culture du Moyen Âge aux Lumières. Etudes offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPN, pp.55-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angels Solà Parera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria Editorial, pp.55-75, 2019, 9788498888713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro in famiglia, lavoro non remunerato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Castelvecchi, pp.175-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South – gender, law and economic well-being in Europe in the fifteenth to nineteenth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace cultures’, in Deborah Simonton ans Anne Montenach (eds.), A Cultural History of Work, vol. 3, ed. by Bert De Munck and Thomas Max Safley, A Cultural History of Work in the Early Modern Age, London, Bloomsbury, 2018, p. 89-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Work in the Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South: Gender, Law and Economic Well-Being in Europe in the the Fifteenth to the Nineteenth Century’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Sarti, Anna Bellavitis, Manuela Martini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-84, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepfamilies and inclusive families in Early Modern Venice’, in Lyndan Warner (ed.), Stepfamilies in Early Modern Europe 1400-1800, New York, Routledge, 2018, p. 56-72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stepfamilies in Early Modern Europe 1400-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Imaginary as a Social and Economic Factor: Renaissance Cities and the Fabrication of Quality, Fifteenth to Seventeenth Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Munck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and Creativity from the Renaissance to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Transmission and Urban Experience. When Gender Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge History Handbook of Gender and the Urban Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezia protofemminista? Diritti e doveri dotali, trasmissione di beni e di responsabilità nella Venezia del ‘500: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse II-Jean Jaurès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du féminin “en rupture” à Venise: courtisanes, actrices et ‘putte’ du XVIe au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité, famille et entreprise à Venise (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et réformes de la paternité à la fin du Moyen Âge et au début de l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.113-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faranno quel che vorranno”. Testamenti femminili e empowerment nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il genere nella ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo, pp.1018-1029, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and apprenticeship in Early Modern Western Europe. Some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East meets West: a gendered view of legal tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solivagus-Verlag, pp.209-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du mariage à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mariage et la loi dans la fiction narrative avant 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Peeters, pp.25-40, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal che chi lei vede stima veder raccolto in breve spatio il mondo’. Identità sociali e critica a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrazione e autocritica. La Serenissima e la ricerca dell’identità veneziana nel tardo Cinquecento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.17-37, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Élites , familles et res publica dans l ’Italie moderne. Quelques considérations et des documents”, in L. Coste, S. Minvielle et F.-Ch. Mougel (dir.) Le concept d’élites en Europe de l’Antiquité à nos jours, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2013, p. 351-365.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Family and Society”, in E. Dursteler (dir.), A companion to Venetian History, 1400-1797, Leiden, Éd. Brill, 2013, p. 319-352.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A companion to Venetian History, 1400-1797</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages, témoins et contrats dans les milieux populaires vénitiens à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.35-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La dote a Venezia tra Medioevo ed età moderna”, in A. Bellavitis, N.M. Filippini et T. Plebani (dir.), Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII, Quiedit, Verona, 2012 p. 5-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Héritage et tutelle à l’époque moderne : le cas de Venise”, in A. Bellavitis, N. Edelman (dir.), Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), Presses Universitaires de Paris Ouest-Nanterre, 2011, p. 209-231.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Childhood and Family in the Early Modern Age (1400-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.95-111, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Family and Property in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Religious Divide : Women, Property and Law in the Wider Mediterranean (ca. 1300-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.175-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Property in Florence and Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At home in Renaissance Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria and Albert Museum, p. 76-85, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Bellavitis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9879-1343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna.bellavitis@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe de l’Ecole Doctorale Normandie HumanitésProfesseure d’histoire moderne (classe exceptionnelle 2e échelon)-PEDRMembre honoraire de l’Institut Universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: histoire de Venise; histoire italienne; histoire sociale, de la famille, des femmes et du genre; histoire du travail et de l’apprentissage; histoire des catégories sociales; histoire urbaine, XVIe siècle.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perma.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis (Udine, 25.01.1960), après une Laurea en Histoire à l’Université de Bologne en 1987 (Mention 110/110 summa cum laude), a poursuivi ses études à l’École des Hautes Études en Sciences Sociales de Paris (Concours national du Ministère de la Recherche Italien pour allocations doctorales à l’étranger, 1988), et soutenu sa thèse de Doctorat Nouveau Régime en Histoire, sous la direction de Philippe Braunstein, en 1996 (Mention: Très honorable et félicitations du jury à l’unanimité). Elle a enseigné, comme Lectrice d’Italien, à l’Université François Rabelais de Tours (1994-96) et comme Maîtresse de conférences en histoire moderne aux Universités de Lyon2-Louis Lumière (1996-2001) et Paris Ouest-Nanterre (2001-2009). En 2007, elle a soutenu son Habilitation à diriger des recherches en histoire moderne à l’Université de Lyon2-Louis Lumière (garant: Serge Chassagne) et, depuis 2009, elle est Professeure d’histoire moderne à l’université de Rouen. De 2014 à 2019 elle a été membre senior de l’Institut Universitaire de France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2019-2024 : Membre du Conseil exécutif de l’Université Franco-Italienne-2019-2023: Membre du Conseil National des Universités (Section 22, Collège A)-2018-2022: Membre du Comité directeur du GIS Institut du Genre-2014-2019: Membre senior de l’Institut Universitaire de France-2014-2017: Présidente de la Commission d’admission de l’École Française de Rome ;-2014-2017:  Membre du Conseil scientifique de l’École Française de Rome ;-2003-2009 : Membre du Conseil National des Universités (Section 22, Collège B)Participation à comités d’évaluation HCERES-2019: Membre du comité d’évaluation du Master Histoire de l’Université Paris-Est-Marne-La-Vallée-2012: Présidente du comité de visite du Centre Roland Mousnier-2010: Membre du comité de visite du LAHRHA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives à l’Université de Rouen:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis janvier 2023: Directrice adjointe de l’École Doctorale Normandie Humanités-2020-2023: Présidente de la CCSE 22ème section-2018-2020: Directrice adjointe Recherche et Présidente du Conseil Scientifique de l’UFR Lettres et Sciences Humaines-2017-2023: Directrice du Groupe de Recherche d’Histoire (GRHis) UR3831-Depuis 2017: Responsable, pour l’Université de Rouen, des activités du Consortium de collaboration académique en histoire du genre entre les universités de Madrid-Autonoma, Napoli-Federico II, Napoli-Orientale, Roma3,  Rouen-Normandie, Vienne-2014-2016 : Co-directrice de l’Axe 5: Identités, inégalités, genre de l’Institut de Recherche Interdisciplinaire Homme Société (IRIHS) et du Grand Réseau de Recherche “Culture et Société en Normandie” (GRR-CSN).-2011-2017: Directrice adjointe du Groupe de Recherche d’Histoire (GRHis) EA3831-2011-2015: Directrice du Master Sciences historiques-2009-2025: Co-directrice de l’axe Genre, familles et générations du GRHis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en Italie et Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2025: membre de l’équipe de coordination de Family Nex, Red Internacional de Investigacion Familias, Sociedad y Cambio Historico, Universidad de Castilla La Mancha. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.uclm.es/familynex/equipo-directivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2021: Correspondante extérieure de la Deputazione di Storia Patria per le Venezie-Depuis 2020: Membre du Conseil scientifique du ‘Centro di ricerca’ RI.VE.-Rinascimenti Veneziani de l’Université de Venise Ca’ Foscari-Depuis 2019: Membre du Conseil scientifique de l’Association ‘Progetto Rialto‘ (Venise);-2013-2016 : Membre du Bureau de la Società Italiana delle Storiche (SIS);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement à l’étranger, participation à écoles doctorales internationales et responsabilités de diplômes franco-italiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, octobre-novembre: Senior Visiting Research Fellowship, Center of Advanced Studies – A.S.CENT., Università degli Studi di Palermo-Depuis 2022: Collaboration avec l’Università degli Studi di Bari Aldo Moro dans le cadre du “Corso di dottorato in Prospettive storiche e filosofiche per una Innovazione sostenibile, ciclo XXXVIII” pour la thématique: Il lavoro delle donne fra passato e presente: aspetti storici, sociali, giuridici: accueil et suivi scientifique de deux doctorants pendant six mois à l’Université de Rouen.-2022, novembre-décembre: Visiting Professor Università Ca’ Foscari de Venise. Cours en anglais de 30 heures: Women and Gender History.-2019, septembre-décembre: Adjunct Professor Università Ca’ Foscari de Venise dans le cadre du Programme d’accueil de professeurs invités de l’Université Franco-Italienne. Cours en anglais de 30 heures: Women and Gender History. Séminaire en italien de 10 heures: Dentro l’Archivio. Introduzione alla società veneziana attraverso i suoi documenti.-2017, Avril-Mai: Visiting Professor à l’Université de Naples Suor Orsola Benincasa: cours en anglais de 30 heures: Women & gender history in early modern Europe: work, rights & family.-Depuis 2015: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in studi storici dal Medioevo all’età contemporanea, Università di Udine et Università di Trieste-2014-2020: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in storia dal Medioevo all’età contemporanea, Università Ca’ Foscari di Venezia  (financement Vinci de l’Université Franco-Italienne 2015-2018).-Depuis 2014: Membre du Collège des enseignants du Doctorat en Histoire des Universités de Padoue-Venise-Vérone-2007-2017: Cours et séminaires aux Universités de Londres (Royal Holloway Collège); Dundee; Madrid-Autonoma; Udine; Venise-Ca’ Foscari  et Vienne, dans le cadre des accords Erasmus Teacher Staff Mobility.-2008-2015: Membre du Collège des enseignants du Doctorat International en Histoire du genre de l’Université de Naples-L’Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans l’édition (France, Italie, Espagne):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2024: Rédaction de la revue Archivio Veneto.-Depuis 2023:  Consejo Editorial de la Collection HISTORIA SOCIAL DE LA POBLACIÓN, Universidad Castilla-La Mancha-TREA.-Depuis 2023: Conseil scientifique de le revue Guitmondo-Depuis 2021:  Comité scientifique de la revue Studi Veneziani, Istituto per la Storia della Società e dello Stato Veneziano, Fondazione Giorgio Cini, Venise;-Depuis 2020:  Comité éditorial de la collection Storia delle donne e di genere, Rome, Viella; Coordination du comité en 2023-24.-Depuis 2017:  Comité scientifique de la collection Strumenti di storia del Friuli, Udine, Forum editrice universitaria;-Depuis 2017:  Comité de lecture de la revue Mélanges de l’Ecole Française de Rome – Italie et Méditerranée;-2015-2018:  Comité scientifique de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;-Depuis 2015:  Comité scientifique de la revue Rives méditerranéennes, Aix-en-Provence, Maison méditerranéenne des sciences de l’homme;-2013-2023: Co-directrice de la collection Genre à lire… et à penser, Presses Universitaires de Rouen et du Havre;-2009-2014:  Rédaction de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Expertises pour:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ANR; Southern Illinois University; University of Exeter; Conseil de recherches en sciences humaines de Canada (CRSH); Dutch Research Council; University of Warwick.Revues: Annales. Histoire, Sciences Sociales; Annales de démographie historique; Annales de Normandie; Cahiers d’études italiennes; Comparative Legal History; Continuity and Change; Entreprise et Histoire; European History Quarterly; French History; Gender & History; Genesis. Rivista della Società Italiana delle Storiche; Genre & Histoire; Geschichte und Region / Storia e regione; Histoire Urbaine; Journal of Women’s History; Mediterranea. Ricerche storiche; Mélanges de l’École Française de Rome; Proposte e Ricerche; Renaissance Studies; Rives méditerranéennes; Urban history.Maisons d’édition: Brepols; Brill; Ecole Française de Rome; Palgrave-Macmillan; Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Prix “Gisa Giani” de l’Istituto di Storia dell’Umbria contemporanea (XIV edizione) pour le livre: Il lavoro delle donne nelle città dell’Europa moderna, Rome, Viella, 2016 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2024-2027: Projet ANR: DÉFI: Droits, Économies, Femmes, Italies:(XVIe-XVIIIe siècle): Gender and Agency in Venice, Florence, Naples, Palermo, (48 mois de post-doc; financement de la recherche et mobilité), avec Corine Maitte (Univ. Gustave Eiffel).-2022-2024: Projet ‘RIN-Recherche 2022-Émergent’: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles (24 mois de post-doc).-2019-2021: Projet MAR.VEN. : Edition numérique des statuts des corps de métier vénitiens, dans le cadre du Projet RIN COR.NUM., dirigé par Tony Gheraert (IRIHS-Université de Rouen) financement Région Normandie: 18 mois de post-doc, en collaboration avec Museo Correr de Venise et Université de Venise-Ca’ Foscari-2017-2019: Atelier trilatéral Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine : direction scientifique : A. Bellavitis; Simona Feci (Univ. Palermo); Sandra Maß (Université Bochum) (financement de trois rencontres à la Villa Vigoni)-2017 -2019 : Projet Région Normandie GRR-CSN : TAG–Transmission, apprentissage, genre. Equipe de recherche: Laura Casella (Univ. Udine); François Delisle (Univ. Rouen); Monica Martinat (Univ. Lyon2); Francesca Medioli (independent scholar, précédemment Univ. Reading); Orla Smyth (Univ. Le Havre);  Beatrice Zucca Micheletto (Univ. Cambridge) (financement mobilité et recherche+ un contrat doctoral)-2015-2019: Projet ANR-FNS: GAWS. Garzoni: Apprenticeship, Work, Society in Early Modern Venice avec Valentina Sapienza (Universités de Lille3) et Frédéric Kaplan (Ecole Polytechnique Fédérale de Lausanne) (embauche d’un IE sur 2 ans; financement de la recherche, des colloques et des publications).-2012-2016 – Projet École Française de Rome: Travail en famille, travail non rémunéré. Formes et acteurs du travail domestique productif en Europe (XVe-XXIe siècle), avec Manuela Martini (Université Paris Diderot-Paris 7-ICT), et Raffaella Sarti (Università di Urbino Carlo Bo) (financement de colloques annuels et publication).-2012-2014- Projet GRR-CSN Région Haute Normandie: Femmes, droit, travail à l’époque moderne (Normandie/Europe), avec Virginie Lemonnier-Lesage (Université de Rouen – CUREJ) et Beatrice Zucca Micheletto (Chercheure associée au GRHIS): (financement de la recherche et de l’exposition et publication).-2008-2011 – Projet École Française de Rome: Fidéicommis et mécanismes de conservation des biens. Entre normes juridique et pratiques sociales (Italie/Europe, de la fin du Moyen Âge à la fin du XVIIIe siècle), avec Jean-François Chauvard ((École Française de Romeet Paola Lanaro (Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2008-2011 –  Projet École Française de Rome: Modèles familiaux et cultures politiques à l’époque moderne, avec Laura Casella (Università di Udine) et Dorit Raines ( Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2005-2007 – Projet École Française de Rome:  Familles, savoirs, reproduction sociale (Italie-Europe, XIIIe-XVIIIe siècles), avec Isabelle Chabot (Università di Trieste) et Igor Mineo (Università di Palermo) (financement de colloques annuels et publication).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à  programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023-2028: Projet ERC CoG – PatriFem – Charting Female Property and Patrimonial Rights in Law and in Practice Across Western Europe (12th-16th Centuries) (P.I.:  Denise Bezzina, Université de Gênes)-2023-2025: Projet de recherche PRIN (Italie): Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (P.I. Karin Pallaver, Université de Bologne)-2019-2022: Projet ANR: Processetti: Mariage et mobilité à Venise (dir. Jean-François Chauvard, Université Paris1)-2020-2023: Projet: The Role of Wealth in Defining and Constituting Kinship Spaces from 16th to the 18th Century (dir. Margaret Lanzinger; Christina Janine Maegraith – Univ. Wien)-2015- 2018: Projet Producing Change: Gender and Work in Early Modern Europe, Leverhulme Trust. Direction: Alexandra Shepard, Glasgow University, participantes: Maria Agren (Uppsala University);   Anna Bellavitis (Université de Rouen), Amy Erickson (Cambridge University); Margaret Hunt (Uppsala University); Carmen Sarasua (Universidad Autonoma de Barcelona); Ariadne Schmidt (Leiden University). (financement colloques annuels et publications).-2013-2015: Comité de pilotage du Projet Garzoni. Apprentissage, Travail, Société à Venise à l’époque moderne, dirigé par Valentina Sapienza (Université de Lille3); en collaboration avec: Università Ca’ Foscari – Venezia; Université de Rouen; Archivio di Stato di Venezia; Ecole Pratique des Hautes Etudes; Ecole Polytechnique Fédérale de Lausanne; Fondazione Giorgio Cini di Venezia; Universités de Rijeka, Ljubljana et Warwick (financement de la recherche préliminaire au dépôt du projet ANR).-Depuis 2004: Membre du Réseau Européen de Recherche Gender différences in the history of European légal cultures” (Universität Justus Liebig – Giessen/ Universität Wien)-1987-1990: Chercheure dans le projet de la Fondazione Benetton de Trévise (Italie): Le campagne trevigiane, XV-XVI secolo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garante pour Habilitation à Diriger des Recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Monica Martinat, Des institutions aux individus (XVIe—XVIIIe siècles). Penser, faire et raconter l’histoire sociale, Université de Rouen, 8 décembre 2015. M. Martinat est professeure d’histoire moderne à l’Université Lyon2-Louis Lumière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de post-doctorant (en dehors des programmes de recherche financés):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Beatrice Zucca Micheletto, “Patrimoines des femmes, marché du travail et stratégies familiales dans l’Europe préindustrielle : un regard d’histoire comparée (Italie, France)” , 2011-12, GRHIS, Université de Rouen. Beatrice Zucca Micheletto est ricercatrice B en histoire économique à l’Université de Turin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Thèses soutenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Alexandra Amiot, L’éducation à Rouen à l’époque moderne, (contrat doctoral région Haute-Normandie, GRR-CSN, 2016-2019), Université de Rouen, 29 novembre 2021; A. Amiot est enseignante.-Louise Bonvalet, Etre sorcier à Venise à l’époque moderne, co-tutelle avec Federico Barbierato, Université de Vérone (contrat doctoral Universités de Padoue, Venise et Vérone, 2017-2020), Université de Padoue, 30 avril 2021; L. Bonvalet est post-docforante dans le cadre du Projet RIN-Recherche, 2022-2024: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique.-Marie Malherbe: Le jeu de la pourpre et du bâtard. Les enfants illégitimes de patriciens face à l’aristocratie vénitienne à travers cinq procès en justice civile au dernier siècle de la République (1694-1780), co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari, (salariée-inscription 2015), Université de Rouen, 18 décembre 2020. Prix de thèse de l’Université franco-italienne, 2023. M. Malherbe, agrégée d’histoire, est professeure d’histoire au Lycée français de Vienne (Autriche).-Emilie Fiorucci, Les merciers à Venise, XVe-XVIIe siècle, co-direction avec Luca Molà, Institut Universitaire Européen (contrat doctoral IUE-2015-2019), IUE, 10 décembre 2020. E. Fiorucci a été post-doc (2021) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN. (co-financement de l’Université Ca’ Foscari de Venise); elle travaille comme Assistant Programme Officer aux Archives de l’UNESCO à Venise.-Lucie Guyard: Itinérance féminine et institutions: le vagabondage féminin dans la Généralité de Rouen au XVIIIe siècle (salariée-inscription en 2011), Université de Rouen, 21 novembre 2019. L. Guyard travaille comme assistante juridique.-Matteo Pompermaier: Le marché du crédit à Venise au XVIIIe siècle,  co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari (contrat doctoral région Haute-Normandie, GRR-CSN, 2015-2018), Université de Rouen, 1 avril 2019. M. Pompermaier a été post-doc (2020) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN, post-doc à Stockholm University (2020-2022); post-doc à Lund University (2023); ricercatore A en histoire économique Università di Brescia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Léa Chacon, Parenté et pouvoir seigneurial au féminin en Normandie (XVIe-XVIIIe siècles), co-direction Élie Haddad (EHESS), co-encadrement Laurent Lemarchand (contrat région Normandie, 2024-2027)-Pauline Menou, Princesses de Morée au XIIIe et XIVe siècle, co-direction Lydwine Scordia (salariée, inscription en 2022).-Catherine Hans-Ménétrier, “…Est tout ce qu’elle dit savoir”, Agentivité des femmes face à la justice dans la dernière moitié du XVIIIe siècle à Rouen, co-direction: Déborah Cohen (retraitée, inscription en 2022).-Audrey Gôme, Le genre du témoignage. Femmes et hommes comme témoins dans les sources de la justice civile vénitienne (deuxième moitié du XVe-début du XVIIe siècle) (contrat établissement, 2021-2024).-Juliette Kotowicz, Les portes et les fenêtres des habitations citadines de 1510 à 1790: lieux de vie ou de passage? Une comparaison Rouen-Montpellier, co-direction Serge Brunet, Université de Montpellier (salariée, inscription en 2020).-Mathilde Bouttereux, Les femmes de Terres Neuves au début du XXe siècle, co-direction Jean-Numa Ducange, Université de Rouen (salariée, inscription en 2020).-Charlotte Godard, Le fait de consanguinité dans le couple européen, à travers les archives de la Pénitencerie Apostolique(Vatican), sous le pontificat de Léon X (1515- 1529) : comparaisons des diocèses de Dublin et de Rouen (salariée, inscription en 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques, séminaires, journées d’étude et expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2025: Exposition virtuelle MUSEA : Perleuses. Le travail féminin dans l’industrie des perles en verre à Venise et en France, organisée avec Louise Bonvalet. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://musea.fr/s/musea/page/Perleuses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-2022, 8 décembre-2023, 15 janvier: Organisation, avec Barbara Pastor, de l’exposition Architettura e impegno civile a Venezia. Nani Valle e Giorgio Bellavitis, SPARC, Venice Art Factory, en collaboration avec Archivio Progetti-Iuav.-2020-2021: Membre du Comité scientifique de l’exposition: Titian’s Vision of Women: Beauty – Love – Poetry: Kunsthistorisches Museum-Wien-octobre 2021; Palazzo Reale, Milano-mars 2022.-2015, 13 mars-26 juin: organisation avec Virginie Jourdain (ADSM): Exposition Femmes au travail en Seine Maritime, 1500-1914 aux Archives départementales de Seine Maritime (Pôle Grammont-Rouen) avec la collaboration du GRR Culture et Société en Normandie.-1990, 3 mars-1er avril: organisation avec Nadia Maria Filippini et Maria Teresa Sega de l’exposition: Perle e impiraperle. Un lavoro di donne a Venezia tra ‘800 e ‘900, Venise, Chiesa di S. Bartolomeo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Semaines internationales de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023, 9-13 octobre: Université de L’Aquila, Fonti per la storia economica europea (XIII-XVII secolo), Reti mercantili e finanziarie, (Università de L’Aquila, Université de Paris Cité, GHRIS Université de Rouen, Institute for Maritime Heritage Ars Nautica, CNR – Istituto di Storia dell’Europa Mediterranea, Istituto di Scienze del Patrimonio Culturale, Università di Siena, Universitat de Valencia, Università di Perugia, Universitat de Barcelona, University of Warwick, Università Ca’ Foscari Venezia, Università di Cagliari.-2021, 4-8 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VII Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée :Les femmes dans les monarchies européennes. Paradigmes institutionnels, rôles politiques et économiques, modèles culturels (XIIIe-XIXe siècles) (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano per il Medioevo, Università dell’Aquila, Universitat de Barcelona, Universidad de Castilla La Mancha, Universidad de Santiago de Compostela, University of Crete)-2021, 29 septembre-1er octobre: Université de Naples-Federico II: Atelier doctoral Gender History : Freedoms, (Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Rouen-GRHIS, Wien)-2019, 30 septembre-4 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VI Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano per il Medioevo, Universitat de Barcelona)-2018, 1-5 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Paesaggio religioso nell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2018, 5-8 juin: Université de Rouen, Atelier doctoral : Genre et espace public dans l’histoire, en collaboration avec les Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Wien. Organisation: Anna Bellavitis. Soutien du GRHis, de l’Institut Universitaire de France, de la Région Normandie (Projet GRR TAG).-2017, 2-6 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il credito: fiducia, solidarietà, cittadinanza (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2017, 3-7 juillet – Arezzo, Fraternita dei Laici: X Seminario di Studi dottorali “Fonti per la storia dell’economia europea (secoli XII-XVII)”: Apprendistato e trasmissione dei saperi, organisé par: Université de Rouen-GRHIs, Institut Universitaire de France, GRR CSN-Projet TAG, Université de Lille3-IRHIS, ANR-Projet GAWS, IHMC, Université Paris7, Fraternita dei Laici di Arezzo, Università di Siena-DSFUCI di Arezzo. membre du Comité scientifique-2016, 3-7 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2015, 22-24 juin – Università di Napoli – L’Orientale (Procida): Graduate conference: Gender and crisis in history (organisation GRHis/IUF, Università di Napoli-L’Orientale et Federico II), membre du comité scientifique.-2013, 9-12 septembre – Université de Rouen: organisation de la “Semaine de haute formation du Doctorat international en histoire du genre”: Gender, rights and work in past and present societies. Interdisciplinary approaches, avec la collaboration du GRHIS, de l’IRIHS et de l’École Doctorale Histoire Mémoire Patrimoine Langage de l’Université de Rouen et des Universités de Naples-L’Orientale et Madrid-Autonoma.-22-27 septembre 2008 – Université de Paris Ouest-Nanterre : Université européenne d’été “Semaine de haute formation du Doctorat international en histoire des femmes et des identités de genre”, avec le soutien financier du Ministère de l’Enseignement supérieur et de la recherche dans le cadre des initiatives liées au semestre de présidence française de l’Union Européenne (avec la collaboration du CHISCO et de l’École doctorale Milieux, cultures et sociétés du passé et du présent de l’Université Paris Ouest-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, 18-20 novembre: Université Ca’ Foscari et Fondazione Cini, Venise: Colloque international Expats/Foresti. Una popolazione fluttuante a Venezia in età moderna, en collaboration avec la Deputazione di Storia Patria per le Venezia et le GRHIS, organisé avec Francesca Medioli et Gian Maria Varanini.-2024, 18 septembre: Venice Center of the University of Warwick, Venise: Perle di vetro veneziane e francesi nei secoli. Un mercato globale, Journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Luca Molà (University of Warwick) et en collaboration avec le PRIN Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (dir. Karin Pallaver).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2024, 5 mars: Ateneo Veneto, Venise: Journée d’étude : Donne e giustizia. Un percorso diacronico, avec Nadia M. Filippini, Alessandra Schiavon, en collaboration avec le projet ANR DEFI.-2021, 18-20 novembre: Casa internazionale delle donne, Roma: Membre du Comité scientifique du Colloque Casa dolce casa? Dal lavoro a domicilio allo smart working.-2021, 8 octobre: Ateneo di Brescia: Membre du Comité scientifique de la Journée d’études: L’associazionismo femminile in Italia in età contemporanea-2021, 9-12 juin: Université de Vérone: Membre du Comité scientifique du Congrès de la Società Italiana delle Storiche-2019, 4-5 novembre: Fondazione Giorgio Cini Venezia et Archivio di Stato di Venezia: Colloque international Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries, avec Valentina Sapienza (Université Ca’ Foscari de Venise et Université de Lille). Colloque de clôture du Programme de recherche ANR/FNS.-2019, 22 mars: Ateneo di Brescia: Journée d’études: Il lavoro delle donne nelle città europee tra età moderna e età contemporanea, avec Nadia M. Filippini, Paola Lanaro, en collaboration avec Società Italiana delle Storiche, Camera del Lavoro, Comune di Brescia.-2019, 16-17 janvier: Université de Venise-Ca’ Foscari: workshop Producing Change: Gender, Work and Apprenticeship in Early Modern Europe, en collaboration avec l’IUF, le Projet GRR-CSN TAG-Région Normandie, Le Projet ANR/FNS GAWS et le Leverhulme Trust.-2018, 20-21 novembre: Deuxième séminaire (Travail) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2017, 4-7 décembre: Premier séminaire (Droits) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2016, 17-19 novembre, Rouen, Maison de l’Université : 8e Colloque international du Réseau européen “Gender différences in the history of European légal cultures”: Nord vs Sud. Genre, droit, économie dans l’Europe moderne,  organisation avec Beatrice Zucca Micheletto (GRHIS, Institut Universitaire de France, Université Justus Liebig de Giessen).-2016, 12-14 mai – Ecole Française de Rome: Vint-cing ans après/Vent’anni dopo. Les femmes au rendez-vous de l’histoire, hier et aujourd’hui, Colloque international à l’occasion du XXVe anniversaire de la publication de L’Histoire des femmes en Occident, dirigée par Georges Duby et Michelle Perrot et du XXe anniversaire de la publication de la Storia delle donne in Italia, organisé par École française de Rome, Società Italiana delle Storiche, Università di Padova, Université Paris Diderot-ICT, Université de Rouen Normandie-GRHis, avec le soutien de: Institut Universitaire de France, Université Franco-Italienne, PluriGenre/IHP/Paris Diderot et sous le patronage de: Giunta centrale per gli studi storici. Membre du Comité scientifique et d’organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2014, 10-11 octobre – Université de Venise-Ca’ Foscari et Archivio di Stato de Venise: colloque international Garzoni. Apprendistato, lavoro e società a Venezia e in Europa (XVI-XVIII secolo), organisation avec Martina Frank (Université de Venise-Ca’ Foscari), Michel Hochmann (EPHE-Paris), Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de l’Université Ca’ Foscari (Venise), des Archives d’État de Venise,  de l’EPHE (Paris), de la MESHS (Lille3), du GRHIS (Rouen) et avec le soutien de l’Université Franco-Italienne.-2008, 8-10 mai, Université de Venise: colloque international Donne a Venezia. Spazi di libertà e forme di potere (XVI-XVIII secolo), avec Giuseppe del Torre, Nadia Filippini, Mario Infelise, Claudio Povolo et Tiziana Plebani (Université Ca’ Foscari de Venise), avec la collaboration de l’Université Ca’ Foscari de Venise (Dipartimento di Studi Storici), de la Società Italiana delle Storiche (SIS), de la Municipalité de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2006, 4-5 décembre, Université de Paris Ouest-Nanterre : colloque international Les contraintes de la transmission à l’époque moderne. Enjeux symboliques et patrimoniaux, avec Laurence Croq (Université Paris -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec l’École doctorale Milieux, cultures et sociétés du passé et du présent et le CHISCO de l’Université Paris Ouest-Nanterre, et le LAHRA, UMR 5190.-2005, 29 septembre, Université de Paris Ouest-Nanterre : journée d’études : Mobilités sociales et mobilités géographiques en Europe (XVIe-XVIIIe siècles), avec Laurence Croq (Université Paris Ouest -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec le CHISCO, Université Paris Ouest-Nanterre et le LAHRA, UMR 5190.-2005, 9-11 juin, Istituto storico Lucchese – Lucques: colloque international Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot (Université de Trieste) Daniela Lombardi (Université de Pise), Marilyn Nicoud (Ecole Française de Rome), Brigitte Marin (Ecole Française de Rome), Silvana Seidel Menchi (Université de Pise), en collaboration avec la Municipalité de Lucques, l’Institut Historique de Lucques, l’École Française de Rome, l’Université Paris Ouest-Nanterre (CHISCO) et l’Université de Pise.– 2004 , 25-27 mars, Université de Lyon2-Lumière : colloque international Commerce, voyage, expérience religieuse XVIe-XVIIe siècles, avec Albrecht Burkardt (Université Lyon2), Gilles Bertrand (Université de Grenoble) , Guillaume Garner (École Normale Supérieure-Lyon), Wolfgang Kaiser (Université de Aix-Marseille I), Yves Krumenacher (Université de Lyon3), en collaboration avec: CHISCO, Université Paris Ouest Nanterre; CRIPA, Université Mendès France, Grenoble ; TELEMME, UMR 6570, Université de Provence.– 2003, 22-24 avril, Université de Paris Ouest-Nanterre : colloque international Identités, appartenances, revendications identitaires, XVIe-XVIIIe siècles, avec Marc Bélissa, Monique Cottret, Laurence Croq, Jean Duma -Centre d’Histoire Sociale et Culturelle de l’Occident (CHISCO), Université Paris Ouest-Nanterre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Sessions et Panels dans Congrès internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025,  28 Juillet-2 août  Lund: World Economic History Congress, avec Andrea Caracausi (University of Padova), Corine Maitte (Gustave Eiffel University): Session 70676 – Unveiling Female Agency: The Role of Women in Southern Europe Before Industrialization-2025, 7-9 mai Albacete: Congreso Internacional: Familia y cambio historico. Dinamicas relacionales y transformaciones sociales. Una perspectiva global, SS. XIII-XX, 1)Eje temático: 1. FUENTES, MÉTODOS Y PROPUESTAS DE RENOVACIÓN METODOLÓGICA. ENTRE LA INTERDISCIPLINARIEDAD Y LA INTELIGENCIA ARTIFICIAL: Título de la sesión: Criticizing the myth of the Mediterranean family: the Italian case/ Criticare il mito della famiglia mediterranea : il caso italiano / Critiquer le mythe de la famille méditerranéenne : le cas italien. 2), avec Francisco Hidalgo Fernández, Universidad de Cádiz: Eje temático: 2. Familias, hogares, reproducción. Economía, trabajo y herencias; Título de la sesión: Aprendizaje artesano: familia, dependencias y trayectorias vitales en el sur de Europa (siglos XV-XIX) / Apprendistato artigianale: famiglia, dipendenze e traiettorie di vita nell’Europa meridionale (secoli XV-XIX) / Apprentissage artisanal: famille, dépendances et trajectoires de vie en Europe du Sud (15e-19e siècles)-2017, 2-4 novembre, Paris, European Labour History Network Conference: Session Travail, apprentissage, création dans l’Europe moderne, organisation avec Valentina Sapienza (Projet ANR/FNS GAWS)-2017, 30 mars-1 avril – Chicago: Congrès annuel de la Renaissance Society of America: organisation du Panel:  The Economy of a Renaissance City: Venice, 15th–17th Centuries-2016, 24-27 août – EAHU-Helsinki: Session: Gender, credit and creditworthiness in premodern cities (1200-1800), organisation avec Andrea Bardyn (Leven University) et Cathryn Spence (Vancouver Island University)-2012-14 avril – ESSHC-Glasgow: Panel: Working with kin in Early Modern and Modern Europe, Panel à l’European Social Science and History Conference, Glasgow, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.– 2010, 8-10 avril – Venise: Congrès annuel de la Renaissance Society of America: Women and men in the economy of Venice Thirteenth to Eighteenth century), I-II, Panels au: Renaissance Society of America, Annual Meeting, organisation avec Linda Guzzetti (Technische Universität, Berlin), avec la collaboration du GRHIS de l’Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025, 28 février, Genre et Société à l’époque moderne : Journée doctorale franco-italienne-2023, 12 décembre, Université de Rouen-GRHIS: Perles normandes dans le monde, journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Christophe Manœuvrier (Université de Caen, CRAHAM).–2019, 18 juin: Université de Rouen: Journée d’études du Projet de recherche Transmission, Apprentissage, Genre à l’époque moderne (Normandie/Europe) du GRR CSN de la Région Normandie, avec Laura Casella (Università di Udine) et Francesca Medioli (GRHis-Université de Rouen)-2015, 13 mars – Archives départementales de Seine maritime: organisation de la journée d’études internationale: Femmes, droits, travail à l’époque moderne (Normandie / Europe) avec la collaboration du GRR Culture et Société en Normandie et de l’Institut Universitaire de France.-2014, 18 juin – Université de Lille3: journée d’études : Le “Projet Garzoni”: Arts, métiers, apprentissage entre Venise et l’Europe (XIVe-XVIIIe siècle), organisation avec Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de la MESHS (Lille3) et du GRHIS (Rouen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques et journées d’étude dans le cadre des programmes de recherche de l’École Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2014, 23-24 octobre – Ecole Française de Rome : colloque international Entre maison, famille et entreprise. Obligations familiales et travail non rémunéré pour le marché de la fin du moyen âge à l’époque contemporaine, organisationavec Manuela Martini (Paris-Diderot, ICT) et Raffaella Sarti (Urbino-Carlo Bo) et avec la collaboration du GRHIS, de l’ICT (Paris-Diderot), de l’Université de Urbino-Carlo Bo, et avec le soutien du GIS Institut du Genre (CNRS) et de l’Université Franco-Italienne.– 2012-5 octobre – Université de Rouen : journée d’études : Travail en famille, travail non rémunérée.en Europe (XVe-XXIe siècle),  organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de  l’École Française de Rome, du GRHIS de l’Université de Rouen et de ICT-Université Paris-Diderot.-2011-16 septembre – Université de Paris7-Diderot : journée d’études : Travail en famille, travail non rémunérée. Économies familiales, normes et pratiques du travail productif non rémunéré en Europe, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.-2010-26 novembre – Université de Rouen : journée d’études : Réseaux, familles, générations, organisation avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, du GRHIS de l’Université de Rouen et de l’Université d’Udine.-2010-1-2 octobre – Université de Venise-Ca’ Foscari : Fedecommesso e meccanismi di conservazione dei patrimoni, organisation avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, de l’Université Ca’ Foscari de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2009, 30-31 octobre– Université de Udine: journée d’études : La famiglia al confine. Sistemi politici, reti sociali et modelli educativi tra ‘500 e ‘800, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2009, 23-24 avril –  Ecole Française de Rome :  colloque international: Fidéicommis et tutelle publique. Approche comparée, avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Università Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome.-2008 28 novembre– Université de Paris Ouest-Nanterre : journée d’études  : Économie du mariage, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2007, 23-24 novembre, Université de Paris Ouest-Nanterre : colloque international La justice des familles, XIVe-XIXe siècle, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome, le CHISCO, Université Paris Ouest-Nanterre, et l’Université de Palerme.-2007, 21 septembre, Université de Palerme : journée d’études : La transmission des savoirs techniques : à travers et en dehors des familles (Europe, XIVe-XVIIIe siècles), avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.-2006, 26-27 mai, Ecole Française de Rome : journée d’études : Famille, genre et transmission du pouvoir politique dans l’Europe d’Ancien Régime, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne e giudici a Venezia in età moderna. Doti, successioni, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dowries, last wills and evidence through orality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den letzten Willen kundtun – mündliche Testamente im frühneuzeitlichen Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historische Anthropologie. Kultur, Gesellschaft, Alltag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.424-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diritti e patrimoni femminili nelle città italiane del basso Medioevo: opportunità e rischi della comparazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reti Medievali - Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arricchire i questionari. La storia del lavoro di Angela Groppi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni »: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Apprentissages, États et sociétés dans l’Europe moderne - Varia, 131-2, pp.253-271. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Garzoni » vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Maîtres et « garzoni&amp;quot;: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne&amp;quot;, MEFRIM, 131-2 | 2019, p. 253-271 : http://journals.openedition.org/mefrim/6632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Garzoni” vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (1), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Apprentissages, Etats et sociétés dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni”: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131| (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giron-Panel, Musique et musiciennes à Venise. Histoire sociale des Ospedali, Rome, École française de Rome, 2015, 1 082 p., ISBN 978-2-7283-0993-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64-2 (2), pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tenenti e la storia della società veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Veneziani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128-1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maestre e apprendiste a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Veneto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.127-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage du fidéicommis à l’époque moderne. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.321-337. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitgift in Venedig zwischen Mittelalter und Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et hiérarchies sociales à Venise au XVIIe siècle », XVIIe siècle, octobre 2010, n° 249, 62e année, n° 4, p. 675-687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia delle donne e storia di genere di età moderna : qualche riflessione nel contesto storiografico francese », Genesis-Il mestiere di storica (VIII,1, 2009), mai 2010, p. 95-111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and inheritance in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old wealth uncovered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des femmes à l’argent : comparaisons européennes à partir du cas italien (époque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFI: Droits, Economies, Femmes, Italie: Gender and Agency in Venice, Florence, Naples, Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Men at Work in Preindustrial Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIN, Sep 2025, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formazione delle donne: apprendiste e maestre in epoca moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y espacios de educación y aprendizaje (s. XIII-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’età dell’oro al disciplinamento sociale: Did Women have a Renaissance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Project: DÉFI: Droits, Économies, Femmes,,Italie. Gender and Agency in Venice Florence Naples Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELHN-Labour and Family Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New roles and new activities for women after a crisis? (Venice, 17th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSHC Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals’ women: economic resources for women in the capital cities of early modern Italian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, famille, travail dans les villes de l’Italie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAMILIAS Y CAMBIO HISTÓRICO. Dinámicas relacionales y transformaciones sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro al femminile nella prima Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro nel Mediterraneo medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Agency in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Opera and the Public Stage in Eighteenth-Century Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Work in European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne in tribunale a Venezia in età moderna: doti, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e giustizia. Un percorso diacronico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateneo Veneto, Mar 2024, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle, perlere e impiraresse a Venezia tra ‘800 e ‘900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERLE DI VETRO VENEZIANE E FRANCESI NEI SECOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du male breadwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discipline au travail: une histoire du salariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazione e autorappresentazione delle regine nella prima età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Oct 2021, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s lives in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsthistorische museum Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, work and economy in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market spaces, production sites and sound landscape of European cities: from History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Padoue (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associazione Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in prospettiva di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di genere, globalizzazione e democrazia della cura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Urbino (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia del lavoro in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città europee tra età moderna e età contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille à l’italienne: Stéréotype ou identité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes rendez-vous de l’histoire. L’Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonti notarili e la storia sociale veneziana di età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, work and apprenticeship in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Producing Change: Gender, Work and Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una banca dati per gli storici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modalità della successione testamentaria e non testamentaria a Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der letzte Wille. Norm und Praxis des Testierens in der Neuzeit / L’ultima volontà. Norma e pratica delle disposizioni testamentarie in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bressanone/Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movable to Immovable and Back: The Mutability of Women’s Property in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movable Goods and Immovable Property. Gender, Law and Material Culture in Early Modern Europe (1450-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia della famiglia veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban markets’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisible Hands: Reassessing the History of Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia sociale di Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di Venezia in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in the Italian silk industry: session Weaving Links: Cloth Production, Trade, and Consumption in the Renaissance Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, immigration and the labour market in Early Modern Venice”, session Coping with Crisis: Labor Market, Public Policies, and Household Economy: A Comparative Perspective on Unequally Industrialized Regions from the Mid-18th Century to the Interwar Period (Mediterranean Europe, Central and Southern America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in urban guilds: session Global Conversations: Gender, Work, and Economic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società e famiglia nella Venezia del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Repubblica Veneta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wether he is or not my son, panel Women’s agency in the Republic of Venice, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Goods, Skills and Responsibilities in Early Modern Venice: When Gender Matters”, Panel: Aspects of Women’s Lives in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston,MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des femmes à l’époque moderne: quelles libertés et quelles contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier doctoral interdisciplinaire "La Méditerranée; un laboratoire de l’histoire locale et des processus de globalisation": Le travail forcé dans la longue durée, de la Méditerranée au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's work and guilds in France and Italy, 16th - 18th c.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Historia del Trabajo: Gremios, colegios, trabajo y género. Agremiados, colegiados y artesanos, siglos XVI-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro e diritti delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille, Oct 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés du travail des femmes entre service domestique et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports domestiques au travail, XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Citizenship in Early Modern Venetian Guilds: Session: Institutions of Exclusion? Guilds, Citizenship and Inequality in Early Modern Europe – and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je les ai éduqués ensemble’: fils et filles d’artisans et de citoyens dans la Venise moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de transmission et construction des capacités et des vulnérabilités du monde du travail en Europe (XVe-XXIe siècle):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santiago de Compostela, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trasmissione di beni e di responsabilità a Venezia in età moderna: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro Interuniversitario per la storia di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des femmes dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des différences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, ISBN-13: 978-1-032-05351-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Vingt-cinq ans après ”. Les femmes au rendez-vous de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Asquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française de Rome, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work and rights in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Work? Gender at the Crossroads of Home, Family and Business from the Early Modern Era to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's_work_and_rights_in_early_modern_urban_Europe_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave_Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprendistato e formazione tra Venezia e l’Europa in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles laborieuses. Rémunération, transmission et apprentissage dans les ateliers familiaux de la fin du Moyen Âge à l’époque contemporaine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qu'elle saura et pourra faire&amp;quot; : femmes, droits, travail en Normandie du Moyen Âge à la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lemonnier-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2015, 979-10-240-0416-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present, avec Manuela Martini, “The History of the Family”, Vol. 19, No. 3, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne, avec Laura Casella et Dorit Raines, Collection “Changer d’époque”, n° 26, PURH 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie al confine, avec Laura Casella et Dorit Raines, dossier dans Mélanges de l’Ecole Française de Rome, Italie-Méditerranée, 125-1, 2013: http://mefrim.revues.org/1007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidéicommis. Instruments juridiques et pratiques sociales (Italie/Europe, Bas Moyen Âge/ XIXe siècle), MEFRIM, 2012, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi, poteri, diritti delle donne a Venezia in età moderna, avec Nadia M. Filippini et Tiziana Plebani, Vérone, Quiedit, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Plebani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia tra Medioevo ed età moderna, avec Linda Guzzetti, “Archivio Veneto” 3, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guzzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), avec Nicole Edelman, Presses Universitaires de Paris Ouest-Nanterre, 2011. (http://books.openedition.org/pupo/2857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Edelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau Monde, XIIe-XIXe siècle), avec Isabelle Chabot, Rome, École Française de Rome 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot, Rome, École Française de Rome 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flessibili / Precarie, avec Simonetta Piccone Stella, “Genesis”, VII/1-2, 2008, Rome, Viella, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Piccone Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Croq; Monica Martinat. Presses Universitaires de Rennes, pp.290, 2009, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.98747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille, genre, transmission à Venise au XVIe siècle,Rome, École Française de Rome, 2008 (241 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, mariage, mobilité sociale. Citoyennes et citoyens à Venise au XVIe siècle, Rome, École Française de Rome, 2001 (419 p.) (http://books.openedition.org/efr/2213)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navagero amoureux et femmes sans cervelle : témoins et testaments « oraux » à Venise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, écriture et théâtre au Moyen Âge. Mélanges en l’honneur d’Elisabeth Lalou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, society and economy in early modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Whole Economy: Work and Gender in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Society and economy in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.7-20, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pescarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I secoli delle donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vite di donne nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiziano e l’immagine della donna nel Cinquecento veneziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire sociale, histoire du droit, histoire des femmes: une rencontre complexe mais féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale. Histoire et Patrimoine. Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Work and Economy in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Spaces, Production Sites, and Sound Landscape of European Cities: From History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Padova University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of Women in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titian’s Vision of Women: Beauty – Love – Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Leben der Frauen im Venedig des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIZIANs FRAUENBILD Schönheit – Liebe – Poesie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barjot, Dominique, Bellavitis, Anna, Feiertag, Olivier et Haan, Bertrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 9-27, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ties that Bind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Marriage in the Renaissance and Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.69-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maarten Prak; Patrick Wallis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Andurand; Myriam Deniel-Ternant; Caroline Galland; Valérie Guittienne-Mürger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées : politique, religion et culture du Moyen-Âge aux Lumières : études offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.55-67, 2019, 978-2-84016-330-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Barcelona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria editorial, pp.55-75, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro femminile nell’artigianato urbano in età moderna. Alcune considerazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro. Attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-271, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées. Politique, religion et culture du Moyen Âge aux Lumières. Etudes offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPN, pp.55-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angels Solà Parera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria Editorial, pp.55-75, 2019, 9788498888713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepfamilies and inclusive families in Early Modern Venice’, in Lyndan Warner (ed.), Stepfamilies in Early Modern Europe 1400-1800, New York, Routledge, 2018, p. 56-72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stepfamilies in Early Modern Europe 1400-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro in famiglia, lavoro non remunerato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Castelvecchi, pp.175-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South – gender, law and economic well-being in Europe in the fifteenth to nineteenth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace cultures’, in Deborah Simonton ans Anne Montenach (eds.), A Cultural History of Work, vol. 3, ed. by Bert De Munck and Thomas Max Safley, A Cultural History of Work in the Early Modern Age, London, Bloomsbury, 2018, p. 89-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Work in the Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South: Gender, Law and Economic Well-Being in Europe in the the Fifteenth to the Nineteenth Century’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Sarti, Anna Bellavitis, Manuela Martini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-84, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Transmission and Urban Experience. When Gender Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge History Handbook of Gender and the Urban Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Imaginary as a Social and Economic Factor: Renaissance Cities and the Fabrication of Quality, Fifteenth to Seventeenth Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Munck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and Creativity from the Renaissance to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezia protofemminista? Diritti e doveri dotali, trasmissione di beni e di responsabilità nella Venezia del ‘500: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse II-Jean Jaurès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du féminin “en rupture” à Venise: courtisanes, actrices et ‘putte’ du XVIe au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité, famille et entreprise à Venise (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et réformes de la paternité à la fin du Moyen Âge et au début de l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.113-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faranno quel che vorranno”. Testamenti femminili e empowerment nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il genere nella ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo, pp.1018-1029, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and apprenticeship in Early Modern Western Europe. Some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East meets West: a gendered view of legal tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solivagus-Verlag, pp.209-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du mariage à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mariage et la loi dans la fiction narrative avant 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Peeters, pp.25-40, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal che chi lei vede stima veder raccolto in breve spatio il mondo’. Identità sociali e critica a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrazione e autocritica. La Serenissima e la ricerca dell’identità veneziana nel tardo Cinquecento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.17-37, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Élites , familles et res publica dans l ’Italie moderne. Quelques considérations et des documents”, in L. Coste, S. Minvielle et F.-Ch. Mougel (dir.) Le concept d’élites en Europe de l’Antiquité à nos jours, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2013, p. 351-365.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Family and Society”, in E. Dursteler (dir.), A companion to Venetian History, 1400-1797, Leiden, Éd. Brill, 2013, p. 319-352.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A companion to Venetian History, 1400-1797</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages, témoins et contrats dans les milieux populaires vénitiens à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.35-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La dote a Venezia tra Medioevo ed età moderna”, in A. Bellavitis, N.M. Filippini et T. Plebani (dir.), Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII, Quiedit, Verona, 2012 p. 5-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Héritage et tutelle à l’époque moderne : le cas de Venise”, in A. Bellavitis, N. Edelman (dir.), Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), Presses Universitaires de Paris Ouest-Nanterre, 2011, p. 209-231.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Childhood and Family in the Early Modern Age (1400-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.95-111, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Family and Property in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Religious Divide : Women, Property and Law in the Wider Mediterranean (ca. 1300-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.175-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Property in Florence and Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At home in Renaissance Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria and Albert Museum, p. 76-85, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A7DAD69"/>
+    <w:nsid w:val="DD447B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-bellavitis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9879-1343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.bellavitis@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perma.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.uclm.es/familynex/equipo-directivo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musea.fr/s/musea/page/Perleuses" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maria Filippini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sapienza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H4W06JT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RL0BNGS3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sarti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-168N8LWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lanaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3ZDSLPV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calvi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zucca Micheletto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SartiWhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Frank" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemonnier-Lesage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guzzetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Piccone Stella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pescarolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colavizza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986909v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953888v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Munck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953901v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-bellavitis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9879-1343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.bellavitis@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perma.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.uclm.es/familynex/equipo-directivo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musea.fr/s/musea/page/Perleuses" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maria Filippini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sapienza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H4W06JT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RL0BNGS3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sarti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2433" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-168N8LWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lanaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3ZDSLPV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calvi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zucca Micheletto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SartiWhat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Frank" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemonnier-Lesage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guzzetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Piccone Stella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pescarolo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145067v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colavizza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Munck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953901v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>