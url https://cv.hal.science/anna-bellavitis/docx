--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Bellavitis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9879-1343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna.bellavitis@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe de l’Ecole Doctorale Normandie HumanitésProfesseure d’histoire moderne (classe exceptionnelle 2e échelon)-PEDRMembre honoraire de l’Institut Universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: histoire de Venise; histoire italienne; histoire sociale, de la famille, des femmes et du genre; histoire du travail et de l’apprentissage; histoire des catégories sociales; histoire urbaine, XVIe siècle.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perma.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis (Udine, 25.01.1960), après une Laurea en Histoire à l’Université de Bologne en 1987 (Mention 110/110 summa cum laude), a poursuivi ses études à l’École des Hautes Études en Sciences Sociales de Paris (Concours national du Ministère de la Recherche Italien pour allocations doctorales à l’étranger, 1988), et soutenu sa thèse de Doctorat Nouveau Régime en Histoire, sous la direction de Philippe Braunstein, en 1996 (Mention: Très honorable et félicitations du jury à l’unanimité). Elle a enseigné, comme Lectrice d’Italien, à l’Université François Rabelais de Tours (1994-96) et comme Maîtresse de conférences en histoire moderne aux Universités de Lyon2-Louis Lumière (1996-2001) et Paris Ouest-Nanterre (2001-2009). En 2007, elle a soutenu son Habilitation à diriger des recherches en histoire moderne à l’Université de Lyon2-Louis Lumière (garant: Serge Chassagne) et, depuis 2009, elle est Professeure d’histoire moderne à l’université de Rouen. De 2014 à 2019 elle a été membre senior de l’Institut Universitaire de France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2019-2024 : Membre du Conseil exécutif de l’Université Franco-Italienne-2019-2023: Membre du Conseil National des Universités (Section 22, Collège A)-2018-2022: Membre du Comité directeur du GIS Institut du Genre-2014-2019: Membre senior de l’Institut Universitaire de France-2014-2017: Présidente de la Commission d’admission de l’École Française de Rome ;-2014-2017:  Membre du Conseil scientifique de l’École Française de Rome ;-2003-2009 : Membre du Conseil National des Universités (Section 22, Collège B)Participation à comités d’évaluation HCERES-2019: Membre du comité d’évaluation du Master Histoire de l’Université Paris-Est-Marne-La-Vallée-2012: Présidente du comité de visite du Centre Roland Mousnier-2010: Membre du comité de visite du LAHRHA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives à l’Université de Rouen:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis janvier 2023: Directrice adjointe de l’École Doctorale Normandie Humanités-2020-2023: Présidente de la CCSE 22ème section-2018-2020: Directrice adjointe Recherche et Présidente du Conseil Scientifique de l’UFR Lettres et Sciences Humaines-2017-2023: Directrice du Groupe de Recherche d’Histoire (GRHis) UR3831-Depuis 2017: Responsable, pour l’Université de Rouen, des activités du Consortium de collaboration académique en histoire du genre entre les universités de Madrid-Autonoma, Napoli-Federico II, Napoli-Orientale, Roma3,  Rouen-Normandie, Vienne-2014-2016 : Co-directrice de l’Axe 5: Identités, inégalités, genre de l’Institut de Recherche Interdisciplinaire Homme Société (IRIHS) et du Grand Réseau de Recherche “Culture et Société en Normandie” (GRR-CSN).-2011-2017: Directrice adjointe du Groupe de Recherche d’Histoire (GRHis) EA3831-2011-2015: Directrice du Master Sciences historiques-2009-2025: Co-directrice de l’axe Genre, familles et générations du GRHis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en Italie et Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2025: membre de l’équipe de coordination de Family Nex, Red Internacional de Investigacion Familias, Sociedad y Cambio Historico, Universidad de Castilla La Mancha. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.uclm.es/familynex/equipo-directivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2021: Correspondante extérieure de la Deputazione di Storia Patria per le Venezie-Depuis 2020: Membre du Conseil scientifique du ‘Centro di ricerca’ RI.VE.-Rinascimenti Veneziani de l’Université de Venise Ca’ Foscari-Depuis 2019: Membre du Conseil scientifique de l’Association ‘Progetto Rialto‘ (Venise);-2013-2016 : Membre du Bureau de la Società Italiana delle Storiche (SIS);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement à l’étranger, participation à écoles doctorales internationales et responsabilités de diplômes franco-italiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, octobre-novembre: Senior Visiting Research Fellowship, Center of Advanced Studies – A.S.CENT., Università degli Studi di Palermo-Depuis 2022: Collaboration avec l’Università degli Studi di Bari Aldo Moro dans le cadre du “Corso di dottorato in Prospettive storiche e filosofiche per una Innovazione sostenibile, ciclo XXXVIII” pour la thématique: Il lavoro delle donne fra passato e presente: aspetti storici, sociali, giuridici: accueil et suivi scientifique de deux doctorants pendant six mois à l’Université de Rouen.-2022, novembre-décembre: Visiting Professor Università Ca’ Foscari de Venise. Cours en anglais de 30 heures: Women and Gender History.-2019, septembre-décembre: Adjunct Professor Università Ca’ Foscari de Venise dans le cadre du Programme d’accueil de professeurs invités de l’Université Franco-Italienne. Cours en anglais de 30 heures: Women and Gender History. Séminaire en italien de 10 heures: Dentro l’Archivio. Introduzione alla società veneziana attraverso i suoi documenti.-2017, Avril-Mai: Visiting Professor à l’Université de Naples Suor Orsola Benincasa: cours en anglais de 30 heures: Women & gender history in early modern Europe: work, rights & family.-Depuis 2015: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in studi storici dal Medioevo all’età contemporanea, Università di Udine et Università di Trieste-2014-2020: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in storia dal Medioevo all’età contemporanea, Università Ca’ Foscari di Venezia  (financement Vinci de l’Université Franco-Italienne 2015-2018).-Depuis 2014: Membre du Collège des enseignants du Doctorat en Histoire des Universités de Padoue-Venise-Vérone-2007-2017: Cours et séminaires aux Universités de Londres (Royal Holloway Collège); Dundee; Madrid-Autonoma; Udine; Venise-Ca’ Foscari  et Vienne, dans le cadre des accords Erasmus Teacher Staff Mobility.-2008-2015: Membre du Collège des enseignants du Doctorat International en Histoire du genre de l’Université de Naples-L’Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans l’édition (France, Italie, Espagne):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2024: Rédaction de la revue Archivio Veneto.-Depuis 2023:  Consejo Editorial de la Collection HISTORIA SOCIAL DE LA POBLACIÓN, Universidad Castilla-La Mancha-TREA.-Depuis 2023: Conseil scientifique de le revue Guitmondo-Depuis 2021:  Comité scientifique de la revue Studi Veneziani, Istituto per la Storia della Società e dello Stato Veneziano, Fondazione Giorgio Cini, Venise;-Depuis 2020:  Comité éditorial de la collection Storia delle donne e di genere, Rome, Viella; Coordination du comité en 2023-24.-Depuis 2017:  Comité scientifique de la collection Strumenti di storia del Friuli, Udine, Forum editrice universitaria;-Depuis 2017:  Comité de lecture de la revue Mélanges de l’Ecole Française de Rome – Italie et Méditerranée;-2015-2018:  Comité scientifique de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;-Depuis 2015:  Comité scientifique de la revue Rives méditerranéennes, Aix-en-Provence, Maison méditerranéenne des sciences de l’homme;-2013-2023: Co-directrice de la collection Genre à lire… et à penser, Presses Universitaires de Rouen et du Havre;-2009-2014:  Rédaction de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Expertises pour:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ANR; Southern Illinois University; University of Exeter; Conseil de recherches en sciences humaines de Canada (CRSH); Dutch Research Council; University of Warwick.Revues: Annales. Histoire, Sciences Sociales; Annales de démographie historique; Annales de Normandie; Cahiers d’études italiennes; Comparative Legal History; Continuity and Change; Entreprise et Histoire; European History Quarterly; French History; Gender & History; Genesis. Rivista della Società Italiana delle Storiche; Genre & Histoire; Geschichte und Region / Storia e regione; Histoire Urbaine; Journal of Women’s History; Mediterranea. Ricerche storiche; Mélanges de l’École Française de Rome; Proposte e Ricerche; Renaissance Studies; Rives méditerranéennes; Urban history.Maisons d’édition: Brepols; Brill; Ecole Française de Rome; Palgrave-Macmillan; Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Prix “Gisa Giani” de l’Istituto di Storia dell’Umbria contemporanea (XIV edizione) pour le livre: Il lavoro delle donne nelle città dell’Europa moderna, Rome, Viella, 2016 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2024-2027: Projet ANR: DÉFI: Droits, Économies, Femmes, Italies:(XVIe-XVIIIe siècle): Gender and Agency in Venice, Florence, Naples, Palermo, (48 mois de post-doc; financement de la recherche et mobilité), avec Corine Maitte (Univ. Gustave Eiffel).-2022-2024: Projet ‘RIN-Recherche 2022-Émergent’: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles (24 mois de post-doc).-2019-2021: Projet MAR.VEN. : Edition numérique des statuts des corps de métier vénitiens, dans le cadre du Projet RIN COR.NUM., dirigé par Tony Gheraert (IRIHS-Université de Rouen) financement Région Normandie: 18 mois de post-doc, en collaboration avec Museo Correr de Venise et Université de Venise-Ca’ Foscari-2017-2019: Atelier trilatéral Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine : direction scientifique : A. Bellavitis; Simona Feci (Univ. Palermo); Sandra Maß (Université Bochum) (financement de trois rencontres à la Villa Vigoni)-2017 -2019 : Projet Région Normandie GRR-CSN : TAG–Transmission, apprentissage, genre. Equipe de recherche: Laura Casella (Univ. Udine); François Delisle (Univ. Rouen); Monica Martinat (Univ. Lyon2); Francesca Medioli (independent scholar, précédemment Univ. Reading); Orla Smyth (Univ. Le Havre);  Beatrice Zucca Micheletto (Univ. Cambridge) (financement mobilité et recherche+ un contrat doctoral)-2015-2019: Projet ANR-FNS: GAWS. Garzoni: Apprenticeship, Work, Society in Early Modern Venice avec Valentina Sapienza (Universités de Lille3) et Frédéric Kaplan (Ecole Polytechnique Fédérale de Lausanne) (embauche d’un IE sur 2 ans; financement de la recherche, des colloques et des publications).-2012-2016 – Projet École Française de Rome: Travail en famille, travail non rémunéré. Formes et acteurs du travail domestique productif en Europe (XVe-XXIe siècle), avec Manuela Martini (Université Paris Diderot-Paris 7-ICT), et Raffaella Sarti (Università di Urbino Carlo Bo) (financement de colloques annuels et publication).-2012-2014- Projet GRR-CSN Région Haute Normandie: Femmes, droit, travail à l’époque moderne (Normandie/Europe), avec Virginie Lemonnier-Lesage (Université de Rouen – CUREJ) et Beatrice Zucca Micheletto (Chercheure associée au GRHIS): (financement de la recherche et de l’exposition et publication).-2008-2011 – Projet École Française de Rome: Fidéicommis et mécanismes de conservation des biens. Entre normes juridique et pratiques sociales (Italie/Europe, de la fin du Moyen Âge à la fin du XVIIIe siècle), avec Jean-François Chauvard ((École Française de Romeet Paola Lanaro (Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2008-2011 –  Projet École Française de Rome: Modèles familiaux et cultures politiques à l’époque moderne, avec Laura Casella (Università di Udine) et Dorit Raines ( Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2005-2007 – Projet École Française de Rome:  Familles, savoirs, reproduction sociale (Italie-Europe, XIIIe-XVIIIe siècles), avec Isabelle Chabot (Università di Trieste) et Igor Mineo (Università di Palermo) (financement de colloques annuels et publication).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à  programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023-2028: Projet ERC CoG – PatriFem – Charting Female Property and Patrimonial Rights in Law and in Practice Across Western Europe (12th-16th Centuries) (P.I.:  Denise Bezzina, Université de Gênes)-2023-2025: Projet de recherche PRIN (Italie): Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (P.I. Karin Pallaver, Université de Bologne)-2019-2022: Projet ANR: Processetti: Mariage et mobilité à Venise (dir. Jean-François Chauvard, Université Paris1)-2020-2023: Projet: The Role of Wealth in Defining and Constituting Kinship Spaces from 16th to the 18th Century (dir. Margaret Lanzinger; Christina Janine Maegraith – Univ. Wien)-2015- 2018: Projet Producing Change: Gender and Work in Early Modern Europe, Leverhulme Trust. Direction: Alexandra Shepard, Glasgow University, participantes: Maria Agren (Uppsala University);   Anna Bellavitis (Université de Rouen), Amy Erickson (Cambridge University); Margaret Hunt (Uppsala University); Carmen Sarasua (Universidad Autonoma de Barcelona); Ariadne Schmidt (Leiden University). (financement colloques annuels et publications).-2013-2015: Comité de pilotage du Projet Garzoni. Apprentissage, Travail, Société à Venise à l’époque moderne, dirigé par Valentina Sapienza (Université de Lille3); en collaboration avec: Università Ca’ Foscari – Venezia; Université de Rouen; Archivio di Stato di Venezia; Ecole Pratique des Hautes Etudes; Ecole Polytechnique Fédérale de Lausanne; Fondazione Giorgio Cini di Venezia; Universités de Rijeka, Ljubljana et Warwick (financement de la recherche préliminaire au dépôt du projet ANR).-Depuis 2004: Membre du Réseau Européen de Recherche Gender différences in the history of European légal cultures” (Universität Justus Liebig – Giessen/ Universität Wien)-1987-1990: Chercheure dans le projet de la Fondazione Benetton de Trévise (Italie): Le campagne trevigiane, XV-XVI secolo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garante pour Habilitation à Diriger des Recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Monica Martinat, Des institutions aux individus (XVIe—XVIIIe siècles). Penser, faire et raconter l’histoire sociale, Université de Rouen, 8 décembre 2015. M. Martinat est professeure d’histoire moderne à l’Université Lyon2-Louis Lumière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de post-doctorant (en dehors des programmes de recherche financés):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Beatrice Zucca Micheletto, “Patrimoines des femmes, marché du travail et stratégies familiales dans l’Europe préindustrielle : un regard d’histoire comparée (Italie, France)” , 2011-12, GRHIS, Université de Rouen. Beatrice Zucca Micheletto est ricercatrice B en histoire économique à l’Université de Turin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Thèses soutenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Alexandra Amiot, L’éducation à Rouen à l’époque moderne, (contrat doctoral région Haute-Normandie, GRR-CSN, 2016-2019), Université de Rouen, 29 novembre 2021; A. Amiot est enseignante.-Louise Bonvalet, Etre sorcier à Venise à l’époque moderne, co-tutelle avec Federico Barbierato, Université de Vérone (contrat doctoral Universités de Padoue, Venise et Vérone, 2017-2020), Université de Padoue, 30 avril 2021; L. Bonvalet est post-docforante dans le cadre du Projet RIN-Recherche, 2022-2024: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique.-Marie Malherbe: Le jeu de la pourpre et du bâtard. Les enfants illégitimes de patriciens face à l’aristocratie vénitienne à travers cinq procès en justice civile au dernier siècle de la République (1694-1780), co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari, (salariée-inscription 2015), Université de Rouen, 18 décembre 2020. Prix de thèse de l’Université franco-italienne, 2023. M. Malherbe, agrégée d’histoire, est professeure d’histoire au Lycée français de Vienne (Autriche).-Emilie Fiorucci, Les merciers à Venise, XVe-XVIIe siècle, co-direction avec Luca Molà, Institut Universitaire Européen (contrat doctoral IUE-2015-2019), IUE, 10 décembre 2020. E. Fiorucci a été post-doc (2021) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN. (co-financement de l’Université Ca’ Foscari de Venise); elle travaille comme Assistant Programme Officer aux Archives de l’UNESCO à Venise.-Lucie Guyard: Itinérance féminine et institutions: le vagabondage féminin dans la Généralité de Rouen au XVIIIe siècle (salariée-inscription en 2011), Université de Rouen, 21 novembre 2019. L. Guyard travaille comme assistante juridique.-Matteo Pompermaier: Le marché du crédit à Venise au XVIIIe siècle,  co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari (contrat doctoral région Haute-Normandie, GRR-CSN, 2015-2018), Université de Rouen, 1 avril 2019. M. Pompermaier a été post-doc (2020) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN, post-doc à Stockholm University (2020-2022); post-doc à Lund University (2023); ricercatore A en histoire économique Università di Brescia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Léa Chacon, Parenté et pouvoir seigneurial au féminin en Normandie (XVIe-XVIIIe siècles), co-direction Élie Haddad (EHESS), co-encadrement Laurent Lemarchand (contrat région Normandie, 2024-2027)-Pauline Menou, Princesses de Morée au XIIIe et XIVe siècle, co-direction Lydwine Scordia (salariée, inscription en 2022).-Catherine Hans-Ménétrier, “…Est tout ce qu’elle dit savoir”, Agentivité des femmes face à la justice dans la dernière moitié du XVIIIe siècle à Rouen, co-direction: Déborah Cohen (retraitée, inscription en 2022).-Audrey Gôme, Le genre du témoignage. Femmes et hommes comme témoins dans les sources de la justice civile vénitienne (deuxième moitié du XVe-début du XVIIe siècle) (contrat établissement, 2021-2024).-Juliette Kotowicz, Les portes et les fenêtres des habitations citadines de 1510 à 1790: lieux de vie ou de passage? Une comparaison Rouen-Montpellier, co-direction Serge Brunet, Université de Montpellier (salariée, inscription en 2020).-Mathilde Bouttereux, Les femmes de Terres Neuves au début du XXe siècle, co-direction Jean-Numa Ducange, Université de Rouen (salariée, inscription en 2020).-Charlotte Godard, Le fait de consanguinité dans le couple européen, à travers les archives de la Pénitencerie Apostolique(Vatican), sous le pontificat de Léon X (1515- 1529) : comparaisons des diocèses de Dublin et de Rouen (salariée, inscription en 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques, séminaires, journées d’étude et expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2025: Exposition virtuelle MUSEA : Perleuses. Le travail féminin dans l’industrie des perles en verre à Venise et en France, organisée avec Louise Bonvalet. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://musea.fr/s/musea/page/Perleuses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-2022, 8 décembre-2023, 15 janvier: Organisation, avec Barbara Pastor, de l’exposition Architettura e impegno civile a Venezia. Nani Valle e Giorgio Bellavitis, SPARC, Venice Art Factory, en collaboration avec Archivio Progetti-Iuav.-2020-2021: Membre du Comité scientifique de l’exposition: Titian’s Vision of Women: Beauty – Love – Poetry: Kunsthistorisches Museum-Wien-octobre 2021; Palazzo Reale, Milano-mars 2022.-2015, 13 mars-26 juin: organisation avec Virginie Jourdain (ADSM): Exposition Femmes au travail en Seine Maritime, 1500-1914 aux Archives départementales de Seine Maritime (Pôle Grammont-Rouen) avec la collaboration du GRR Culture et Société en Normandie.-1990, 3 mars-1er avril: organisation avec Nadia Maria Filippini et Maria Teresa Sega de l’exposition: Perle e impiraperle. Un lavoro di donne a Venezia tra ‘800 e ‘900, Venise, Chiesa di S. Bartolomeo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Semaines internationales de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023, 9-13 octobre: Université de L’Aquila, Fonti per la storia economica europea (XIII-XVII secolo), Reti mercantili e finanziarie, (Università de L’Aquila, Université de Paris Cité, GHRIS Université de Rouen, Institute for Maritime Heritage Ars Nautica, CNR – Istituto di Storia dell’Europa Mediterranea, Istituto di Scienze del Patrimonio Culturale, Università di Siena, Universitat de Valencia, Università di Perugia, Universitat de Barcelona, University of Warwick, Università Ca’ Foscari Venezia, Università di Cagliari.-2021, 4-8 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VII Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée :Les femmes dans les monarchies européennes. Paradigmes institutionnels, rôles politiques et économiques, modèles culturels (XIIIe-XIXe siècles) (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano per il Medioevo, Università dell’Aquila, Universitat de Barcelona, Universidad de Castilla La Mancha, Universidad de Santiago de Compostela, University of Crete)-2021, 29 septembre-1er octobre: Université de Naples-Federico II: Atelier doctoral Gender History : Freedoms, (Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Rouen-GRHIS, Wien)-2019, 30 septembre-4 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VI Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano per il Medioevo, Universitat de Barcelona)-2018, 1-5 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Paesaggio religioso nell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2018, 5-8 juin: Université de Rouen, Atelier doctoral : Genre et espace public dans l’histoire, en collaboration avec les Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Wien. Organisation: Anna Bellavitis. Soutien du GRHis, de l’Institut Universitaire de France, de la Région Normandie (Projet GRR TAG).-2017, 2-6 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il credito: fiducia, solidarietà, cittadinanza (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2017, 3-7 juillet – Arezzo, Fraternita dei Laici: X Seminario di Studi dottorali “Fonti per la storia dell’economia europea (secoli XII-XVII)”: Apprendistato e trasmissione dei saperi, organisé par: Université de Rouen-GRHIs, Institut Universitaire de France, GRR CSN-Projet TAG, Université de Lille3-IRHIS, ANR-Projet GAWS, IHMC, Université Paris7, Fraternita dei Laici di Arezzo, Università di Siena-DSFUCI di Arezzo. membre du Comité scientifique-2016, 3-7 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2015, 22-24 juin – Università di Napoli – L’Orientale (Procida): Graduate conference: Gender and crisis in history (organisation GRHis/IUF, Università di Napoli-L’Orientale et Federico II), membre du comité scientifique.-2013, 9-12 septembre – Université de Rouen: organisation de la “Semaine de haute formation du Doctorat international en histoire du genre”: Gender, rights and work in past and present societies. Interdisciplinary approaches, avec la collaboration du GRHIS, de l’IRIHS et de l’École Doctorale Histoire Mémoire Patrimoine Langage de l’Université de Rouen et des Universités de Naples-L’Orientale et Madrid-Autonoma.-22-27 septembre 2008 – Université de Paris Ouest-Nanterre : Université européenne d’été “Semaine de haute formation du Doctorat international en histoire des femmes et des identités de genre”, avec le soutien financier du Ministère de l’Enseignement supérieur et de la recherche dans le cadre des initiatives liées au semestre de présidence française de l’Union Européenne (avec la collaboration du CHISCO et de l’École doctorale Milieux, cultures et sociétés du passé et du présent de l’Université Paris Ouest-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, 18-20 novembre: Université Ca’ Foscari et Fondazione Cini, Venise: Colloque international Expats/Foresti. Una popolazione fluttuante a Venezia in età moderna, en collaboration avec la Deputazione di Storia Patria per le Venezia et le GRHIS, organisé avec Francesca Medioli et Gian Maria Varanini.-2024, 18 septembre: Venice Center of the University of Warwick, Venise: Perle di vetro veneziane e francesi nei secoli. Un mercato globale, Journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Luca Molà (University of Warwick) et en collaboration avec le PRIN Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (dir. Karin Pallaver).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2024, 5 mars: Ateneo Veneto, Venise: Journée d’étude : Donne e giustizia. Un percorso diacronico, avec Nadia M. Filippini, Alessandra Schiavon, en collaboration avec le projet ANR DEFI.-2021, 18-20 novembre: Casa internazionale delle donne, Roma: Membre du Comité scientifique du Colloque Casa dolce casa? Dal lavoro a domicilio allo smart working.-2021, 8 octobre: Ateneo di Brescia: Membre du Comité scientifique de la Journée d’études: L’associazionismo femminile in Italia in età contemporanea-2021, 9-12 juin: Université de Vérone: Membre du Comité scientifique du Congrès de la Società Italiana delle Storiche-2019, 4-5 novembre: Fondazione Giorgio Cini Venezia et Archivio di Stato di Venezia: Colloque international Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries, avec Valentina Sapienza (Université Ca’ Foscari de Venise et Université de Lille). Colloque de clôture du Programme de recherche ANR/FNS.-2019, 22 mars: Ateneo di Brescia: Journée d’études: Il lavoro delle donne nelle città europee tra età moderna e età contemporanea, avec Nadia M. Filippini, Paola Lanaro, en collaboration avec Società Italiana delle Storiche, Camera del Lavoro, Comune di Brescia.-2019, 16-17 janvier: Université de Venise-Ca’ Foscari: workshop Producing Change: Gender, Work and Apprenticeship in Early Modern Europe, en collaboration avec l’IUF, le Projet GRR-CSN TAG-Région Normandie, Le Projet ANR/FNS GAWS et le Leverhulme Trust.-2018, 20-21 novembre: Deuxième séminaire (Travail) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2017, 4-7 décembre: Premier séminaire (Droits) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2016, 17-19 novembre, Rouen, Maison de l’Université : 8e Colloque international du Réseau européen “Gender différences in the history of European légal cultures”: Nord vs Sud. Genre, droit, économie dans l’Europe moderne,  organisation avec Beatrice Zucca Micheletto (GRHIS, Institut Universitaire de France, Université Justus Liebig de Giessen).-2016, 12-14 mai – Ecole Française de Rome: Vint-cing ans après/Vent’anni dopo. Les femmes au rendez-vous de l’histoire, hier et aujourd’hui, Colloque international à l’occasion du XXVe anniversaire de la publication de L’Histoire des femmes en Occident, dirigée par Georges Duby et Michelle Perrot et du XXe anniversaire de la publication de la Storia delle donne in Italia, organisé par École française de Rome, Società Italiana delle Storiche, Università di Padova, Université Paris Diderot-ICT, Université de Rouen Normandie-GRHis, avec le soutien de: Institut Universitaire de France, Université Franco-Italienne, PluriGenre/IHP/Paris Diderot et sous le patronage de: Giunta centrale per gli studi storici. Membre du Comité scientifique et d’organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2014, 10-11 octobre – Université de Venise-Ca’ Foscari et Archivio di Stato de Venise: colloque international Garzoni. Apprendistato, lavoro e società a Venezia e in Europa (XVI-XVIII secolo), organisation avec Martina Frank (Université de Venise-Ca’ Foscari), Michel Hochmann (EPHE-Paris), Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de l’Université Ca’ Foscari (Venise), des Archives d’État de Venise,  de l’EPHE (Paris), de la MESHS (Lille3), du GRHIS (Rouen) et avec le soutien de l’Université Franco-Italienne.-2008, 8-10 mai, Université de Venise: colloque international Donne a Venezia. Spazi di libertà e forme di potere (XVI-XVIII secolo), avec Giuseppe del Torre, Nadia Filippini, Mario Infelise, Claudio Povolo et Tiziana Plebani (Université Ca’ Foscari de Venise), avec la collaboration de l’Université Ca’ Foscari de Venise (Dipartimento di Studi Storici), de la Società Italiana delle Storiche (SIS), de la Municipalité de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2006, 4-5 décembre, Université de Paris Ouest-Nanterre : colloque international Les contraintes de la transmission à l’époque moderne. Enjeux symboliques et patrimoniaux, avec Laurence Croq (Université Paris -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec l’École doctorale Milieux, cultures et sociétés du passé et du présent et le CHISCO de l’Université Paris Ouest-Nanterre, et le LAHRA, UMR 5190.-2005, 29 septembre, Université de Paris Ouest-Nanterre : journée d’études : Mobilités sociales et mobilités géographiques en Europe (XVIe-XVIIIe siècles), avec Laurence Croq (Université Paris Ouest -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec le CHISCO, Université Paris Ouest-Nanterre et le LAHRA, UMR 5190.-2005, 9-11 juin, Istituto storico Lucchese – Lucques: colloque international Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot (Université de Trieste) Daniela Lombardi (Université de Pise), Marilyn Nicoud (Ecole Française de Rome), Brigitte Marin (Ecole Française de Rome), Silvana Seidel Menchi (Université de Pise), en collaboration avec la Municipalité de Lucques, l’Institut Historique de Lucques, l’École Française de Rome, l’Université Paris Ouest-Nanterre (CHISCO) et l’Université de Pise.– 2004 , 25-27 mars, Université de Lyon2-Lumière : colloque international Commerce, voyage, expérience religieuse XVIe-XVIIe siècles, avec Albrecht Burkardt (Université Lyon2), Gilles Bertrand (Université de Grenoble) , Guillaume Garner (École Normale Supérieure-Lyon), Wolfgang Kaiser (Université de Aix-Marseille I), Yves Krumenacher (Université de Lyon3), en collaboration avec: CHISCO, Université Paris Ouest Nanterre; CRIPA, Université Mendès France, Grenoble ; TELEMME, UMR 6570, Université de Provence.– 2003, 22-24 avril, Université de Paris Ouest-Nanterre : colloque international Identités, appartenances, revendications identitaires, XVIe-XVIIIe siècles, avec Marc Bélissa, Monique Cottret, Laurence Croq, Jean Duma -Centre d’Histoire Sociale et Culturelle de l’Occident (CHISCO), Université Paris Ouest-Nanterre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Sessions et Panels dans Congrès internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025,  28 Juillet-2 août  Lund: World Economic History Congress, avec Andrea Caracausi (University of Padova), Corine Maitte (Gustave Eiffel University): Session 70676 – Unveiling Female Agency: The Role of Women in Southern Europe Before Industrialization-2025, 7-9 mai Albacete: Congreso Internacional: Familia y cambio historico. Dinamicas relacionales y transformaciones sociales. Una perspectiva global, SS. XIII-XX, 1)Eje temático: 1. FUENTES, MÉTODOS Y PROPUESTAS DE RENOVACIÓN METODOLÓGICA. ENTRE LA INTERDISCIPLINARIEDAD Y LA INTELIGENCIA ARTIFICIAL: Título de la sesión: Criticizing the myth of the Mediterranean family: the Italian case/ Criticare il mito della famiglia mediterranea : il caso italiano / Critiquer le mythe de la famille méditerranéenne : le cas italien. 2), avec Francisco Hidalgo Fernández, Universidad de Cádiz: Eje temático: 2. Familias, hogares, reproducción. Economía, trabajo y herencias; Título de la sesión: Aprendizaje artesano: familia, dependencias y trayectorias vitales en el sur de Europa (siglos XV-XIX) / Apprendistato artigianale: famiglia, dipendenze e traiettorie di vita nell’Europa meridionale (secoli XV-XIX) / Apprentissage artisanal: famille, dépendances et trajectoires de vie en Europe du Sud (15e-19e siècles)-2017, 2-4 novembre, Paris, European Labour History Network Conference: Session Travail, apprentissage, création dans l’Europe moderne, organisation avec Valentina Sapienza (Projet ANR/FNS GAWS)-2017, 30 mars-1 avril – Chicago: Congrès annuel de la Renaissance Society of America: organisation du Panel:  The Economy of a Renaissance City: Venice, 15th–17th Centuries-2016, 24-27 août – EAHU-Helsinki: Session: Gender, credit and creditworthiness in premodern cities (1200-1800), organisation avec Andrea Bardyn (Leven University) et Cathryn Spence (Vancouver Island University)-2012-14 avril – ESSHC-Glasgow: Panel: Working with kin in Early Modern and Modern Europe, Panel à l’European Social Science and History Conference, Glasgow, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.– 2010, 8-10 avril – Venise: Congrès annuel de la Renaissance Society of America: Women and men in the economy of Venice Thirteenth to Eighteenth century), I-II, Panels au: Renaissance Society of America, Annual Meeting, organisation avec Linda Guzzetti (Technische Universität, Berlin), avec la collaboration du GRHIS de l’Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025, 28 février, Genre et Société à l’époque moderne : Journée doctorale franco-italienne-2023, 12 décembre, Université de Rouen-GRHIS: Perles normandes dans le monde, journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Christophe Manœuvrier (Université de Caen, CRAHAM).–2019, 18 juin: Université de Rouen: Journée d’études du Projet de recherche Transmission, Apprentissage, Genre à l’époque moderne (Normandie/Europe) du GRR CSN de la Région Normandie, avec Laura Casella (Università di Udine) et Francesca Medioli (GRHis-Université de Rouen)-2015, 13 mars – Archives départementales de Seine maritime: organisation de la journée d’études internationale: Femmes, droits, travail à l’époque moderne (Normandie / Europe) avec la collaboration du GRR Culture et Société en Normandie et de l’Institut Universitaire de France.-2014, 18 juin – Université de Lille3: journée d’études : Le “Projet Garzoni”: Arts, métiers, apprentissage entre Venise et l’Europe (XIVe-XVIIIe siècle), organisation avec Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de la MESHS (Lille3) et du GRHIS (Rouen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques et journées d’étude dans le cadre des programmes de recherche de l’École Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2014, 23-24 octobre – Ecole Française de Rome : colloque international Entre maison, famille et entreprise. Obligations familiales et travail non rémunéré pour le marché de la fin du moyen âge à l’époque contemporaine, organisationavec Manuela Martini (Paris-Diderot, ICT) et Raffaella Sarti (Urbino-Carlo Bo) et avec la collaboration du GRHIS, de l’ICT (Paris-Diderot), de l’Université de Urbino-Carlo Bo, et avec le soutien du GIS Institut du Genre (CNRS) et de l’Université Franco-Italienne.– 2012-5 octobre – Université de Rouen : journée d’études : Travail en famille, travail non rémunérée.en Europe (XVe-XXIe siècle),  organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de  l’École Française de Rome, du GRHIS de l’Université de Rouen et de ICT-Université Paris-Diderot.-2011-16 septembre – Université de Paris7-Diderot : journée d’études : Travail en famille, travail non rémunérée. Économies familiales, normes et pratiques du travail productif non rémunéré en Europe, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.-2010-26 novembre – Université de Rouen : journée d’études : Réseaux, familles, générations, organisation avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, du GRHIS de l’Université de Rouen et de l’Université d’Udine.-2010-1-2 octobre – Université de Venise-Ca’ Foscari : Fedecommesso e meccanismi di conservazione dei patrimoni, organisation avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, de l’Université Ca’ Foscari de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2009, 30-31 octobre– Université de Udine: journée d’études : La famiglia al confine. Sistemi politici, reti sociali et modelli educativi tra ‘500 e ‘800, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2009, 23-24 avril –  Ecole Française de Rome :  colloque international: Fidéicommis et tutelle publique. Approche comparée, avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Università Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome.-2008 28 novembre– Université de Paris Ouest-Nanterre : journée d’études  : Économie du mariage, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2007, 23-24 novembre, Université de Paris Ouest-Nanterre : colloque international La justice des familles, XIVe-XIXe siècle, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome, le CHISCO, Université Paris Ouest-Nanterre, et l’Université de Palerme.-2007, 21 septembre, Université de Palerme : journée d’études : La transmission des savoirs techniques : à travers et en dehors des familles (Europe, XIVe-XVIIIe siècles), avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.-2006, 26-27 mai, Ecole Française de Rome : journée d’études : Famille, genre et transmission du pouvoir politique dans l’Europe d’Ancien Régime, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne e giudici a Venezia in età moderna. Doti, successioni, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dowries, last wills and evidence through orality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den letzten Willen kundtun – mündliche Testamente im frühneuzeitlichen Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historische Anthropologie. Kultur, Gesellschaft, Alltag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.424-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diritti e patrimoni femminili nelle città italiane del basso Medioevo: opportunità e rischi della comparazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reti Medievali - Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arricchire i questionari. La storia del lavoro di Angela Groppi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni »: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Apprentissages, États et sociétés dans l’Europe moderne - Varia, 131-2, pp.253-271. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Garzoni » vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Maîtres et « garzoni&amp;quot;: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne&amp;quot;, MEFRIM, 131-2 | 2019, p. 253-271 : http://journals.openedition.org/mefrim/6632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Garzoni” vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (1), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Apprentissages, Etats et sociétés dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni”: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131| (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giron-Panel, Musique et musiciennes à Venise. Histoire sociale des Ospedali, Rome, École française de Rome, 2015, 1 082 p., ISBN 978-2-7283-0993-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64-2 (2), pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tenenti e la storia della società veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Veneziani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128-1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maestre e apprendiste a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Veneto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.127-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage du fidéicommis à l’époque moderne. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.321-337. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitgift in Venedig zwischen Mittelalter und Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et hiérarchies sociales à Venise au XVIIe siècle », XVIIe siècle, octobre 2010, n° 249, 62e année, n° 4, p. 675-687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia delle donne e storia di genere di età moderna : qualche riflessione nel contesto storiografico francese », Genesis-Il mestiere di storica (VIII,1, 2009), mai 2010, p. 95-111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and inheritance in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old wealth uncovered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des femmes à l’argent : comparaisons européennes à partir du cas italien (époque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFI: Droits, Economies, Femmes, Italie: Gender and Agency in Venice, Florence, Naples, Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Men at Work in Preindustrial Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIN, Sep 2025, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formazione delle donne: apprendiste e maestre in epoca moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y espacios de educación y aprendizaje (s. XIII-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’età dell’oro al disciplinamento sociale: Did Women have a Renaissance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Project: DÉFI: Droits, Économies, Femmes,,Italie. Gender and Agency in Venice Florence Naples Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELHN-Labour and Family Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New roles and new activities for women after a crisis? (Venice, 17th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSHC Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals’ women: economic resources for women in the capital cities of early modern Italian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, famille, travail dans les villes de l’Italie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAMILIAS Y CAMBIO HISTÓRICO. Dinámicas relacionales y transformaciones sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro al femminile nella prima Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro nel Mediterraneo medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Agency in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Opera and the Public Stage in Eighteenth-Century Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Work in European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne in tribunale a Venezia in età moderna: doti, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e giustizia. Un percorso diacronico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateneo Veneto, Mar 2024, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle, perlere e impiraresse a Venezia tra ‘800 e ‘900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERLE DI VETRO VENEZIANE E FRANCESI NEI SECOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du male breadwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discipline au travail: une histoire du salariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazione e autorappresentazione delle regine nella prima età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Oct 2021, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s lives in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsthistorische museum Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, work and economy in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market spaces, production sites and sound landscape of European cities: from History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Padoue (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associazione Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in prospettiva di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di genere, globalizzazione e democrazia della cura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Urbino (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia del lavoro in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città europee tra età moderna e età contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille à l’italienne: Stéréotype ou identité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes rendez-vous de l’histoire. L’Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonti notarili e la storia sociale veneziana di età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, work and apprenticeship in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Producing Change: Gender, Work and Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una banca dati per gli storici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modalità della successione testamentaria e non testamentaria a Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der letzte Wille. Norm und Praxis des Testierens in der Neuzeit / L’ultima volontà. Norma e pratica delle disposizioni testamentarie in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bressanone/Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movable to Immovable and Back: The Mutability of Women’s Property in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movable Goods and Immovable Property. Gender, Law and Material Culture in Early Modern Europe (1450-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia della famiglia veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban markets’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisible Hands: Reassessing the History of Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia sociale di Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di Venezia in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in the Italian silk industry: session Weaving Links: Cloth Production, Trade, and Consumption in the Renaissance Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, immigration and the labour market in Early Modern Venice”, session Coping with Crisis: Labor Market, Public Policies, and Household Economy: A Comparative Perspective on Unequally Industrialized Regions from the Mid-18th Century to the Interwar Period (Mediterranean Europe, Central and Southern America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in urban guilds: session Global Conversations: Gender, Work, and Economic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società e famiglia nella Venezia del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Repubblica Veneta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wether he is or not my son, panel Women’s agency in the Republic of Venice, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Goods, Skills and Responsibilities in Early Modern Venice: When Gender Matters”, Panel: Aspects of Women’s Lives in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston,MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des femmes à l’époque moderne: quelles libertés et quelles contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier doctoral interdisciplinaire "La Méditerranée; un laboratoire de l’histoire locale et des processus de globalisation": Le travail forcé dans la longue durée, de la Méditerranée au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's work and guilds in France and Italy, 16th - 18th c.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Historia del Trabajo: Gremios, colegios, trabajo y género. Agremiados, colegiados y artesanos, siglos XVI-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro e diritti delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille, Oct 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés du travail des femmes entre service domestique et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports domestiques au travail, XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Citizenship in Early Modern Venetian Guilds: Session: Institutions of Exclusion? Guilds, Citizenship and Inequality in Early Modern Europe – and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je les ai éduqués ensemble’: fils et filles d’artisans et de citoyens dans la Venise moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de transmission et construction des capacités et des vulnérabilités du monde du travail en Europe (XVe-XXIe siècle):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santiago de Compostela, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trasmissione di beni e di responsabilità a Venezia in età moderna: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro Interuniversitario per la storia di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des femmes dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des différences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, ISBN-13: 978-1-032-05351-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Vingt-cinq ans après ”. Les femmes au rendez-vous de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Asquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française de Rome, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work and rights in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Work? Gender at the Crossroads of Home, Family and Business from the Early Modern Era to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's_work_and_rights_in_early_modern_urban_Europe_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave_Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprendistato e formazione tra Venezia e l’Europa in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles laborieuses. Rémunération, transmission et apprentissage dans les ateliers familiaux de la fin du Moyen Âge à l’époque contemporaine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qu'elle saura et pourra faire&amp;quot; : femmes, droits, travail en Normandie du Moyen Âge à la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lemonnier-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2015, 979-10-240-0416-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present, avec Manuela Martini, “The History of the Family”, Vol. 19, No. 3, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne, avec Laura Casella et Dorit Raines, Collection “Changer d’époque”, n° 26, PURH 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie al confine, avec Laura Casella et Dorit Raines, dossier dans Mélanges de l’Ecole Française de Rome, Italie-Méditerranée, 125-1, 2013: http://mefrim.revues.org/1007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidéicommis. Instruments juridiques et pratiques sociales (Italie/Europe, Bas Moyen Âge/ XIXe siècle), MEFRIM, 2012, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi, poteri, diritti delle donne a Venezia in età moderna, avec Nadia M. Filippini et Tiziana Plebani, Vérone, Quiedit, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Plebani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia tra Medioevo ed età moderna, avec Linda Guzzetti, “Archivio Veneto” 3, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guzzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), avec Nicole Edelman, Presses Universitaires de Paris Ouest-Nanterre, 2011. (http://books.openedition.org/pupo/2857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Edelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau Monde, XIIe-XIXe siècle), avec Isabelle Chabot, Rome, École Française de Rome 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot, Rome, École Française de Rome 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flessibili / Precarie, avec Simonetta Piccone Stella, “Genesis”, VII/1-2, 2008, Rome, Viella, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Piccone Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Croq; Monica Martinat. Presses Universitaires de Rennes, pp.290, 2009, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.98747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille, genre, transmission à Venise au XVIe siècle,Rome, École Française de Rome, 2008 (241 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, mariage, mobilité sociale. Citoyennes et citoyens à Venise au XVIe siècle, Rome, École Française de Rome, 2001 (419 p.) (http://books.openedition.org/efr/2213)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navagero amoureux et femmes sans cervelle : témoins et testaments « oraux » à Venise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, écriture et théâtre au Moyen Âge. Mélanges en l’honneur d’Elisabeth Lalou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, society and economy in early modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Whole Economy: Work and Gender in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Society and economy in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.7-20, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pescarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I secoli delle donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vite di donne nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiziano e l’immagine della donna nel Cinquecento veneziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire sociale, histoire du droit, histoire des femmes: une rencontre complexe mais féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale. Histoire et Patrimoine. Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Work and Economy in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Spaces, Production Sites, and Sound Landscape of European Cities: From History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Padova University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of Women in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titian’s Vision of Women: Beauty – Love – Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Leben der Frauen im Venedig des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIZIANs FRAUENBILD Schönheit – Liebe – Poesie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barjot, Dominique, Bellavitis, Anna, Feiertag, Olivier et Haan, Bertrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 9-27, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ties that Bind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Marriage in the Renaissance and Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.69-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maarten Prak; Patrick Wallis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Andurand; Myriam Deniel-Ternant; Caroline Galland; Valérie Guittienne-Mürger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées : politique, religion et culture du Moyen-Âge aux Lumières : études offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.55-67, 2019, 978-2-84016-330-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Barcelona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria editorial, pp.55-75, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro femminile nell’artigianato urbano in età moderna. Alcune considerazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro. Attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-271, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées. Politique, religion et culture du Moyen Âge aux Lumières. Etudes offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPN, pp.55-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angels Solà Parera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria Editorial, pp.55-75, 2019, 9788498888713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepfamilies and inclusive families in Early Modern Venice’, in Lyndan Warner (ed.), Stepfamilies in Early Modern Europe 1400-1800, New York, Routledge, 2018, p. 56-72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stepfamilies in Early Modern Europe 1400-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro in famiglia, lavoro non remunerato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Castelvecchi, pp.175-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South – gender, law and economic well-being in Europe in the fifteenth to nineteenth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace cultures’, in Deborah Simonton ans Anne Montenach (eds.), A Cultural History of Work, vol. 3, ed. by Bert De Munck and Thomas Max Safley, A Cultural History of Work in the Early Modern Age, London, Bloomsbury, 2018, p. 89-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Work in the Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South: Gender, Law and Economic Well-Being in Europe in the the Fifteenth to the Nineteenth Century’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Sarti, Anna Bellavitis, Manuela Martini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-84, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Transmission and Urban Experience. When Gender Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge History Handbook of Gender and the Urban Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Imaginary as a Social and Economic Factor: Renaissance Cities and the Fabrication of Quality, Fifteenth to Seventeenth Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Munck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and Creativity from the Renaissance to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezia protofemminista? Diritti e doveri dotali, trasmissione di beni e di responsabilità nella Venezia del ‘500: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse II-Jean Jaurès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du féminin “en rupture” à Venise: courtisanes, actrices et ‘putte’ du XVIe au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité, famille et entreprise à Venise (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et réformes de la paternité à la fin du Moyen Âge et au début de l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.113-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faranno quel che vorranno”. Testamenti femminili e empowerment nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il genere nella ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo, pp.1018-1029, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and apprenticeship in Early Modern Western Europe. Some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East meets West: a gendered view of legal tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solivagus-Verlag, pp.209-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du mariage à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mariage et la loi dans la fiction narrative avant 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Peeters, pp.25-40, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal che chi lei vede stima veder raccolto in breve spatio il mondo’. Identità sociali e critica a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrazione e autocritica. La Serenissima e la ricerca dell’identità veneziana nel tardo Cinquecento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.17-37, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Élites , familles et res publica dans l ’Italie moderne. Quelques considérations et des documents”, in L. Coste, S. Minvielle et F.-Ch. Mougel (dir.) Le concept d’élites en Europe de l’Antiquité à nos jours, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2013, p. 351-365.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Family and Society”, in E. Dursteler (dir.), A companion to Venetian History, 1400-1797, Leiden, Éd. Brill, 2013, p. 319-352.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A companion to Venetian History, 1400-1797</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages, témoins et contrats dans les milieux populaires vénitiens à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.35-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La dote a Venezia tra Medioevo ed età moderna”, in A. Bellavitis, N.M. Filippini et T. Plebani (dir.), Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII, Quiedit, Verona, 2012 p. 5-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Héritage et tutelle à l’époque moderne : le cas de Venise”, in A. Bellavitis, N. Edelman (dir.), Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), Presses Universitaires de Paris Ouest-Nanterre, 2011, p. 209-231.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Childhood and Family in the Early Modern Age (1400-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.95-111, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Family and Property in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Religious Divide : Women, Property and Law in the Wider Mediterranean (ca. 1300-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.175-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Property in Florence and Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At home in Renaissance Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria and Albert Museum, p. 76-85, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Bellavitis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9879-1343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna.bellavitis@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe de l’Ecole Doctorale Normandie HumanitésProfesseure d’histoire moderne (classe exceptionnelle 2e échelon)-PEDRMembre honoraire de l’Institut Universitaire de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: histoire de Venise; histoire italienne; histoire sociale, de la famille, des femmes et du genre; histoire du travail et de l’apprentissage; histoire des catégories sociales; histoire urbaine, XVIe siècle.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perma.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Anna Bellavitis (Udine, 25.01.1960), après une Laurea en Histoire à l’Université de Bologne en 1987 (Mention 110/110 summa cum laude), a poursuivi ses études à l’École des Hautes Études en Sciences Sociales de Paris (Concours national du Ministère de la Recherche Italien pour allocations doctorales à l’étranger, 1988), et soutenu sa thèse de Doctorat Nouveau Régime en Histoire, sous la direction de Philippe Braunstein, en 1996 (Mention: Très honorable et félicitations du jury à l’unanimité). Elle a enseigné, comme Lectrice d’Italien, à l’Université François Rabelais de Tours (1994-96) et comme Maîtresse de conférences en histoire moderne aux Universités de Lyon2-Louis Lumière (1996-2001) et Paris Ouest-Nanterre (2001-2009). En 2007, elle a soutenu son Habilitation à diriger des recherches en histoire moderne à l’Université de Lyon2-Louis Lumière (garant: Serge Chassagne) et, depuis 2009, elle est Professeure d’histoire moderne à l’université de Rouen. De 2014 à 2019 elle a été membre senior de l’Institut Universitaire de France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2019-2024 : Membre du Conseil exécutif de l’Université Franco-Italienne-2019-2023: Membre du Conseil National des Universités (Section 22, Collège A)-2018-2022: Membre du Comité directeur du GIS Institut du Genre-2014-2019: Membre senior de l’Institut Universitaire de France-2014-2017: Présidente de la Commission d’admission de l’École Française de Rome ;-2014-2017:  Membre du Conseil scientifique de l’École Française de Rome ;-2003-2009 : Membre du Conseil National des Universités (Section 22, Collège B)Participation à comités d’évaluation HCERES-2019: Membre du comité d’évaluation du Master Histoire de l’Université Paris-Est-Marne-La-Vallée-2012: Présidente du comité de visite du Centre Roland Mousnier-2010: Membre du comité de visite du LAHRHA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives à l’Université de Rouen:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis janvier 2023: Directrice adjointe de l’École Doctorale Normandie Humanités-2020-2023: Présidente de la CCSE 22ème section-2018-2020: Directrice adjointe Recherche et Présidente du Conseil Scientifique de l’UFR Lettres et Sciences Humaines-2017-2023: Directrice du Groupe de Recherche d’Histoire (GRHis) UR3831-Depuis 2017: Responsable, pour l’Université de Rouen, des activités du Consortium de collaboration académique en histoire du genre entre les universités de Madrid-Autonoma, Napoli-Federico II, Napoli-Orientale, Roma3,  Rouen-Normandie, Vienne-2014-2016 : Co-directrice de l’Axe 5: Identités, inégalités, genre de l’Institut de Recherche Interdisciplinaire Homme Société (IRIHS) et du Grand Réseau de Recherche “Culture et Société en Normandie” (GRR-CSN).-2011-2017: Directrice adjointe du Groupe de Recherche d’Histoire (GRHis) EA3831-2011-2015: Directrice du Master Sciences historiques-2009-2025: Co-directrice de l’axe Genre, familles et générations du GRHis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche en Italie et Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2025: membre de l’équipe de coordination de Family Nex, Red Internacional de Investigacion Familias, Sociedad y Cambio Historico, Universidad de Castilla La Mancha. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.uclm.es/familynex/equipo-directivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2021: Correspondante extérieure de la Deputazione di Storia Patria per le Venezie-Depuis 2020: Membre du Conseil scientifique du ‘Centro di ricerca’ RI.VE.-Rinascimenti Veneziani de l’Université de Venise Ca’ Foscari-Depuis 2019: Membre du Conseil scientifique de l’Association ‘Progetto Rialto‘ (Venise);-2013-2016 : Membre du Bureau de la Società Italiana delle Storiche (SIS);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement à l’étranger, participation à écoles doctorales internationales et responsabilités de diplômes franco-italiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, octobre-novembre: Senior Visiting Research Fellowship, Center of Advanced Studies – A.S.CENT., Università degli Studi di Palermo-Depuis 2022: Collaboration avec l’Università degli Studi di Bari Aldo Moro dans le cadre du “Corso di dottorato in Prospettive storiche e filosofiche per una Innovazione sostenibile, ciclo XXXVIII” pour la thématique: Il lavoro delle donne fra passato e presente: aspetti storici, sociali, giuridici: accueil et suivi scientifique de deux doctorants pendant six mois à l’Université de Rouen.-2022, novembre-décembre: Visiting Professor Università Ca’ Foscari de Venise. Cours en anglais de 30 heures: Women and Gender History.-2019, septembre-décembre: Adjunct Professor Università Ca’ Foscari de Venise dans le cadre du Programme d’accueil de professeurs invités de l’Université Franco-Italienne. Cours en anglais de 30 heures: Women and Gender History. Séminaire en italien de 10 heures: Dentro l’Archivio. Introduzione alla società veneziana attraverso i suoi documenti.-2017, Avril-Mai: Visiting Professor à l’Université de Naples Suor Orsola Benincasa: cours en anglais de 30 heures: Women & gender history in early modern Europe: work, rights & family.-Depuis 2015: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in studi storici dal Medioevo all’età contemporanea, Università di Udine et Università di Trieste-2014-2020: Création et direction pour l’Université de Rouen du Double Diplôme / Double Degree : Master en Sciences Historiques de l’Université de Rouen / Laurea magistrale in storia dal Medioevo all’età contemporanea, Università Ca’ Foscari di Venezia  (financement Vinci de l’Université Franco-Italienne 2015-2018).-Depuis 2014: Membre du Collège des enseignants du Doctorat en Histoire des Universités de Padoue-Venise-Vérone-2007-2017: Cours et séminaires aux Universités de Londres (Royal Holloway Collège); Dundee; Madrid-Autonoma; Udine; Venise-Ca’ Foscari  et Vienne, dans le cadre des accords Erasmus Teacher Staff Mobility.-2008-2015: Membre du Collège des enseignants du Doctorat International en Histoire du genre de l’Université de Naples-L’Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans l’édition (France, Italie, Espagne):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2024: Rédaction de la revue Archivio Veneto.-Depuis 2023:  Consejo Editorial de la Collection HISTORIA SOCIAL DE LA POBLACIÓN, Universidad Castilla-La Mancha-TREA.-Depuis 2023: Conseil scientifique de le revue Guitmondo-Depuis 2021:  Comité scientifique de la revue Studi Veneziani, Istituto per la Storia della Società e dello Stato Veneziano, Fondazione Giorgio Cini, Venise;-Depuis 2020:  Comité éditorial de la collection Storia delle donne e di genere, Rome, Viella; Coordination du comité en 2023-24.-Depuis 2017:  Comité scientifique de la collection Strumenti di storia del Friuli, Udine, Forum editrice universitaria;-Depuis 2017:  Comité de lecture de la revue Mélanges de l’Ecole Française de Rome – Italie et Méditerranée;-2015-2018:  Comité scientifique de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;-Depuis 2015:  Comité scientifique de la revue Rives méditerranéennes, Aix-en-Provence, Maison méditerranéenne des sciences de l’homme;-2013-2023: Co-directrice de la collection Genre à lire… et à penser, Presses Universitaires de Rouen et du Havre;-2009-2014:  Rédaction de la revue Genesis. Rivista della Società Italiana delle Storiche, Rome, Viella;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Expertises pour:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ANR; Southern Illinois University; University of Exeter; Conseil de recherches en sciences humaines de Canada (CRSH); Dutch Research Council; University of Warwick.Revues: Annales. Histoire, Sciences Sociales; Annales de démographie historique; Annales de Normandie; Cahiers d’études italiennes; Comparative Legal History; Continuity and Change; Entreprise et Histoire; European History Quarterly; French History; Gender & History; Genesis. Rivista della Società Italiana delle Storiche; Genre & Histoire; Geschichte und Region / Storia e regione; Histoire Urbaine; Journal of Women’s History; Mediterranea. Ricerche storiche; Mélanges de l’École Française de Rome; Proposte e Ricerche; Renaissance Studies; Rives méditerranéennes; Urban history.Maisons d’édition: Brepols; Brill; Ecole Française de Rome; Palgrave-Macmillan; Routledge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Prix “Gisa Giani” de l’Istituto di Storia dell’Umbria contemporanea (XIV edizione) pour le livre: Il lavoro delle donne nelle città dell’Europa moderna, Rome, Viella, 2016 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2024-2027: Projet ANR: DÉFI: Droits, Économies, Femmes, Italies:(XVIe-XVIIIe siècle): Gender and Agency in Venice, Florence, Naples, Palermo, (48 mois de post-doc; financement de la recherche et mobilité), avec Corine Maitte (Univ. Gustave Eiffel).-2022-2024: Projet ‘RIN-Recherche 2022-Émergent’: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles (24 mois de post-doc).-2019-2021: Projet MAR.VEN. : Edition numérique des statuts des corps de métier vénitiens, dans le cadre du Projet RIN COR.NUM., dirigé par Tony Gheraert (IRIHS-Université de Rouen) financement Région Normandie: 18 mois de post-doc, en collaboration avec Museo Correr de Venise et Université de Venise-Ca’ Foscari-2017-2019: Atelier trilatéral Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine : direction scientifique : A. Bellavitis; Simona Feci (Univ. Palermo); Sandra Maß (Université Bochum) (financement de trois rencontres à la Villa Vigoni)-2017 -2019 : Projet Région Normandie GRR-CSN : TAG–Transmission, apprentissage, genre. Equipe de recherche: Laura Casella (Univ. Udine); François Delisle (Univ. Rouen); Monica Martinat (Univ. Lyon2); Francesca Medioli (independent scholar, précédemment Univ. Reading); Orla Smyth (Univ. Le Havre);  Beatrice Zucca Micheletto (Univ. Cambridge) (financement mobilité et recherche+ un contrat doctoral)-2015-2019: Projet ANR-FNS: GAWS. Garzoni: Apprenticeship, Work, Society in Early Modern Venice avec Valentina Sapienza (Universités de Lille3) et Frédéric Kaplan (Ecole Polytechnique Fédérale de Lausanne) (embauche d’un IE sur 2 ans; financement de la recherche, des colloques et des publications).-2012-2016 – Projet École Française de Rome: Travail en famille, travail non rémunéré. Formes et acteurs du travail domestique productif en Europe (XVe-XXIe siècle), avec Manuela Martini (Université Paris Diderot-Paris 7-ICT), et Raffaella Sarti (Università di Urbino Carlo Bo) (financement de colloques annuels et publication).-2012-2014- Projet GRR-CSN Région Haute Normandie: Femmes, droit, travail à l’époque moderne (Normandie/Europe), avec Virginie Lemonnier-Lesage (Université de Rouen – CUREJ) et Beatrice Zucca Micheletto (Chercheure associée au GRHIS): (financement de la recherche et de l’exposition et publication).-2008-2011 – Projet École Française de Rome: Fidéicommis et mécanismes de conservation des biens. Entre normes juridique et pratiques sociales (Italie/Europe, de la fin du Moyen Âge à la fin du XVIIIe siècle), avec Jean-François Chauvard ((École Française de Romeet Paola Lanaro (Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2008-2011 –  Projet École Française de Rome: Modèles familiaux et cultures politiques à l’époque moderne, avec Laura Casella (Università di Udine) et Dorit Raines ( Università Ca’ Foscari-Venezia) (financement de colloques annuels et publication).-2005-2007 – Projet École Française de Rome:  Familles, savoirs, reproduction sociale (Italie-Europe, XIIIe-XVIIIe siècles), avec Isabelle Chabot (Università di Trieste) et Igor Mineo (Università di Palermo) (financement de colloques annuels et publication).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à  programmes de recherche financés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023-2028: Projet ERC CoG – PatriFem – Charting Female Property and Patrimonial Rights in Law and in Practice Across Western Europe (12th-16th Centuries) (P.I.:  Denise Bezzina, Université de Gênes)-2023-2025: Projet de recherche PRIN (Italie): Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (P.I. Karin Pallaver, Université de Bologne)-2019-2022: Projet ANR: Processetti: Mariage et mobilité à Venise (dir. Jean-François Chauvard, Université Paris1)-2020-2023: Projet: The Role of Wealth in Defining and Constituting Kinship Spaces from 16th to the 18th Century (dir. Margaret Lanzinger; Christina Janine Maegraith – Univ. Wien)-2015- 2018: Projet Producing Change: Gender and Work in Early Modern Europe, Leverhulme Trust. Direction: Alexandra Shepard, Glasgow University, participantes: Maria Agren (Uppsala University);   Anna Bellavitis (Université de Rouen), Amy Erickson (Cambridge University); Margaret Hunt (Uppsala University); Carmen Sarasua (Universidad Autonoma de Barcelona); Ariadne Schmidt (Leiden University). (financement colloques annuels et publications).-2013-2015: Comité de pilotage du Projet Garzoni. Apprentissage, Travail, Société à Venise à l’époque moderne, dirigé par Valentina Sapienza (Université de Lille3); en collaboration avec: Università Ca’ Foscari – Venezia; Université de Rouen; Archivio di Stato di Venezia; Ecole Pratique des Hautes Etudes; Ecole Polytechnique Fédérale de Lausanne; Fondazione Giorgio Cini di Venezia; Universités de Rijeka, Ljubljana et Warwick (financement de la recherche préliminaire au dépôt du projet ANR).-Depuis 2004: Membre du Réseau Européen de Recherche Gender différences in the history of European légal cultures” (Universität Justus Liebig – Giessen/ Universität Wien)-1987-1990: Chercheure dans le projet de la Fondazione Benetton de Trévise (Italie): Le campagne trevigiane, XV-XVI secolo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garante pour Habilitation à Diriger des Recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Monica Martinat, Des institutions aux individus (XVIe—XVIIIe siècles). Penser, faire et raconter l’histoire sociale, Université de Rouen, 8 décembre 2015. M. Martinat est professeure d’histoire moderne à l’Université Lyon2-Louis Lumière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de post-doctorant (en dehors des programmes de recherche financés):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Beatrice Zucca Micheletto, “Patrimoines des femmes, marché du travail et stratégies familiales dans l’Europe préindustrielle : un regard d’histoire comparée (Italie, France)” , 2011-12, GRHIS, Université de Rouen. Beatrice Zucca Micheletto est ricercatrice B en histoire économique à l’Université de Turin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Thèses soutenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Alexandra Amiot, L’éducation à Rouen à l’époque moderne, (contrat doctoral région Haute-Normandie, GRR-CSN, 2016-2019), Université de Rouen, 29 novembre 2021; A. Amiot est enseignante.-Louise Bonvalet, Etre sorcier à Venise à l’époque moderne, co-tutelle avec Federico Barbierato, Université de Vérone (contrat doctoral Universités de Padoue, Venise et Vérone, 2017-2020), Université de Padoue, 30 avril 2021; L. Bonvalet est post-docforante dans le cadre du Projet RIN-Recherche, 2022-2024: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique.-Marie Malherbe: Le jeu de la pourpre et du bâtard. Les enfants illégitimes de patriciens face à l’aristocratie vénitienne à travers cinq procès en justice civile au dernier siècle de la République (1694-1780), co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari, (salariée-inscription 2015), Université de Rouen, 18 décembre 2020. Prix de thèse de l’Université franco-italienne, 2023. M. Malherbe, agrégée d’histoire, est professeure d’histoire au Lycée français de Vienne (Autriche).-Emilie Fiorucci, Les merciers à Venise, XVe-XVIIe siècle, co-direction avec Luca Molà, Institut Universitaire Européen (contrat doctoral IUE-2015-2019), IUE, 10 décembre 2020. E. Fiorucci a été post-doc (2021) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN. (co-financement de l’Université Ca’ Foscari de Venise); elle travaille comme Assistant Programme Officer aux Archives de l’UNESCO à Venise.-Lucie Guyard: Itinérance féminine et institutions: le vagabondage féminin dans la Généralité de Rouen au XVIIIe siècle (salariée-inscription en 2011), Université de Rouen, 21 novembre 2019. L. Guyard travaille comme assistante juridique.-Matteo Pompermaier: Le marché du crédit à Venise au XVIIIe siècle,  co-tutelle avec Luciano Pezzolo, Université de Venise-Ca’ Foscari (contrat doctoral région Haute-Normandie, GRR-CSN, 2015-2018), Université de Rouen, 1 avril 2019. M. Pompermaier a été post-doc (2020) dans le cadre du projet COR.NUM. de l’IRIHS-sous-projet MAR.VEN, post-doc à Stockholm University (2020-2022); post-doc à Lund University (2023); ricercatore A en histoire économique Università di Brescia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Léa Chacon, Parenté et pouvoir seigneurial au féminin en Normandie (XVIe-XVIIIe siècles), co-direction Élie Haddad (EHESS), co-encadrement Laurent Lemarchand (contrat région Normandie, 2024-2027)-Pauline Menou, Princesses de Morée au XIIIe et XIVe siècle, co-direction Lydwine Scordia (salariée, inscription en 2022).-Catherine Hans-Ménétrier, “…Est tout ce qu’elle dit savoir”, Agentivité des femmes face à la justice dans la dernière moitié du XVIIIe siècle à Rouen, co-direction: Déborah Cohen (retraitée, inscription en 2022).-Audrey Gôme, Le genre du témoignage. Femmes et hommes comme témoins dans les sources de la justice civile vénitienne (deuxième moitié du XVe-début du XVIIe siècle) (contrat établissement, 2021-2024).-Juliette Kotowicz, Les portes et les fenêtres des habitations citadines de 1510 à 1790: lieux de vie ou de passage? Une comparaison Rouen-Montpellier, co-direction Serge Brunet, Université de Montpellier (salariée, inscription en 2020).-Mathilde Bouttereux, Les femmes de Terres Neuves au début du XXe siècle, co-direction Jean-Numa Ducange, Université de Rouen (salariée, inscription en 2020).-Charlotte Godard, Le fait de consanguinité dans le couple européen, à travers les archives de la Pénitencerie Apostolique(Vatican), sous le pontificat de Léon X (1515- 1529) : comparaisons des diocèses de Dublin et de Rouen (salariée, inscription en 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques, séminaires, journées d’étude et expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:-2025: Exposition virtuelle MUSEA : Perleuses. Le travail féminin dans l’industrie des perles en verre à Venise et en France, organisée avec Louise Bonvalet. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://musea.fr/s/musea/page/Perleuses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-2022, 8 décembre-2023, 15 janvier: Organisation, avec Barbara Pastor, de l’exposition Architettura e impegno civile a Venezia. Nani Valle e Giorgio Bellavitis, SPARC, Venice Art Factory, en collaboration avec Archivio Progetti-Iuav.-2020-2021: Membre du Comité scientifique de l’exposition: Titian’s Vision of Women: Beauty – Love – Poetry: Kunsthistorisches Museum-Wien-octobre 2021; Palazzo Reale, Milano-mars 2022.-2015, 13 mars-26 juin: organisation avec Virginie Jourdain (ADSM): Exposition Femmes au travail en Seine Maritime, 1500-1914 aux Archives départementales de Seine Maritime (Pôle Grammont-Rouen) avec la collaboration du GRR Culture et Société en Normandie.-1990, 3 mars-1er avril: organisation avec Nadia Maria Filippini et Maria Teresa Sega de l’exposition: Perle e impiraperle. Un lavoro di donne a Venezia tra ‘800 e ‘900, Venise, Chiesa di S. Bartolomeo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Semaines internationales de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2023, 9-13 octobre: Université de L’Aquila, Fonti per la storia economica europea (XIII-XVII secolo), Reti mercantili e finanziarie, (Università de L’Aquila, Université de Paris Cité, GHRIS Université de Rouen, Institute for Maritime Heritage Ars Nautica, CNR – Istituto di Storia dell’Europa Mediterranea, Istituto di Scienze del Patrimonio Culturale, Università di Siena, Universitat de Valencia, Università di Perugia, Universitat de Barcelona, University of Warwick, Università Ca’ Foscari Venezia, Università di Cagliari.-2021, 4-8 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VII Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée :Les femmes dans les monarchies européennes. Paradigmes institutionnels, rôles politiques et économiques, modèles culturels (XIIIe-XIXe siècles) (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano per il Medioevo, Università dell’Aquila, Universitat de Barcelona, Universidad de Castilla La Mancha, Universidad de Santiago de Compostela, University of Crete)-2021, 29 septembre-1er octobre: Université de Naples-Federico II: Atelier doctoral Gender History : Freedoms, (Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Rouen-GRHIS, Wien)-2019, 30 septembre-4 octobre: Naples, Istituto di studi sul Mediterraneo, CNR: VI Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (CNR-ISMed, CNR ISEM, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano per il Medioevo, Universitat de Barcelona)-2018, 1-5 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Paesaggio religioso nell’Europa mediterranea (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2018, 5-8 juin: Université de Rouen, Atelier doctoral : Genre et espace public dans l’histoire, en collaboration avec les Universités de Madrid Autonoma, Napoli Orientale, Napoli Federico II, Roma3, Wien. Organisation: Anna Bellavitis. Soutien du GRHis, de l’Institut Universitaire de France, de la Région Normandie (Projet GRR TAG).-2017, 2-6 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il credito: fiducia, solidarietà, cittadinanza (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2017, 3-7 juillet – Arezzo, Fraternita dei Laici: X Seminario di Studi dottorali “Fonti per la storia dell’economia europea (secoli XII-XVII)”: Apprendistato e trasmissione dei saperi, organisé par: Université de Rouen-GRHIs, Institut Universitaire de France, GRR CSN-Projet TAG, Université de Lille3-IRHIS, ANR-Projet GAWS, IHMC, Université Paris7, Fraternita dei Laici di Arezzo, Università di Siena-DSFUCI di Arezzo. membre du Comité scientifique-2016, 3-7 octobre, Naples, Istituto di studi sulle società del Mediterraneo, CNR: Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX) , membre du Comité scientifique (ISSM-CNR, Università Suor Orsola Benincasa, Rouen-GRHis, Istituto storico italiano, MMSH-Aix Marseille)-2015, 22-24 juin – Università di Napoli – L’Orientale (Procida): Graduate conference: Gender and crisis in history (organisation GRHis/IUF, Università di Napoli-L’Orientale et Federico II), membre du comité scientifique.-2013, 9-12 septembre – Université de Rouen: organisation de la “Semaine de haute formation du Doctorat international en histoire du genre”: Gender, rights and work in past and present societies. Interdisciplinary approaches, avec la collaboration du GRHIS, de l’IRIHS et de l’École Doctorale Histoire Mémoire Patrimoine Langage de l’Université de Rouen et des Universités de Naples-L’Orientale et Madrid-Autonoma.-22-27 septembre 2008 – Université de Paris Ouest-Nanterre : Université européenne d’été “Semaine de haute formation du Doctorat international en histoire des femmes et des identités de genre”, avec le soutien financier du Ministère de l’Enseignement supérieur et de la recherche dans le cadre des initiatives liées au semestre de présidence française de l’Union Européenne (avec la collaboration du CHISCO et de l’École doctorale Milieux, cultures et sociétés du passé et du présent de l’Université Paris Ouest-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2024, 18-20 novembre: Université Ca’ Foscari et Fondazione Cini, Venise: Colloque international Expats/Foresti. Una popolazione fluttuante a Venezia in età moderna, en collaboration avec la Deputazione di Storia Patria per le Venezia et le GRHIS, organisé avec Francesca Medioli et Gian Maria Varanini.-2024, 18 septembre: Venice Center of the University of Warwick, Venise: Perle di vetro veneziane e francesi nei secoli. Un mercato globale, Journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Luca Molà (University of Warwick) et en collaboration avec le PRIN Arms, Beads and Cloth. African Consumers and the 19th-century Global Economy (dir. Karin Pallaver).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2024, 5 mars: Ateneo Veneto, Venise: Journée d’étude : Donne e giustizia. Un percorso diacronico, avec Nadia M. Filippini, Alessandra Schiavon, en collaboration avec le projet ANR DEFI.-2021, 18-20 novembre: Casa internazionale delle donne, Roma: Membre du Comité scientifique du Colloque Casa dolce casa? Dal lavoro a domicilio allo smart working.-2021, 8 octobre: Ateneo di Brescia: Membre du Comité scientifique de la Journée d’études: L’associazionismo femminile in Italia in età contemporanea-2021, 9-12 juin: Université de Vérone: Membre du Comité scientifique du Congrès de la Società Italiana delle Storiche-2019, 4-5 novembre: Fondazione Giorgio Cini Venezia et Archivio di Stato di Venezia: Colloque international Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries, avec Valentina Sapienza (Université Ca’ Foscari de Venise et Université de Lille). Colloque de clôture du Programme de recherche ANR/FNS.-2019, 22 mars: Ateneo di Brescia: Journée d’études: Il lavoro delle donne nelle città europee tra età moderna e età contemporanea, avec Nadia M. Filippini, Paola Lanaro, en collaboration avec Società Italiana delle Storiche, Camera del Lavoro, Comune di Brescia.-2019, 16-17 janvier: Université de Venise-Ca’ Foscari: workshop Producing Change: Gender, Work and Apprenticeship in Early Modern Europe, en collaboration avec l’IUF, le Projet GRR-CSN TAG-Région Normandie, Le Projet ANR/FNS GAWS et le Leverhulme Trust.-2018, 20-21 novembre: Deuxième séminaire (Travail) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2017, 4-7 décembre: Premier séminaire (Droits) de l’Atelier Trilateral de Villa Vigoni / Fondation Maison des Sciences de l’Homme/ Deutsche Forschungsgemeinschaft : Construire l’Archive de l’histoire des femmes et du genre en Europe. Droits, travail et corps du moyen âge à l’époque contemporaine, direction avec avec Simona Feci et Sandra Mass.-2016, 17-19 novembre, Rouen, Maison de l’Université : 8e Colloque international du Réseau européen “Gender différences in the history of European légal cultures”: Nord vs Sud. Genre, droit, économie dans l’Europe moderne,  organisation avec Beatrice Zucca Micheletto (GRHIS, Institut Universitaire de France, Université Justus Liebig de Giessen).-2016, 12-14 mai – Ecole Française de Rome: Vint-cing ans après/Vent’anni dopo. Les femmes au rendez-vous de l’histoire, hier et aujourd’hui, Colloque international à l’occasion du XXVe anniversaire de la publication de L’Histoire des femmes en Occident, dirigée par Georges Duby et Michelle Perrot et du XXe anniversaire de la publication de la Storia delle donne in Italia, organisé par École française de Rome, Società Italiana delle Storiche, Università di Padova, Université Paris Diderot-ICT, Université de Rouen Normandie-GRHis, avec le soutien de: Institut Universitaire de France, Université Franco-Italienne, PluriGenre/IHP/Paris Diderot et sous le patronage de: Giunta centrale per gli studi storici. Membre du Comité scientifique et d’organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">-2014, 10-11 octobre – Université de Venise-Ca’ Foscari et Archivio di Stato de Venise: colloque international Garzoni. Apprendistato, lavoro e società a Venezia e in Europa (XVI-XVIII secolo), organisation avec Martina Frank (Université de Venise-Ca’ Foscari), Michel Hochmann (EPHE-Paris), Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de l’Université Ca’ Foscari (Venise), des Archives d’État de Venise,  de l’EPHE (Paris), de la MESHS (Lille3), du GRHIS (Rouen) et avec le soutien de l’Université Franco-Italienne.-2008, 8-10 mai, Université de Venise: colloque international Donne a Venezia. Spazi di libertà e forme di potere (XVI-XVIII secolo), avec Giuseppe del Torre, Nadia Filippini, Mario Infelise, Claudio Povolo et Tiziana Plebani (Université Ca’ Foscari de Venise), avec la collaboration de l’Université Ca’ Foscari de Venise (Dipartimento di Studi Storici), de la Società Italiana delle Storiche (SIS), de la Municipalité de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2006, 4-5 décembre, Université de Paris Ouest-Nanterre : colloque international Les contraintes de la transmission à l’époque moderne. Enjeux symboliques et patrimoniaux, avec Laurence Croq (Université Paris -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec l’École doctorale Milieux, cultures et sociétés du passé et du présent et le CHISCO de l’Université Paris Ouest-Nanterre, et le LAHRA, UMR 5190.-2005, 29 septembre, Université de Paris Ouest-Nanterre : journée d’études : Mobilités sociales et mobilités géographiques en Europe (XVIe-XVIIIe siècles), avec Laurence Croq (Université Paris Ouest -Nanterre) et Monica Martinat (Université Lumière-Lyon2),  en collaboration avec le CHISCO, Université Paris Ouest-Nanterre et le LAHRA, UMR 5190.-2005, 9-11 juin, Istituto storico Lucchese – Lucques: colloque international Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot (Université de Trieste) Daniela Lombardi (Université de Pise), Marilyn Nicoud (Ecole Française de Rome), Brigitte Marin (Ecole Française de Rome), Silvana Seidel Menchi (Université de Pise), en collaboration avec la Municipalité de Lucques, l’Institut Historique de Lucques, l’École Française de Rome, l’Université Paris Ouest-Nanterre (CHISCO) et l’Université de Pise.– 2004 , 25-27 mars, Université de Lyon2-Lumière : colloque international Commerce, voyage, expérience religieuse XVIe-XVIIe siècles, avec Albrecht Burkardt (Université Lyon2), Gilles Bertrand (Université de Grenoble) , Guillaume Garner (École Normale Supérieure-Lyon), Wolfgang Kaiser (Université de Aix-Marseille I), Yves Krumenacher (Université de Lyon3), en collaboration avec: CHISCO, Université Paris Ouest Nanterre; CRIPA, Université Mendès France, Grenoble ; TELEMME, UMR 6570, Université de Provence.– 2003, 22-24 avril, Université de Paris Ouest-Nanterre : colloque international Identités, appartenances, revendications identitaires, XVIe-XVIIIe siècles, avec Marc Bélissa, Monique Cottret, Laurence Croq, Jean Duma -Centre d’Histoire Sociale et Culturelle de l’Occident (CHISCO), Université Paris Ouest-Nanterre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Sessions et Panels dans Congrès internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025,  28 Juillet-2 août  Lund: World Economic History Congress, avec Andrea Caracausi (University of Padova), Corine Maitte (Gustave Eiffel University): Session 70676 – Unveiling Female Agency: The Role of Women in Southern Europe Before Industrialization-2025, 7-9 mai Albacete: Congreso Internacional: Familia y cambio historico. Dinamicas relacionales y transformaciones sociales. Una perspectiva global, SS. XIII-XX, 1)Eje temático: 1. FUENTES, MÉTODOS Y PROPUESTAS DE RENOVACIÓN METODOLÓGICA. ENTRE LA INTERDISCIPLINARIEDAD Y LA INTELIGENCIA ARTIFICIAL: Título de la sesión: Criticizing the myth of the Mediterranean family: the Italian case/ Criticare il mito della famiglia mediterranea : il caso italiano / Critiquer le mythe de la famille méditerranéenne : le cas italien. 2), avec Francisco Hidalgo Fernández, Universidad de Cádiz: Eje temático: 2. Familias, hogares, reproducción. Economía, trabajo y herencias; Título de la sesión: Aprendizaje artesano: familia, dependencias y trayectorias vitales en el sur de Europa (siglos XV-XIX) / Apprendistato artigianale: famiglia, dipendenze e traiettorie di vita nell’Europa meridionale (secoli XV-XIX) / Apprentissage artisanal: famille, dépendances et trajectoires de vie en Europe du Sud (15e-19e siècles)-2017, 2-4 novembre, Paris, European Labour History Network Conference: Session Travail, apprentissage, création dans l’Europe moderne, organisation avec Valentina Sapienza (Projet ANR/FNS GAWS)-2017, 30 mars-1 avril – Chicago: Congrès annuel de la Renaissance Society of America: organisation du Panel:  The Economy of a Renaissance City: Venice, 15th–17th Centuries-2016, 24-27 août – EAHU-Helsinki: Session: Gender, credit and creditworthiness in premodern cities (1200-1800), organisation avec Andrea Bardyn (Leven University) et Cathryn Spence (Vancouver Island University)-2012-14 avril – ESSHC-Glasgow: Panel: Working with kin in Early Modern and Modern Europe, Panel à l’European Social Science and History Conference, Glasgow, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.– 2010, 8-10 avril – Venise: Congrès annuel de la Renaissance Society of America: Women and men in the economy of Venice Thirteenth to Eighteenth century), I-II, Panels au: Renaissance Society of America, Annual Meeting, organisation avec Linda Guzzetti (Technische Universität, Berlin), avec la collaboration du GRHIS de l’Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de Journées d’études/Colloques nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2025, 28 février, Genre et Société à l’époque moderne : Journée doctorale franco-italienne-2023, 12 décembre, Université de Rouen-GRHIS: Perles normandes dans le monde, journée d’études du Projet RIN-recherche-émergent Région Normandie: PerMA: Production et commerce des perles en verre de la Méditerranée à l’Atlantique 16ème-20ème siècles organisée avec Louise Bonvalet (Post-doc dans le projet PerMA) et Christophe Manœuvrier (Université de Caen, CRAHAM).–2019, 18 juin: Université de Rouen: Journée d’études du Projet de recherche Transmission, Apprentissage, Genre à l’époque moderne (Normandie/Europe) du GRR CSN de la Région Normandie, avec Laura Casella (Università di Udine) et Francesca Medioli (GRHis-Université de Rouen)-2015, 13 mars – Archives départementales de Seine maritime: organisation de la journée d’études internationale: Femmes, droits, travail à l’époque moderne (Normandie / Europe) avec la collaboration du GRR Culture et Société en Normandie et de l’Institut Universitaire de France.-2014, 18 juin – Université de Lille3: journée d’études : Le “Projet Garzoni”: Arts, métiers, apprentissage entre Venise et l’Europe (XIVe-XVIIIe siècle), organisation avec Valentina Sapienza (Université de Lille3, IRHiS), avec la collaboration de la MESHS (Lille3) et du GRHIS (Rouen).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques et journées d’étude dans le cadre des programmes de recherche de l’École Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2014, 23-24 octobre – Ecole Française de Rome : colloque international Entre maison, famille et entreprise. Obligations familiales et travail non rémunéré pour le marché de la fin du moyen âge à l’époque contemporaine, organisationavec Manuela Martini (Paris-Diderot, ICT) et Raffaella Sarti (Urbino-Carlo Bo) et avec la collaboration du GRHIS, de l’ICT (Paris-Diderot), de l’Université de Urbino-Carlo Bo, et avec le soutien du GIS Institut du Genre (CNRS) et de l’Université Franco-Italienne.– 2012-5 octobre – Université de Rouen : journée d’études : Travail en famille, travail non rémunérée.en Europe (XVe-XXIe siècle),  organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de  l’École Française de Rome, du GRHIS de l’Université de Rouen et de ICT-Université Paris-Diderot.-2011-16 septembre – Université de Paris7-Diderot : journée d’études : Travail en famille, travail non rémunérée. Économies familiales, normes et pratiques du travail productif non rémunéré en Europe, organisation avec Manuela Martini (ICT-Université Paris-Diderot), avec la collaboration de ICT-Université Paris-Diderot et du GRHIS de l’Université de Rouen.-2010-26 novembre – Université de Rouen : journée d’études : Réseaux, familles, générations, organisation avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, du GRHIS de l’Université de Rouen et de l’Université d’Udine.-2010-1-2 octobre – Université de Venise-Ca’ Foscari : Fedecommesso e meccanismi di conservazione dei patrimoni, organisation avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome, de l’Université Ca’ Foscari de Venise et du CHISCO, Université Paris Ouest-Nanterre.-2009, 30-31 octobre– Université de Udine: journée d’études : La famiglia al confine. Sistemi politici, reti sociali et modelli educativi tra ‘500 e ‘800, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2009, 23-24 avril –  Ecole Française de Rome :  colloque international: Fidéicommis et tutelle publique. Approche comparée, avec Jean-François Chauvard (École Française de Rome) et Paola Lanaro (Università Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome.-2008 28 novembre– Université de Paris Ouest-Nanterre : journée d’études  : Économie du mariage, avec Laura Casella (Université d’Udine) et Dorit Raines (Université Ca’ Foscari de Venise), avec la collaboration de l’École Française de Rome et du CHISCO, Université Paris Ouest-Nanterre.-2007, 23-24 novembre, Université de Paris Ouest-Nanterre : colloque international La justice des familles, XIVe-XIXe siècle, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome, le CHISCO, Université Paris Ouest-Nanterre, et l’Université de Palerme.-2007, 21 septembre, Université de Palerme : journée d’études : La transmission des savoirs techniques : à travers et en dehors des familles (Europe, XIVe-XVIIIe siècles), avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.-2006, 26-27 mai, Ecole Française de Rome : journée d’études : Famille, genre et transmission du pouvoir politique dans l’Europe d’Ancien Régime, avec Isabelle Chabot et Igor Mineo (Université de Palerme), en collaboration avec l’École Française de Rome et l’Université de Palerme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne e giudici a Venezia in età moderna. Doti, successioni, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateneo Veneto. Rivista di scienze, lettere ed arti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dowries, last wills and evidence through orality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den letzten Willen kundtun – mündliche Testamente im frühneuzeitlichen Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historische Anthropologie. Kultur, Gesellschaft, Alltag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.424-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diritti e patrimoni femminili nelle città italiane del basso Medioevo: opportunità e rischi della comparazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reti Medievali - Rivista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arricchire i questionari. La storia del lavoro di Angela Groppi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni »: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Apprentissages, États et sociétés dans l’Europe moderne - Varia, 131-2, pp.253-271. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Garzoni » vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-1, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.5986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Maîtres et « garzoni&amp;quot;: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne&amp;quot;, MEFRIM, 131-2 | 2019, p. 253-271 : http://journals.openedition.org/mefrim/6632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “Garzoni” vénitiens entre apprentissage, service domestique et travail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (1), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Apprentissages, Etats et sociétés dans l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-2, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres et « garzoni”: la transmission des savoirs techniques et artistiques à Venise à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131| (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giron-Panel, Musique et musiciennes à Venise. Histoire sociale des Ospedali, Rome, École française de Rome, 2015, 1 082 p., ISBN 978-2-7283-0993-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64-2 (2), pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes, genre au travail, de l’époque moderne au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tenenti e la storia della società veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Veneziani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la famille à part entière?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage du fidéicommis à l’époque moderne. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.321-337. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maestre e apprendiste a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Veneto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.127-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitgift in Venedig zwischen Mittelalter und Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia delle donne e storia di genere di età moderna : qualche riflessione nel contesto storiografico francese », Genesis-Il mestiere di storica (VIII,1, 2009), mai 2010, p. 95-111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et hiérarchies sociales à Venise au XVIIe siècle », XVIIe siècle, octobre 2010, n° 249, 62e année, n° 4, p. 675-687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFI: Droits, Economies, Femmes, Italie: Gender and Agency in Venice, Florence, Naples, Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Men at Work in Preindustrial Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIN, Sep 2025, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall’età dell’oro al disciplinamento sociale: Did Women have a Renaissance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formazione delle donne: apprendiste e maestre in epoca moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y espacios de educación y aprendizaje (s. XIII-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Project: DÉFI: Droits, Économies, Femmes,,Italie. Gender and Agency in Venice Florence Naples Palermo, 16th-18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELHN-Labour and Family Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New roles and new activities for women after a crisis? (Venice, 17th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSHC Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR DÉFI 2024-2027: Droits, économies, femmes, Italie. Gender and Agency in Venice, Florence, Naples, Palermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ricerca sul lavoro delle donne in età moderna. Percorsi, carriere, imprenditorialità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals’ women: economic resources for women in the capital cities of early modern Italian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, famille, travail dans les villes de l’Italie moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAMILIAS Y CAMBIO HISTÓRICO. Dinámicas relacionales y transformaciones sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and inheritance in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old wealth uncovered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des femmes à l’argent : comparaisons européennes à partir du cas italien (époque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro al femminile nella prima Età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro nel Mediterraneo medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Agency in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Opera and the Public Stage in Eighteenth-Century Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Work in European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne in tribunale a Venezia in età moderna: doti, separazioni, violenze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e giustizia. Un percorso diacronico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateneo Veneto, Mar 2024, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle, perlere e impiraresse a Venezia tra ‘800 e ‘900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERLE DI VETRO VENEZIANE E FRANCESI NEI SECOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s lives in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsthistorische museum Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du male breadwinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discipline au travail: une histoire du salariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazione e autorappresentazione delle regine nella prima età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Oct 2021, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, work and economy in early modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market spaces, production sites and sound landscape of European cities: from History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Padoue (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associazione Progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in prospettiva di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di genere, globalizzazione e democrazia della cura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Urbino (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia del lavoro in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città europee tra età moderna e età contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille à l’italienne: Stéréotype ou identité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes rendez-vous de l’histoire. L’Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonti notarili e la storia sociale veneziana di età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d’études doctorales en Histoire et économie des pays de la Méditerranée : Il notaio nella società dell’Europa mediterranea (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, work and apprenticeship in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Producing Change: Gender, Work and Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una banca dati per gli storici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprenticeship, Work, Society in Early Modern Venice, 16th-18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia della famiglia veneziana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban markets’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisible Hands: Reassessing the History of Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia sociale di Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia di Venezia in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work in the Italian silk industry: session Weaving Links: Cloth Production, Trade, and Consumption in the Renaissance Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, immigration and the labour market in Early Modern Venice”, session Coping with Crisis: Labor Market, Public Policies, and Household Economy: A Comparative Perspective on Unequally Industrialized Regions from the Mid-18th Century to the Interwar Period (Mediterranean Europe, Central and Southern America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in urban guilds: session Global Conversations: Gender, Work, and Economic Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston-MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movable to Immovable and Back: The Mutability of Women’s Property in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movable Goods and Immovable Property. Gender, Law and Material Culture in Early Modern Europe (1450-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modalità della successione testamentaria e non testamentaria a Venezia in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der letzte Wille. Norm und Praxis des Testierens in der Neuzeit / L’ultima volontà. Norma e pratica delle disposizioni testamentarie in età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bressanone/Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società e famiglia nella Venezia del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Repubblica Veneta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wether he is or not my son, panel Women’s agency in the Republic of Venice, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des femmes à l’époque moderne: quelles libertés et quelles contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier doctoral interdisciplinaire "La Méditerranée; un laboratoire de l’histoire locale et des processus de globalisation": Le travail forcé dans la longue durée, de la Méditerranée au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's work and guilds in France and Italy, 16th - 18th c.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas de Historia del Trabajo: Gremios, colegios, trabajo y género. Agremiados, colegiados y artesanos, siglos XVI-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro e diritti delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro: attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSM-CNR, Università Suor Orsola Benincasa, GRHis, Istituto storico italiano, MMSH-Aix Marseille, Oct 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Goods, Skills and Responsibilities in Early Modern Venice: When Gender Matters”, Panel: Aspects of Women’s Lives in Renaissance Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston,MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Citizenship in Early Modern Venetian Guilds: Session: Institutions of Exclusion? Guilds, Citizenship and Inequality in Early Modern Europe – and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiguïtés du travail des femmes entre service domestique et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports domestiques au travail, XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je les ai éduqués ensemble’: fils et filles d’artisans et de citoyens dans la Venise moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de transmission et construction des capacités et des vulnérabilités du monde du travail en Europe (XVe-XXIe siècle):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santiago de Compostela, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trasmissione di beni e di responsabilità a Venezia in età moderna: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro Interuniversitario per la storia di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des femmes dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des différences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023, ISBN-13: 978-1-032-05351-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Feiertag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-cinq ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Asquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française de Rome, 2019, 978-2-7283-1378-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Vingt-cinq ans après ”. Les femmes au rendez-vous de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Asquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française de Rome, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s work and rights in early modern urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's_work_and_rights_in_early_modern_urban_Europe_</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave_Macmillan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Work? Gender at the Crossroads of Home, Family and Business from the Early Modern Era to the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garzoni. Apprendistato e formazione tra Venezia e l’Europa in età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro delle donne nelle città dell’Europa moderna,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles laborieuses. Rémunération, transmission et apprentissage dans les ateliers familiaux de la fin du Moyen Âge à l’époque contemporaine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures du féminin « en rupture » à Venise: courtisanes, actrices, épouses, servantes et putte du texte à la réalité du XVIe au XVIIIe siècle, éd. Cécile Berger, Fabien Coletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Plebani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">collection de l’E.C.R.I.T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016 (15), 2016, collection de l'E.C.R.I.T, Jean-Luc Nardone, 1769-1725-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qu'elle saura et pourra faire&amp;quot; : femmes, droits, travail en Normandie du Moyen Âge à la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lemonnier-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2015, 979-10-240-0416-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household economies, social norms and practices of unpaid market work in Europe from the sixteenth century to the present, avec Manuela Martini, “The History of the Family”, Vol. 19, No. 3, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne, avec Laura Casella et Dorit Raines, Collection “Changer d’époque”, n° 26, PURH 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie al confine, avec Laura Casella et Dorit Raines, dossier dans Mélanges de l’Ecole Française de Rome, Italie-Méditerranée, 125-1, 2013: http://mefrim.revues.org/1007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorit Raines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spazi, poteri, diritti delle donne a Venezia in età moderna, avec Nadia M. Filippini et Tiziana Plebani, Vérone, Quiedit, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Plebani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne, lavoro, economia a Venezia tra Medioevo ed età moderna, avec Linda Guzzetti, “Archivio Veneto” 3, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guzzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidéicommis. Instruments juridiques et pratiques sociales (Italie/Europe, Bas Moyen Âge/ XIXe siècle), MEFRIM, 2012, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice des familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau Monde, XIIe-XIXe siècle), avec Isabelle Chabot, Rome, École Française de Rome 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), avec Nicole Edelman, Presses Universitaires de Paris Ouest-Nanterre, 2011. (http://books.openedition.org/pupo/2857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Edelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flessibili / Precarie, avec Simonetta Piccone Stella, “Genesis”, VII/1-2, 2008, Rome, Viella, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Piccone Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et transmission dans l'Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Croq; Monica Martinat. Presses Universitaires de Rennes, pp.290, 2009, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.98747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed epoca moderna (XIV-XVII secolo), avec Isabelle Chabot, Rome, École Française de Rome 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille, genre, transmission à Venise au XVIe siècle,Rome, École Française de Rome, 2008 (241 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, mariage, mobilité sociale. Citoyennes et citoyens à Venise au XVIe siècle, Rome, École Française de Rome, 2001 (419 p.) (http://books.openedition.org/efr/2213)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navagero amoureux et femmes sans cervelle : témoins et testaments « oraux » à Venise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, écriture et théâtre au Moyen Âge. Mélanges en l’honneur d’Elisabeth Lalou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Society and economy in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.7-20, 2023, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pescarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I secoli delle donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data set for historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sapienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003197195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship, society and economy in early modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship, Work, Society in Early Modern Venice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Whole Economy: Work and Gender in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Work and Economy in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Spaces, Production Sites, and Sound Landscape of European Cities: From History to Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Padova University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vite di donne nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiziano e l’immagine della donna nel Cinquecento veneziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire sociale, histoire du droit, histoire des femmes: une rencontre complexe mais féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale. Histoire et Patrimoine. Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of Women in Cinquecento Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titian’s Vision of Women: Beauty – Love – Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Leben der Frauen im Venedig des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIZIANs FRAUENBILD Schönheit – Liebe – Poesie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA-Kunst Historisches Museum Wien, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barjot, Dominique, Bellavitis, Anna, Feiertag, Olivier et Haan, Bertrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions SPM, p. 9-27, 2020, 978-2-37999-059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes, histoire du genre (2010-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ties that Bind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Marriage in the Renaissance and Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.69-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maarten Prak; Patrick Wallis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Andurand; Myriam Deniel-Ternant; Caroline Galland; Valérie Guittienne-Mürger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées : politique, religion et culture du Moyen-Âge aux Lumières : études offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.55-67, 2019, 978-2-84016-330-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Barcelona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria editorial, pp.55-75, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro femminile nell’artigianato urbano in età moderna. Alcune considerazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e lavoro. Attività, ruoli e complementarietà (secc. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-271, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre du travail dans les villes d’Europe moderne: quelques considérations autour d’un problème historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires croisées. Politique, religion et culture du Moyen Âge aux Lumières. Etudes offertes à Monique Cottret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPN, pp.55-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Colavizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.106-137, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y corporaciones de oficio en Italia y en Francia en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angels Solà Parera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artesanos, gremios y género en el sur de Europa (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icaria Editorial, pp.55-75, 2019, 9788498888713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoro in famiglia, lavoro non remunerato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del lavoro in Italia. L’età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Castelvecchi, pp.175-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South – gender, law and economic well-being in Europe in the fifteenth to nineteenth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace cultures’, in Deborah Simonton ans Anne Montenach (eds.), A Cultural History of Work, vol. 3, ed. by Bert De Munck and Thomas Max Safley, A Cultural History of Work in the Early Modern Age, London, Bloomsbury, 2018, p. 89-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Work in the Early Modern Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: North versus South: Gender, Law and Economic Well-Being in Europe in the the Fifteenth to the Nineteenth Century’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Zucca Micheletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Law and Economic Well-Being in Europe from the Fifteenth to the Nineteenth Century. North versus South?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Sarti, Anna Bellavitis, Manuela Martini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is work? Gender at the Crossroads between Home, Family and Business from the Early Modern Era to the Present.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-84, 2018, 978-1-78533-911-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepfamilies and inclusive families in Early Modern Venice’, in Lyndan Warner (ed.), Stepfamilies in Early Modern Europe 1400-1800, New York, Routledge, 2018, p. 56-72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stepfamilies in Early Modern Europe 1400-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Imaginary as a Social and Economic Factor: Renaissance Cities and the Fabrication of Quality, Fifteenth to Seventeenth Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Munck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and Creativity from the Renaissance to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Transmission and Urban Experience. When Gender Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge History Handbook of Gender and the Urban Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.11-20, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezia protofemminista? Diritti e doveri dotali, trasmissione di beni e di responsabilità nella Venezia del ‘500: una questione di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse II-Jean Jaurès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du féminin “en rupture” à Venise: courtisanes, actrices et ‘putte’ du XVIe au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-103, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité, famille et entreprise à Venise (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et réformes de la paternité à la fin du Moyen Âge et au début de l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.113-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faranno quel che vorranno”. Testamenti femminili e empowerment nella Venezia del Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il genere nella ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo, pp.1018-1029, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and apprenticeship in Early Modern Western Europe. Some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East meets West: a gendered view of legal tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solivagus-Verlag, pp.209-217, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire du mariage à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mariage et la loi dans la fiction narrative avant 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Peeters, pp.25-40, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal che chi lei vede stima veder raccolto in breve spatio il mondo’. Identità sociali e critica a Venezia tra Cinque e Seicento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrazione e autocritica. La Serenissima e la ricerca dell’identità veneziana nel tardo Cinquecento,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.17-37, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Élites , familles et res publica dans l ’Italie moderne. Quelques considérations et des documents”, in L. Coste, S. Minvielle et F.-Ch. Mougel (dir.) Le concept d’élites en Europe de l’Antiquité à nos jours, Pessac, Maison des Sciences de l’Homme d’Aquitaine, 2013, p. 351-365.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Family and Society”, in E. Dursteler (dir.), A companion to Venetian History, 1400-1797, Leiden, Éd. Brill, 2013, p. 319-352.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A companion to Venetian History, 1400-1797</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages, témoins et contrats dans les milieux populaires vénitiens à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire les liens de famille dans l’Europe moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.35-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La dote a Venezia tra Medioevo ed età moderna”, in A. Bellavitis, N.M. Filippini et T. Plebani (dir.), Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII, Quiedit, Verona, 2012 p. 5-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne a Venezia. Spazi di libertà e forme di potere, sec. XVI-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Héritage et tutelle à l’époque moderne : le cas de Venise”, in A. Bellavitis, N. Edelman (dir.), Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche), Presses Universitaires de Paris Ouest-Nanterre, 2011, p. 209-231.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Femmes, histoire en Europe (France, Italie, Espagne, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Childhood and Family in the Early Modern Age (1400-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.95-111, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Family and Property in Early Modern Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Religious Divide : Women, Property and Law in the Wider Mediterranean (ca. 1300-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.175-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Property in Florence and Venice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bellavitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At home in Renaissance Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria and Albert Museum, p. 76-85, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD447B77"/>
+    <w:nsid w:val="B8AB09F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-bellavitis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9879-1343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.bellavitis@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perma.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.uclm.es/familynex/equipo-directivo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musea.fr/s/musea/page/Perleuses" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maria Filippini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sapienza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H4W06JT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RL0BNGS3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sarti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2433" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-168N8LWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lanaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3ZDSLPV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calvi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zucca Micheletto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SartiWhat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Frank" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemonnier-Lesage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guzzetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Piccone Stella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pescarolo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145067v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colavizza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Munck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953901v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-bellavitis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9879-1343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.bellavitis@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perma.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.uclm.es/familynex/equipo-directivo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musea.fr/s/musea/page/Perleuses" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maria Filippini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sapienza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H4W06JT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RL0BNGS3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sarti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-168N8LWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lanaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3ZDSLPV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calvi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina La Rocca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zucca Micheletto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SartiWhat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Frank" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Plebani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboratorio.univ-tlse2.fr/accueil-il-laboratorio/agenda-des-activites/archives/figures-du-feminin-en-rupture-a-venise-xvi-xviii-siecles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemonnier-Lesage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Raines" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953869v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guzzetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Piccone Stella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065100v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.98747" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pescarolo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003197195-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145079v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colavizza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374752v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Munck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145104v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953896v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953907v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>