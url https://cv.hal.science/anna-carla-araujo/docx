--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -193,304 +193,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydopamine Coating in Trabecular Bone‐Like Scaffolds With Strontium‐Substituted Nanohydroxyapatite for Bone Tissue Engineering</w:t>
+                <w:t xml:space="preserve">Cutting Power Model for Material Identification during Helical Milling of Aerospace Stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
+                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Oliveira dos Santos</w:t>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Malta Rossi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.70116⟩</w:t>
+              <w:t xml:space="preserve">Intelligent and Sustainable Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.10026-10026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70322/ism.2025.10026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489050v1</w:t>
+                <w:t xml:space="preserve">hal-05350231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Power Model for Material Identification during Helical Milling of Aerospace Stacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polydopamine Coating in Trabecular Bone‐Like Scaffolds With Strontium‐Substituted Nanohydroxyapatite for Bone Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Oliveira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+                <w:t xml:space="preserve">Alexandre Malta Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent and Sustainable Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.10026-10026. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70322/ism.2025.10026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350231v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital drilling in orthopedics: A novel technique to mitigate drilling-induced mechanical damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -550,51 +550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing damage with higher precision in drilling bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -745,90 +745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Circular Milling for Material Identification in Aerospace Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sughosh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 926, pp.1650-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -866,90 +866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific force map for smart machining applications with rotating tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sughosh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Clara Coimbra Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -996,77 +996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99, pp.387-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on PCD cutting edge geometry for Ti6Al4V high-feed milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of additive manufacturing on the micromilling machinability of Ti6Al4V: A comparison of SLM and commercial workpieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Luiz Jardini Munhoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of Micromilling Pure Titanium and Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Gopal Kapoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1438,64 +1438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of gypsum–sisal fiber composites using binder jetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Wilson Fonseca Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.100789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleiton De Paula Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77, pp.211-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1627,222 +1627,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufatura aditiva por estereolitografia: análise da geometria da peça e da influência da posição e orientação de fabricação</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of tool deflection during milling of thread in Cr-Co dental implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matéria (Rio de Janeiro)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1-4), pp.531-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s1517-707620180004.0600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2520-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226826v1</w:t>
+                <w:t xml:space="preserve">hal-02060570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of tool deflection during milling of thread in Cr-Co dental implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Manufatura aditiva por estereolitografia: análise da geometria da peça e da influência da posição e orientação de fabricação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Wilson Fonseca Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (1-4), pp.531-541. </w:t>
+              <w:t xml:space="preserve">Matéria (Rio de Janeiro)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2520-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s1517-707620180004.0600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060570v1</w:t>
+                <w:t xml:space="preserve">hal-03226826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic study on micromilling of the super duplex stainless steel UNS S32750</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1926,430 +1926,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of residual stress and cutting force in end milling of Inconel 718 using conventional flood cooling and minimum quantity lubrication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0381-3⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.623-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971823v1</w:t>
+                <w:t xml:space="preserve">hal-03226685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the wavelet analysis of cutting forces for chatter identification in milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Giovanni Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Castello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.228⟩</w:t>
+              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40436-017-0179-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226685v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wavelet analysis of cutting forces for chatter identification in milling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study of the cutting forces on micromilling of an aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alves Castello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40436-017-0179-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.1289-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-016-0668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971817v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the cutting forces on micromilling of an aluminum alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of residual stress and cutting force in end milling of Inconel 718 using conventional flood cooling and minimum quantity lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleiton de Paula Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (4), pp.1289-1296. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (9-12), pp.3265-3272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-016-0668-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226672v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting Forces and Mechanical Resistance of Pure Titanium Processed by Equal Channel Angular Pressing</w:t>
               </w:r>
@@ -2361,51 +2361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda de Castro Monte Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garcia De Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kovvuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Máquinas e Metais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 598, p.50 - 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thread milling as a manufacturing process for API threaded connection: Geometrical and cutting force analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mendes Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,51 +2798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação Experimental do processo parametrizado por otimização computacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Washington Nery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise de Forças no Fresamento de Roscas API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francirlei Gripa Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,51 +2975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 2-DOF Micro-End-Milling System Considering Grain-Size Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 758, pp.157-164. </w:t>
@@ -3213,51 +3213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and experimental investigations on thread milling forces in titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rebêlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cutting forces in the drilling process of an austenitic stainless steel alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana N Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Máquinas e Metais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 559, pp.12-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation géometrique du filetage à la fraise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poulachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,51 +3659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Thread Milling Operation in a Combined Thread/Drilling Operation: Thrilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3737,51 +3737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensões Residuais no Fresamento de Amostras de Aço Superduplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,51 +3862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Emission used in modeling end milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Beirão Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martins da Motta Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.66-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for thread milling cutting forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,51 +4181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force prediction in thread milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,295 +4311,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental work on friction riveting process of Ti6Al4V in a CNC machine</w:t>
+                <w:t xml:space="preserve">Friction riveting of thermoplastic composite with a CNC machine: experimental work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th Congress of the International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843997v1</w:t>
+                <w:t xml:space="preserve">hal-04970056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction riveting of thermoplastic composite with a CNC machine: experimental work</w:t>
+                <w:t xml:space="preserve">Experimental work on friction riveting process of Ti6Al4V in a CNC machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Congress of the International Council of the Aeronautical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.1616-1622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970056v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial drilling investigations and the potential of orbital techniques for enhanced hole quality in orthopedics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital image processing algorithm for industrial on-site roughness evaluation in Ti-alloy machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Daniela Ribeiro Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Horovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,1068 +4770,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA/Strontium-substituted hydroxyapatite scaffolds for Bone Tissue Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CELL INTERACTIONS WITH 3D PRINTING PLA/STRONTIUM-SUBSTITUTED HYDROXYAPATITE SCAFFOLDS FOR BONE TISSUE ENGINEERING APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Neto Chagas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bruna Nunes Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mavropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI B-MRS Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maceió, Alagoas, Brazil</w:t>
+              <w:t xml:space="preserve">12 COLAOB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mar del Plata, Argentina, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673125v1</w:t>
+                <w:t xml:space="preserve">hal-04673121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating STL for forming trabecular bone structure in additive manufacturing using cell dynamics modeling</w:t>
+                <w:t xml:space="preserve">Data maps for material identification in helical milling by spindle power monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGH University of Science and Technology, Apr 2023, Kracov, Poland</w:t>
+              <w:t xml:space="preserve">19th CIRP Conference on Modeling of Machining Operations Germany CIRP CMMO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001676v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL INTERACTIONS WITH 3D PRINTING PLA/STRONTIUM-SUBSTITUTED HYDROXYAPATITE SCAFFOLDS FOR BONE TISSUE ENGINEERING APPLICATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
+                <w:t xml:space="preserve">Study of the Friction Forge Riveting (FFR) Process and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 COLAOB 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity (ICTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Mandelieu-La Napoule, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673121v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data maps for material identification in helical milling by spindle power monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+                <w:t xml:space="preserve">Generating STL for forming trabecular bone structure in additive manufacturing using cell dynamics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Bouzid</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rossana Mara da Silva Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th CIRP Conference on Modeling of Machining Operations Germany CIRP CMMO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">ESAFORM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Apr 2023, Kracov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999140v1</w:t>
+                <w:t xml:space="preserve">hal-04001676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Friction Forge Riveting (FFR) Process and Numerical Simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
+                <w:t xml:space="preserve">Drilling of multi-material stacks for the assembly of aeronautical structures: from the characterization of the cutting mechanisms to the development of Smart drilling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity (ICTP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Forum on Aerospace and Aeronautics (Aeroforum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761657v1</w:t>
+                <w:t xml:space="preserve">hal-04591419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling of multi-material stacks for the assembly of aeronautical structures: from the characterization of the cutting mechanisms to the development of Smart drilling techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material identification in helical milling for smart drilling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Forum on Aerospace and Aeronautics (Aeroforum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Brazilian Manufacturing Engineering Congress 12th COBEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591419v1</w:t>
+                <w:t xml:space="preserve">hal-04001237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material identification in helical milling for smart drilling applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+                <w:t xml:space="preserve">Bone properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Manufacturing Engineering Congress 12th COBEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">COBEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001237v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">COLLABORATIVE PROJECT AS A DIDACTIC PLATFORM OF VIRTUAL MOBILITY FOR ADDITIVE MANUFACTURING COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Rais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sudriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Congresso Brasileiro de Engenharia da Fabricação - COBEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Brasilia, 2023, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002794v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLLABORATIVE PROJECT AS A DIDACTIC PLATFORM OF VIRTUAL MOBILITY FOR ADDITIVE MANUFACTURING COURSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">PLA/Strontium-substituted hydroxyapatite scaffolds for Bone Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Neto Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Brasileiro de Engenharia da Fabricação - COBEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Brasilia, 2023, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">XXI B-MRS Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maceió, Alagoas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644108v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed automaton models for fault diagnosis of the drilling process on a CNC machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5869,51 +5869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of CNC machine-tools for drilling Titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Vicente Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,77 +5964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL ANALYSIS OF CIRCULAR MILLING FOR MATERIAL IDENTIFICATION IN AEROSPACE INDUSTRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sughosh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6075,355 +6075,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material recognition using drilling force data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">THE MISSION OF EDUCATORS IN MACHINING IN REDUCING GENDER INEQUALITY WITH THE INDUSTRY 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Valente Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Material Forming - ESAFORM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">11º Congresso Brasileiro de Engenharia de Fabricação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591440v1</w:t>
+                <w:t xml:space="preserve">hal-03232366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MISSION OF EDUCATORS IN MACHINING IN REDUCING GENDER INEQUALITY WITH THE INDUSTRY 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SMART DRILLING: MATERIAL IDENTIFICATION USING SPECIFIC FORCE MAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar Valente Ferreira</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Clara Coimbra Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232366v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART DRILLING: MATERIAL IDENTIFICATION USING SPECIFIC FORCE MAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Material recognition using drilling force data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11º Congresso Brasileiro de Engenharia de Fabricação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">27th International Conference on Material Forming - ESAFORM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232380v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME ˈ20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Coelho Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Valério Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DINAME 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6537,476 +6537,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUTTING FORCES IN HIGH FEED MILLING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromilling of Equal Channel Angular Pressing Titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Oliveira Henz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Juan Garcia de Blás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 International Conference for Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Uberlândia, Brazil</w:t>
+              <w:t xml:space="preserve">3rd World Congress on Micro Nano Manufacturing (WCMNM) - ICOMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329834v1</w:t>
+                <w:t xml:space="preserve">hal-03226787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromilling of Equal Channel Angular Pressing Titanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CUTTING FORCES IN HIGH FEED MILLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Oliveira Henz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress on Micro Nano Manufacturing (WCMNM) - ICOMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">25 International Conference for Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Uberlândia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226787v1</w:t>
+                <w:t xml:space="preserve">hal-02329834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Micromilling Pure Titanium and Ti-6Al-4V</w:t>
+                <w:t xml:space="preserve">COMPARISON OF THE POROSITY OF SCAFFOLDS MANUFACTURED BY TWO ADDITIVE MANUFACTURING TECHNOLOGIES: SLA AND FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bernardo Vieira Magaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna de Oliveira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara da Silva Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiv Gopal Kapoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCMNM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Slovenia, Slovenia</w:t>
+              <w:t xml:space="preserve">24th International Congress of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320023v1</w:t>
+                <w:t xml:space="preserve">hal-03226784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF THE POROSITY OF SCAFFOLDS MANUFACTURED BY TWO ADDITIVE MANUFACTURING TECHNOLOGIES: SLA AND FDM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Comparison of Micromilling Pure Titanium and Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna de Oliveira da Costa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Gopal Kapoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">WCMNM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Slovenia, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226784v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUÊNCIA DA RECUPERAÇÃO ELÁSTICA NA INTEGRIDADE DE SUPERFÍCIE DO AÇO SUPERDUPLEX *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72 ABM Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7057,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7120,256 +7120,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANÁLISE DA CONTRAÇÃO NA ESTEREOLITOGRAFIA VARIANDO POSIÇÃO E ORIENTAÇÃO NA PLATAFORMA DE IMPRESSÃO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossana Mara Thiré</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th CIRP Conference on Modelling of Machining Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cluny, France. pp.623-628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226785v1</w:t>
+                <w:t xml:space="preserve">hal-02060646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ANÁLISE DA CONTRAÇÃO NA ESTEREOLITOGRAFIA VARIANDO POSIÇÃO E ORIENTAÇÃO NA PLATAFORMA DE IMPRESSÃO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Wilson Fonseca Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th CIRP Conference on Modelling of Machining Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060646v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXPERIMENTAL COMPARISON REGARDING BURR FORMATION ON MICROMILLING OF TITANIUM ALLOY TI-6AL-4V USING DIFFERENT EXPERIMENTAL SETUPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Campos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7541,51 +7541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Pardal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Souto Maior Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Fortaleza, Brazil</w:t>
@@ -7608,2415 +7608,2415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECÇÃO DE VIBRAÇÕES NO PROCESSO DE FRESAMENTO DE TOPO APLICANDO A TRANSFORMADA WAVELET A SINAIS DE FORÇA DE USINAGEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANÁLISE DAS FORÇAS DE CORTE E DA INTEGRIDADE SUPERFICIAL NO MICROFRESAMENTO DO AÇO SUPERDUPLEX 32750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Arevalo Cabrera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vanessa Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alves Castello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226771v1</w:t>
+                <w:t xml:space="preserve">hal-03226774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-Up-Edge Formation in Micromilling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ANÁLISE EXPERIMENTAL DA FORÇA DE AVANÇO NO PROCESSO DE FURAÇÃO DE LIGA INCONEL 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Marques Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Mechanical Engineering Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212245v1</w:t>
+                <w:t xml:space="preserve">hal-03226777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANÁLISE DAS FORÇAS DE CORTE E DA INTEGRIDADE SUPERFICIAL NO MICROFRESAMENTO DO AÇO SUPERDUPLEX 32750</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">EFFECTS OF CUTTING SPEED IN FORCES, SURFACE TOPOGRAPHY AND RESIDUAL STRESSES IN MILLING OF INCONEL 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleiton de Paula Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">23rd International Congress of Mechanical Engineering (COBEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226774v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANÁLISE EXPERIMENTAL DA FORÇA DE AVANÇO NO PROCESSO DE FURAÇÃO DE LIGA INCONEL 718</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A STUDY OF SPECIFIC CUTTING FORCE IN MICROMILLING OF SUPERDUPLEX STAINLESS STEEL UNS S 32750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">23rd International Congress of Mechanical Engineering (COBEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226777v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF CUTTING SPEED IN FORCES, SURFACE TOPOGRAPHY AND RESIDUAL STRESSES IN MILLING OF INCONEL 718</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Size Effect on the Micromilling of the Super Duplex Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress of Mechanical Engineering (COBEM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Micro Manufacturing - 4M/ICOMM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220001v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A STUDY OF SPECIFIC CUTTING FORCE IN MICROMILLING OF SUPERDUPLEX STAINLESS STEEL UNS S 32750</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DETECÇÃO DE VIBRAÇÕES NO PROCESSO DE FRESAMENTO DE TOPO APLICANDO A TRANSFORMADA WAVELET A SINAIS DE FORÇA DE USINAGEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Arevalo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Castello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress of Mechanical Engineering (COBEM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226778v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Effect on the Micromilling of the Super Duplex Stainless Steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Built-Up-Edge Formation in Micromilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kovvuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bukkapatnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro Manufacturing - 4M/ICOMM2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2015 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2015-53390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219982v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANÁLISE DE DIFERENTES SINAIS EXPERIMENTAIS DURANTE CHATTER NO FRESAMENTO DE TOPO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis of Micromilling Cutting Forces on Super Duplex Stainless Steel ICOMM 2014 No</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Alexandre Amar Aguiar</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congresso Nacional de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Uberlandia, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Micro Manufacturing ICOMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219978v1</w:t>
+                <w:t xml:space="preserve">hal-03219974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTIMIZAÇÃO DE PARÂMETROS DE CORTE A PARTIR DE ABORDAGEM ESTOCÁSTICA APLICADA A DINÂMICA DO FRESAMENTO DE TOPO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRESAMENTO DE ROSCAS DE NIQUEL-TITÂNIO PARA FABRICAÇÃO DE CORPOS DE PROVA DE TRAÇÃO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vidinha Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernando Roberto Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bezerra Menezes Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Carlos José De Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congresso Nacional de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Uberlandia, Brazil</w:t>
+              <w:t xml:space="preserve">XXI Congresso Nacional de Estudantes de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219967v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Micromilling Cutting Forces on Super Duplex Stainless Steel ICOMM 2014 No</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF MICROMILLING ON THE SURFACE INTEGRITY OF SUPER DUPLEX STAINLESS STEEL*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro Manufacturing ICOMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">69° Congresso Anual da ABM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219974v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF MICROMILLING ON THE SURFACE INTEGRITY OF SUPER DUPLEX STAINLESS STEEL*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MODELOS DE DINÂMICA NÃO LINEAR PARA USINAGEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Vizquerra-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Amorim Savi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69° Congresso Anual da ABM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">VIII Congresso Nacional de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Uberlandia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219972v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRESAMENTO DE ROSCAS DE NIQUEL-TITÂNIO PARA FABRICAÇÃO DE CORPOS DE PROVA DE TRAÇÃO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANÁLISE DE DIFERENTES SINAIS EXPERIMENTAIS DURANTE CHATTER NO FRESAMENTO DE TOPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Fernando Roberto Pereira</w:t>
+                <w:t xml:space="preserve">Sandro Pimentel Mirres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos José De Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+                <w:t xml:space="preserve">Ricardo Alexandre Amar Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congresso Nacional de Estudantes de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">VIII Congresso Nacional de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Uberlandia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322486v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELOS DE DINÂMICA NÃO LINEAR PARA USINAGEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">OTIMIZAÇÃO DE PARÂMETROS DE CORTE A PARTIR DE ABORDAGEM ESTOCÁSTICA APLICADA A DINÂMICA DO FRESAMENTO DE TOPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bezerra Menezes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritto Thiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Amorim Savi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Uberlandia, Brazil</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Uberlandia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219969v1</w:t>
+                <w:t xml:space="preserve">hal-03219967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTUDO DO EFEITO DO AVANÇO NAS FORÇAS E NO ACABAMENTO DE UM TORNEAMENTO DE AÇO SUPERDUPLEX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">COMPUTATIONAL ALGORITHM BASED ON ALTINTAS MODEL FOR CUTTING DYNAMICS OF END MILLING PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bezerra de Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Washington Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Itatiaia, Brazil</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214830v1</w:t>
+                <w:t xml:space="preserve">hal-03214832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALISE DE FORÇAS NO FRESAMENTO DE ROSCAS API</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CUTTING FORCES GENERATED DURING TURNING OF QUENCHED AND UNQUENCHED CU-AL-BE ALLOYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214834v1</w:t>
+                <w:t xml:space="preserve">hal-03214828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVALIAÇÃO EXPERIMENTAL DE UM TORNEAMENTO CILÍNDRICO EXTERNO PARAMETRIZADO POR OTIMIZAÇÃO COMPUTACIONAL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A STUDY OF THE INFLUENCE OF THE WIDTH OF CUT ON MICRO MILLING ALUMINUM ALLOY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214833v1</w:t>
+                <w:t xml:space="preserve">hal-03214837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPUTATIONAL ALGORITHM BASED ON ALTINTAS MODEL FOR CUTTING DYNAMICS OF END MILLING PROCESS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micro milling cutting forces on machining aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, Brazil</w:t>
+              <w:t xml:space="preserve">ICOMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214832v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CUTTING FORCES GENERATED DURING TURNING OF QUENCHED AND UNQUENCHED CU-AL-BE ALLOYS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MODELING MICROMILLING CUTTING FORCE ON MACHINING ALUMINUM ALLOY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214828v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A STUDY OF THE INFLUENCE OF THE WIDTH OF CUT ON MICRO MILLING ALUMINUM ALLOY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ANALISE DE FORÇAS NO FRESAMENTO DE ROSCAS API</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francirlei Gripa Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, Brazil</w:t>
+              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214837v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro milling cutting forces on machining aluminium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AVALIAÇÃO EXPERIMENTAL DE UM TORNEAMENTO CILÍNDRICO EXTERNO PARAMETRIZADO POR OTIMIZAÇÃO COMPUTACIONAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Eduardo Ferreira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214824v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING MICROMILLING CUTTING FORCE ON MACHINING ALUMINUM ALLOY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ESTUDO DO EFEITO DO AVANÇO NAS FORÇAS E NO ACABAMENTO DE UM TORNEAMENTO DE AÇO SUPERDUPLEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
+              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Itatiaia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214822v1</w:t>
+                <w:t xml:space="preserve">hal-03214830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUÊNCIA DA PROFUNDIDADE DE CORTE E DO AVANÇO NA FORÇA DE CORTE NO FRESAMENTO DE FACEAMENTO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EFEITOS DE PARÂMETROS DE CORTE NAS FORÇAS DE USINAGEM EM FRESAMENTO INTERNO DE ROSCAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francirlei Gripa Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oliveira de Lima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis Lopes Silveira</w:t>
+                <w:t xml:space="preserve">Guilherme Dornelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, São Luis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212870v1</w:t>
+                <w:t xml:space="preserve">hal-03212875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFEITOS DE PARÂMETROS DE CORTE NAS FORÇAS DE USINAGEM EM FRESAMENTO INTERNO DE ROSCAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AVALIAÇÃO EXPERIMENTAL DE UM TORNEAMENTO CILÍNDRICO EXTERNO PARAMETRIZADO POR OTIMIZAÇÃO COMPUTACIONAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo Ferreira De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, São Luis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212875v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVALIAÇÃO EXPERIMENTAL DE UM TORNEAMENTO CILÍNDRICO EXTERNO PARAMETRIZADO POR OTIMIZAÇÃO COMPUTACIONAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Washington Souza</w:t>
+                <w:t xml:space="preserve">INFLUÊNCIA DA PROFUNDIDADE DE CORTE E DO AVANÇO NA FORÇA DE CORTE NO FRESAMENTO DE FACEAMENTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oliveira de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Eduardo Ferreira De Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+                <w:t xml:space="preserve">Jose Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, São Luis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212877v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL ANALYSIS OF END MILLING TOOLS DYNAMIC PARAMETERS</w:t>
               </w:r>
@@ -10028,51 +10028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Vinícius Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Pimenta Braga Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Manuel Lopes Calas Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10123,51 +10123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANÁLISE DAS FORÇAS DE CORTE NO PROCESSO DE FURAÇÃO DE UMA LIGA DE AÇO INOXIDÁVEL AUSTENÍTICO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana N Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congresso Brasileiro de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Caxias do Sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10218,51 +10218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Dias Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Campos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, São Luis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10339,51 +10339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane de Campos Chuvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallace Palmeira dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI CONGRESSO NACIONAL DE ENGENHARIA MECÂNICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Campina Grande, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10447,51 +10447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poulachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercut 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10516,64 +10516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MODEL FOR MICRO THREAD MILLING OPERATION (MTMO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Society for Mechanical Engineering Forum 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10598,64 +10598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL DYNAMICAL ANALYSIS OF AN END MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Amorim Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Manuel Lopes Calas Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10693,51 +10693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SPECIFIC CUTTING ENERGY ON THE CUTTING EDGES OF A THE COMBINED DRILLING/THREAD MILLING PROCESS: THRILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B G Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10775,77 +10775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMICAL ANALYSIS OF AN END MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Manuel Lopes Calas Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Amorim Savi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10883,51 +10883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYTICAL, NUMERICAL AND EXPERIMENTAL INVESTIGATION OF THE DYNAMIC BEHAVIOR OF A PROTOTYPE FOR A STOCKBRIDGE DAMPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago de Freitas Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Frederico Trotta Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10978,51 +10978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING AND ANALYSIS OF THE THREAD MILLING OPERATION IN THE COMBINED DRILLING/THREAD MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin B G Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 International Manufacturing Science and Engineering Conference MSEC2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Evanston, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11172,51 +11172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of a Combined Drilling and Thread Milling Process: Thrilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B G Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11280,51 +11280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLICATION OF ACOUSTIC EMISSION ON END MILLING MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11362,51 +11362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR DYNAMICS OF MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Savi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11444,51 +11444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THRILLING: AN APPLICATION OF THREAD MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11526,51 +11526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORCE PREDICTION IN THREAD MILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11621,51 +11621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING END MILLING WITH RUNOUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rodrigues Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11716,51 +11716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE SPECIFIC FORCE ON END MILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11798,51 +11798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INFLUENCE OF SPECIFIC CUTTING FORCE ON END MILLING MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11880,51 +11880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELS FOR THE PREDICTION OF INSTANTANEOUS CUTTING FORCES IN END MILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11994,51 +11994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinagem para Engenharia: Um curso de mecânica do corte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12082,51 +12082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et Traduction de &amp;quot;Introdução aos Processos de Fabricação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikell Groover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12189,51 +12189,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la fabrication pour viser la sobriété énergétique industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12309,51 +12309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research perspectives for smart machining based on instantaneous cutting forces in milling and micromilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Toulouse, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12403,51 +12403,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Forming. The 27th International ESAFORM Conference on Material Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12627,51 +12627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC8C30C4"/>
+    <w:nsid w:val="E0CB28C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12858,51 +12858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-carla-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0486-0687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adones Almeida Rocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malta Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Moreira Thir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70116" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Hussein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carla Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01039-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06086-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Jardini Munhoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Gopal Kapoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043501]" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wilson Fonseca Coelho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100789" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton De Paula Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cindra Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620180004.0600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2520-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lopes Mougo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton de Paula Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0381-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Giovanni Cabrera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Castello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-017-0179-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-016-0668-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Castro Monte Schroder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia De Blas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovvuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N.P. Hung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mendes Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francirlei Gripa Cardoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Nery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Savi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.12.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reb&#234;lo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07062F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana N Vasconcellos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barbosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Marques Jr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pardal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beir&#227;o Friedrich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martins da Motta Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B.G. Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kapoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Devor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2005.12.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8650T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kapoor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782004000100014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Evelise Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-205" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Daniela Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horovitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davim Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-219" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Neto Chagas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Thir&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Nunes Teixeira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropoulos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_20" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591419v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002794v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644108v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutouly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640305v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Valente Ferreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Coelho Cosenza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Val&#233;rio Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Oliveira Henz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia de Bl&#225;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Oliveira Campos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226784v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Vieira Magaldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna de Oliveira da Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara Thir&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Campos de Oliveira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226780v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paiva Nascimento" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Campos Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Souto Maior Tavares" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Arevalo Cabrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212245v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bukkapatnam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-53390" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinheiro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Marques Rios" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Calixto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220001v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oliveira Campos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219978v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pimentel Mirres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alexandre Amar Aguiar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra Menezes Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritto Thiago" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219972v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vidinha Martins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Roberto Pereira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; De Araujo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219969v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vizquerra-Rojo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim Savi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Souza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214833v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eduardo Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214837v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214822v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira de Lima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dornelles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212877v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Ferreira De Oliveira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vin&#237;cius Castilho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pimenta Braga Braga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Lopes Calas Pacheco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias Souza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Cindra Fonseca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane de Campos Chuvas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Palmeira dos Reis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B G Jun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Freitas Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212836v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B G Jun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo F M Barbosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N Bartholo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Kapoor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Devor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodrigues Alvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Silveira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Lopes Silveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikell Groover" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-carla-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0486-0687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adones Almeida Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malta Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Moreira Thir&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Hussein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carla Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01039-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06086-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Jardini Munhoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Gopal Kapoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043501]" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wilson Fonseca Coelho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100789" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton De Paula Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cindra Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2520-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620180004.0600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lopes Mougo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Giovanni Cabrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Castello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-017-0179-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-016-0668-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton de Paula Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0381-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Castro Monte Schroder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia De Blas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovvuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N.P. Hung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mendes Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francirlei Gripa Cardoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Nery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Savi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.12.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reb&#234;lo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07062F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana N Vasconcellos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barbosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Marques Jr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pardal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beir&#227;o Friedrich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martins da Motta Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B.G. Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kapoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Devor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2005.12.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8650T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kapoor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782004000100014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Evelise Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-205" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Daniela Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horovitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davim Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-219" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Nunes Teixeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Thir&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Neto Chagas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640305v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Valente Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Coelho Cosenza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Val&#233;rio Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia de Bl&#225;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329834v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Oliveira Henz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Vieira Magaldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna de Oliveira da Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Oliveira Campos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara Thir&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Campos de Oliveira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226780v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paiva Nascimento" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Campos Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Souto Maior Tavares" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinheiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226777v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Marques Rios" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Calixto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oliveira Campos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Arevalo Cabrera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bukkapatnam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-53390" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322486v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vidinha Martins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Roberto Pereira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; De Araujo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219972v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vizquerra-Rojo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim Savi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pimentel Mirres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alexandre Amar Aguiar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra Menezes Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritto Thiago" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Souza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eduardo Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212875v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dornelles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Ferreira De Oliveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira de Lima" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vin&#237;cius Castilho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pimenta Braga Braga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Lopes Calas Pacheco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias Souza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Cindra Fonseca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane de Campos Chuvas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Palmeira dos Reis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B G Jun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Freitas Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212836v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B G Jun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo F M Barbosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N Bartholo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Kapoor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Devor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodrigues Alvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Silveira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Lopes Silveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikell Groover" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>