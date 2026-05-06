--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -193,304 +193,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Power Model for Material Identification during Helical Milling of Aerospace Stacks</w:t>
+                <w:t xml:space="preserve">Polydopamine Coating in Trabecular Bone‐Like Scaffolds With Strontium‐Substituted Nanohydroxyapatite for Bone Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+                <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+                <w:t xml:space="preserve">Vinicius Oliveira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malta Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent and Sustainable Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70322/ism.2025.10026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350231v1</w:t>
+                <w:t xml:space="preserve">hal-05489050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydopamine Coating in Trabecular Bone‐Like Scaffolds With Strontium‐Substituted Nanohydroxyapatite for Bone Tissue Engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting Power Model for Material Identification during Helical Milling of Aerospace Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Malta Rossi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 143 (9), </w:t>
+              <w:t xml:space="preserve">Intelligent and Sustainable Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.10026-10026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.70116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70322/ism.2025.10026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489050v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital drilling in orthopedics: A novel technique to mitigate drilling-induced mechanical damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -550,51 +550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing damage with higher precision in drilling bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -745,90 +745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Circular Milling for Material Identification in Aerospace Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sughosh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 926, pp.1650-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -866,90 +866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific force map for smart machining applications with rotating tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sughosh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Clara Coimbra Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -996,77 +996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99, pp.387-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on PCD cutting edge geometry for Ti6Al4V high-feed milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of additive manufacturing on the micromilling machinability of Ti6Al4V: A comparison of SLM and commercial workpieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Luiz Jardini Munhoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1315,235 +1315,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Micromilling Pure Titanium and Ti-6Al-4V</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of gypsum–sisal fiber composites using binder jetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Wilson Fonseca Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiv Gopal Kapoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro and Nano-Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4043501]⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.100789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.100789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320034v1</w:t>
+                <w:t xml:space="preserve">hal-02971744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of gypsum–sisal fiber composites using binder jetting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Comparison of Micromilling Pure Titanium and Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Gopal Kapoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.100789. </w:t>
+              <w:t xml:space="preserve">Journal of Micro and Nano-Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.100789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4043501]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971744v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses and cutting forces in cryogenic milling of Inconel 718</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleiton De Paula Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77, pp.211-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of tool deflection during milling of thread in Cr-Co dental implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1724,77 +1724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufatura aditiva por estereolitografia: análise da geometria da peça e da influência da posição e orientação de fabricação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Wilson Fonseca Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matéria (Rio de Janeiro)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1926,222 +1926,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the wavelet analysis of cutting forces for chatter identification in milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Giovanni Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Castello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.228⟩</w:t>
+              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40436-017-0179-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226685v1</w:t>
+                <w:t xml:space="preserve">hal-02971817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wavelet analysis of cutting forces for chatter identification in milling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alves Castello</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.130-142. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.623-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40436-017-0179-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971817v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the cutting forces on micromilling of an aluminum alloy</w:t>
               </w:r>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.1289-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleiton de Paula Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (9-12), pp.3265-3272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,51 +2361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda de Castro Monte Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garcia De Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kovvuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Máquinas e Metais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 598, p.50 - 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thread milling as a manufacturing process for API threaded connection: Geometrical and cutting force analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mendes Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,51 +2798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação Experimental do processo parametrizado por otimização computacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Washington Nery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise de Forças no Fresamento de Roscas API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francirlei Gripa Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2969,295 +2969,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 2-DOF Micro-End-Milling System Considering Grain-Size Variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 758, pp.165-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.165⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 758, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226681v1</w:t>
+                <w:t xml:space="preserve">hal-03226683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Cutting Velocity and Heat Treatment on Turning Cutting Forces of an SMA Cu-Al-Be Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+                <w:t xml:space="preserve">Dynamics of 2-DOF Micro-End-Milling System Considering Grain-Size Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
+                <w:t xml:space="preserve">Marcelo Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Manuel Calas Lopes Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 758, pp.157-164. </w:t>
+              <w:t xml:space="preserve">, 2013, 758, pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.758.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226683v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and experimental investigations on thread milling forces in titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rebêlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cutting forces in the drilling process of an austenitic stainless steel alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana N Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Máquinas e Metais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 559, pp.12-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation géometrique du filetage à la fraise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poulachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3640,273 +3640,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Thread Milling Operation in a Combined Thread/Drilling Operation: Thrilling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensões Residuais no Fresamento de Amostras de Aço Superduplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altino Marques Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Máquinas e Metais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 535, p.46 - 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226668v1</w:t>
+                <w:t xml:space="preserve">hal-03226794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensões Residuais no Fresamento de Amostras de Aço Superduplex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling of the Thread Milling Operation in a Combined Thread/Drilling Operation: Thrilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Máquinas e Metais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4000944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226794v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Emission used in modeling end milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Beirão Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martins da Motta Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.66-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for thread milling cutting forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,51 +4181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force prediction in thread milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,295 +4311,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction riveting of thermoplastic composite with a CNC machine: experimental work</w:t>
+                <w:t xml:space="preserve">Experimental work on friction riveting process of Ti6Al4V in a CNC machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Congress of the International Council of the Aeronautical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.1616-1622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970056v1</w:t>
+                <w:t xml:space="preserve">hal-04843997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental work on friction riveting process of Ti6Al4V in a CNC machine</w:t>
+                <w:t xml:space="preserve">Friction riveting of thermoplastic composite with a CNC machine: experimental work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th Congress of the International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843997v1</w:t>
+                <w:t xml:space="preserve">hal-04970056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial drilling investigations and the potential of orbital techniques for enhanced hole quality in orthopedics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital image processing algorithm for industrial on-site roughness evaluation in Ti-alloy machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Daniela Ribeiro Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Horovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,481 +4770,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL INTERACTIONS WITH 3D PRINTING PLA/STRONTIUM-SUBSTITUTED HYDROXYAPATITE SCAFFOLDS FOR BONE TISSUE ENGINEERING APPLICATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Generating STL for forming trabecular bone structure in additive manufacturing using cell dynamics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Nunes Teixeira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rossana Mara da Silva Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 COLAOB 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Mar del Plata, Argentina, Argentina</w:t>
+              <w:t xml:space="preserve">ESAFORM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Apr 2023, Kracov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673121v1</w:t>
+                <w:t xml:space="preserve">hal-04001676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data maps for material identification in helical milling by spindle power monitoring</w:t>
+                <w:t xml:space="preserve">CELL INTERACTIONS WITH 3D PRINTING PLA/STRONTIUM-SUBSTITUTED HYDROXYAPATITE SCAFFOLDS FOR BONE TISSUE ENGINEERING APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+                <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Nunes Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Bouzid</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elena Mavropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th CIRP Conference on Modeling of Machining Operations Germany CIRP CMMO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">12 COLAOB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mar del Plata, Argentina, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999140v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Friction Forge Riveting (FFR) Process and Numerical Simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
+                <w:t xml:space="preserve">Data maps for material identification in helical milling by spindle power monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity (ICTP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th CIRP Conference on Modeling of Machining Operations Germany CIRP CMMO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761657v1</w:t>
+                <w:t xml:space="preserve">hal-03999140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating STL for forming trabecular bone structure in additive manufacturing using cell dynamics modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+                <w:t xml:space="preserve">Study of the Friction Forge Riveting (FFR) Process and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity (ICTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Mandelieu-La Napoule, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41341-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001676v1</w:t>
+                <w:t xml:space="preserve">hal-04761657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of multi-material stacks for the assembly of aeronautical structures: from the characterization of the cutting mechanisms to the development of Smart drilling techniques</w:t>
               </w:r>
@@ -5256,51 +5256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Forum on Aerospace and Aeronautics (Aeroforum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5319,286 +5319,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material identification in helical milling for smart drilling applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+                <w:t xml:space="preserve">Bone properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Manufacturing Engineering Congress 12th COBEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">COBEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001237v1</w:t>
+                <w:t xml:space="preserve">hal-04002794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Hussein</w:t>
+                <w:t xml:space="preserve">Material identification in helical milling for smart drilling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sughosh Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Brazilian Manufacturing Engineering Congress 12th COBEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002794v1</w:t>
+                <w:t xml:space="preserve">hal-04001237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLABORATIVE PROJECT AS A DIDACTIC PLATFORM OF VIRTUAL MOBILITY FOR ADDITIVE MANUFACTURING COURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5666,90 +5666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA/Strontium-substituted hydroxyapatite scaffolds for Bone Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adones Almeida Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Neto Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Mara da Silva Moreira Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI B-MRS Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Maceió, Alagoas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5787,51 +5787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed automaton models for fault diagnosis of the drilling process on a CNC machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5869,51 +5869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of CNC machine-tools for drilling Titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Vicente Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,77 +5964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL ANALYSIS OF CIRCULAR MILLING FOR MATERIAL IDENTIFICATION IN AEROSPACE INDUSTRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sughosh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6075,355 +6075,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MISSION OF EDUCATORS IN MACHINING IN REDUCING GENDER INEQUALITY WITH THE INDUSTRY 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Material recognition using drilling force data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar Valente Ferreira</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11º Congresso Brasileiro de Engenharia de Fabricação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">27th International Conference on Material Forming - ESAFORM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232366v1</w:t>
+                <w:t xml:space="preserve">hal-04591440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART DRILLING: MATERIAL IDENTIFICATION USING SPECIFIC FORCE MAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">THE MISSION OF EDUCATORS IN MACHINING IN REDUCING GENDER INEQUALITY WITH THE INDUSTRY 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Valente Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232380v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material recognition using drilling force data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SMART DRILLING: MATERIAL IDENTIFICATION USING SPECIFIC FORCE MAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Clara Coimbra Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Material Forming - ESAFORM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">11º Congresso Brasileiro de Engenharia de Fabricação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591440v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart drilling for Aerospace Industry: state of art in research and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME ˈ20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Coelho Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Valério Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DINAME 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6569,51 +6569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garcia de Blás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Congress on Micro Nano Manufacturing (WCMNM) - ICOMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Oliveira Henz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6772,64 +6772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Vieira Magaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna de Oliveira da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Mara da Silva Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6867,51 +6867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of Micromilling Pure Titanium and Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Gopal Kapoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6943,433 +6943,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUÊNCIA DA RECUPERAÇÃO ELÁSTICA NA INTEGRIDADE DE SUPERFÍCIE DO AÇO SUPERDUPLEX *</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ANÁLISE DA CONTRAÇÃO NA ESTEREOLITOGRAFIA VARIANDO POSIÇÃO E ORIENTAÇÃO NA PLATAFORMA DE IMPRESSÃO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Wilson Fonseca Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Mara Thiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72 ABM Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226782v1</w:t>
+                <w:t xml:space="preserve">hal-03226785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINAÇÃO MECANÍSTICA DA PRESSÃO ESPECÍFICA DE CORTE NO MICRO FRESAMENTO DO AÇO SUPERDUPLEX 32750</w:t>
+                <w:t xml:space="preserve">INFLUÊNCIA DA RECUPERAÇÃO ELÁSTICA NA INTEGRIDADE DE SUPERFÍCIE DO AÇO SUPERDUPLEX *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
+              <w:t xml:space="preserve">72 ABM Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226783v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DETERMINAÇÃO MECANÍSTICA DA PRESSÃO ESPECÍFICA DE CORTE NO MICRO FRESAMENTO DO AÇO SUPERDUPLEX 32750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th CIRP Conference on Modelling of Machining Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060646v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANÁLISE DA CONTRAÇÃO NA ESTEREOLITOGRAFIA VARIANDO POSIÇÃO E ORIENTAÇÃO NA PLATAFORMA DE IMPRESSÃO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling Thread Milling Forces in Mini-hole in Dental Metallic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossana Mara Thiré</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th CIRP Conference on Modelling of Machining Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cluny, France. pp.623-628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226785v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXPERIMENTAL COMPARISON REGARDING BURR FORMATION ON MICROMILLING OF TITANIUM ALLOY TI-6AL-4V USING DIFFERENT EXPERIMENTAL SETUPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Campos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Joinville, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7515,77 +7515,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Paiva Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Campos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Pardal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Souto Maior Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Fortaleza, Brazil</w:t>
@@ -7608,243 +7608,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANÁLISE DAS FORÇAS DE CORTE E DA INTEGRIDADE SUPERFICIAL NO MICROFRESAMENTO DO AÇO SUPERDUPLEX 32750</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANÁLISE EXPERIMENTAL DA FORÇA DE AVANÇO NO PROCESSO DE FURAÇÃO DE LIGA INCONEL 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pinheiro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rodrigo Marques Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226774v1</w:t>
+                <w:t xml:space="preserve">hal-03226777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANÁLISE EXPERIMENTAL DA FORÇA DE AVANÇO NO PROCESSO DE FURAÇÃO DE LIGA INCONEL 718</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Marques Rios</w:t>
+                <w:t xml:space="preserve">ANÁLISE DAS FORÇAS DE CORTE E DA INTEGRIDADE SUPERFICIAL NO MICROFRESAMENTO DO AÇO SUPERDUPLEX 32750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Calixto</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vanessa Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226777v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF CUTTING SPEED IN FORCES, SURFACE TOPOGRAPHY AND RESIDUAL STRESSES IN MILLING OF INCONEL 718</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleiton de Paula Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cindra Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress of Mechanical Engineering (COBEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7925,77 +7925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STUDY OF SPECIFIC CUTTING FORCE IN MICROMILLING OF SUPERDUPLEX STAINLESS STEEL UNS S 32750</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress of Mechanical Engineering (COBEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8046,51 +8046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micro Manufacturing - 4M/ICOMM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8128,64 +8128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECÇÃO DE VIBRAÇÕES NO PROCESSO DE FRESAMENTO DE TOPO APLICANDO A TRANSFORMADA WAVELET A SINAIS DE FORÇA DE USINAGEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Arevalo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Castello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8º Congresso Brasileiro de Engenharia de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kovvuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,355 +8338,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Micromilling Cutting Forces on Super Duplex Stainless Steel ICOMM 2014 No</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF MICROMILLING ON THE SURFACE INTEGRITY OF SUPER DUPLEX STAINLESS STEEL*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro Manufacturing ICOMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">69° Congresso Anual da ABM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219974v1</w:t>
+                <w:t xml:space="preserve">hal-03219972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRESAMENTO DE ROSCAS DE NIQUEL-TITÂNIO PARA FABRICAÇÃO DE CORPOS DE PROVA DE TRAÇÃO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis of Micromilling Cutting Forces on Super Duplex Stainless Steel ICOMM 2014 No</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congresso Nacional de Estudantes de Engenharia Mecânica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Micro Manufacturing ICOMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322486v1</w:t>
+                <w:t xml:space="preserve">hal-03219974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF MICROMILLING ON THE SURFACE INTEGRITY OF SUPER DUPLEX STAINLESS STEEL*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">FRESAMENTO DE ROSCAS DE NIQUEL-TITÂNIO PARA FABRICAÇÃO DE CORPOS DE PROVA DE TRAÇÃO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vidinha Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernando Roberto Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos José De Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69° Congresso Anual da ABM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">XXI Congresso Nacional de Estudantes de Engenharia Mecânica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219972v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELOS DE DINÂMICA NÃO LINEAR PARA USINAGEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Vizquerra-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,51 +8750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANÁLISE DE DIFERENTES SINAIS EXPERIMENTAIS DURANTE CHATTER NO FRESAMENTO DE TOPO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Pimentel Mirres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alexandre Amar Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8858,51 +8858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bezerra Menezes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritto Thiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Uberlandia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8921,765 +8921,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPUTATIONAL ALGORITHM BASED ON ALTINTAS MODEL FOR CUTTING DYNAMICS OF END MILLING PROCESS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ANALISE DE FORÇAS NO FRESAMENTO DE ROSCAS API</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francirlei Gripa Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, Brazil</w:t>
+              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214832v1</w:t>
+                <w:t xml:space="preserve">hal-03214834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CUTTING FORCES GENERATED DURING TURNING OF QUENCHED AND UNQUENCHED CU-AL-BE ALLOYS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+                <w:t xml:space="preserve">AVALIAÇÃO EXPERIMENTAL DE UM TORNEAMENTO CILÍNDRICO EXTERNO PARAMETRIZADO POR OTIMIZAÇÃO COMPUTACIONAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Eduardo Ferreira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
+              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214828v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A STUDY OF THE INFLUENCE OF THE WIDTH OF CUT ON MICRO MILLING ALUMINUM ALLOY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">COMPUTATIONAL ALGORITHM BASED ON ALTINTAS MODEL FOR CUTTING DYNAMICS OF END MILLING PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bezerra de Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214837v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro milling cutting forces on machining aluminium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF CUTTING FORCES GENERATED DURING TURNING OF QUENCHED AND UNQUENCHED CU-AL-BE ALLOYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdenor Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodinei Medeiros Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Antonio de Azevedo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOMM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214824v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING MICROMILLING CUTTING FORCE ON MACHINING ALUMINUM ALLOY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
+                <w:t xml:space="preserve">A STUDY OF THE INFLUENCE OF THE WIDTH OF CUT ON MICRO MILLING ALUMINUM ALLOY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214822v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALISE DE FORÇAS NO FRESAMENTO DE ROSCAS API</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Micro milling cutting forces on machining aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
+              <w:t xml:space="preserve">ICOMM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214834v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVALIAÇÃO EXPERIMENTAL DE UM TORNEAMENTO CILÍNDRICO EXTERNO PARAMETRIZADO POR OTIMIZAÇÃO COMPUTACIONAL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MODELING MICROMILLING CUTTING FORCE ON MACHINING ALUMINUM ALLOY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Oliveira Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Lopes Mougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Itatiaia, Brazil</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214833v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTUDO DO EFEITO DO AVANÇO NAS FORÇAS E NO ACABAMENTO DE UM TORNEAMENTO DE AÇO SUPERDUPLEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Washington Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7º CONGRESSO BRASILEIRO DE ENGENHARIA DE FABRICAÇÃO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Itatiaia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9704,51 +9704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFEITOS DE PARÂMETROS DE CORTE NAS FORÇAS DE USINAGEM EM FRESAMENTO INTERNO DE ROSCAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francirlei Gripa Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,77 +9812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVALIAÇÃO EXPERIMENTAL DE UM TORNEAMENTO CILÍNDRICO EXTERNO PARAMETRIZADO POR OTIMIZAÇÃO COMPUTACIONAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Washington Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo Ferreira De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, São Luis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9920,51 +9920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUÊNCIA DA PROFUNDIDADE DE CORTE E DO AVANÇO NA FORÇA DE CORTE NO FRESAMENTO DE FACEAMENTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oliveira de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10028,51 +10028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Vinícius Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Pimenta Braga Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Manuel Lopes Calas Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10123,51 +10123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANÁLISE DAS FORÇAS DE CORTE NO PROCESSO DE FURAÇÃO DE UMA LIGA DE AÇO INOXIDÁVEL AUSTENÍTICO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana N Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congresso Brasileiro de Fabricação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Caxias do Sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10218,51 +10218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Dias Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Campos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congresso Nacional de Engenharia Mecânica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, São Luis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10300,90 +10300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPORTAMENTO DAS TENSÕES RESIDUAIS GERADAS NO TORNEAMENTO DE UM AÇO AISI H13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria P Cindra Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Pardal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane de Campos Chuvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallace Palmeira dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI CONGRESSO NACIONAL DE ENGENHARIA MECÂNICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Campina Grande, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10447,51 +10447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poulachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercut 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10516,51 +10516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MODEL FOR MICRO THREAD MILLING OPERATION (MTMO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10598,51 +10598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL DYNAMICAL ANALYSIS OF AN END MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Amorim Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10693,51 +10693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SPECIFIC CUTTING ENERGY ON THE CUTTING EDGES OF A THE COMBINED DRILLING/THREAD MILLING PROCESS: THRILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B G Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10775,51 +10775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMICAL ANALYSIS OF AN END MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Manuel Lopes Calas Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10883,51 +10883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYTICAL, NUMERICAL AND EXPERIMENTAL INVESTIGATION OF THE DYNAMIC BEHAVIOR OF A PROTOTYPE FOR A STOCKBRIDGE DAMPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago de Freitas Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Frederico Trotta Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10978,51 +10978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING AND ANALYSIS OF THE THREAD MILLING OPERATION IN THE COMBINED DRILLING/THREAD MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin B G Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 International Manufacturing Science and Engineering Conference MSEC2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Evanston, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11086,64 +11086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo F M Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael N Bartholo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altino Marques Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Pardal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V CONGRESSO NACIONAL DE ENGENHARIA MECÂNICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Salvador, Brazil</w:t>
@@ -11172,51 +11172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of a Combined Drilling and Thread Milling Process: Thrilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B G Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11280,51 +11280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLICATION OF ACOUSTIC EMISSION ON END MILLING MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11362,64 +11362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR DYNAMICS OF MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Savi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Encontro de Modelagem Computacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nova Friburgo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11444,51 +11444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THRILLING: AN APPLICATION OF THREAD MILLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11526,51 +11526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORCE PREDICTION IN THREAD MILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11621,51 +11621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING END MILLING WITH RUNOUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rodrigues Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11710,221 +11710,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF THE SPECIFIC FORCE ON END MILLING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">THE INFLUENCE OF SPECIFIC CUTTING FORCE ON END MILLING MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Luís Silveira</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luís Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IBERIAN LATIN-AMERICAN CONGRESS ON COMPUTATIONAL METHODS IN ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">16th BRAZILIAN CONGRESS OF MECHANICAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Uberlandia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212289v1</w:t>
+                <w:t xml:space="preserve">hal-03212280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INFLUENCE OF SPECIFIC CUTTING FORCE ON END MILLING MODELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ANALYSIS OF THE SPECIFIC FORCE ON END MILLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Luís Lopes Silveira</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luís Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th BRAZILIAN CONGRESS OF MECHANICAL ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Uberlandia, Brazil</w:t>
+              <w:t xml:space="preserve">22nd IBERIAN LATIN-AMERICAN CONGRESS ON COMPUTATIONAL METHODS IN ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212280v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELS FOR THE PREDICTION OF INSTANTANEOUS CUTTING FORCES IN END MILLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Lopes Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11994,51 +11994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinagem para Engenharia: Um curso de mecânica do corte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12082,51 +12082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et Traduction de &amp;quot;Introdução aos Processos de Fabricação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikell Groover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12189,51 +12189,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la fabrication pour viser la sobriété énergétique industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12309,51 +12309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research perspectives for smart machining based on instantaneous cutting forces in milling and micromilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. Université de Toulouse, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12403,51 +12403,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Forming. The 27th International ESAFORM Conference on Material Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12627,51 +12627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0CB28C1"/>
+    <w:nsid w:val="102C2E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12858,51 +12858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-carla-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0486-0687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adones Almeida Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malta Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Moreira Thir&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Hussein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carla Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01039-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06086-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Jardini Munhoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Gopal Kapoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043501]" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wilson Fonseca Coelho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100789" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton De Paula Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cindra Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2520-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620180004.0600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lopes Mougo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Giovanni Cabrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Castello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-017-0179-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-016-0668-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton de Paula Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0381-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Castro Monte Schroder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia De Blas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovvuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N.P. Hung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mendes Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francirlei Gripa Cardoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Nery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Savi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.12.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reb&#234;lo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07062F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana N Vasconcellos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barbosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Marques Jr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pardal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beir&#227;o Friedrich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martins da Motta Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B.G. Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kapoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Devor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2005.12.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8650T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kapoor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782004000100014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Evelise Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-205" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Daniela Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horovitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davim Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-219" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Nunes Teixeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Thir&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Neto Chagas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640305v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Valente Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Coelho Cosenza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Val&#233;rio Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia de Bl&#225;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329834v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Oliveira Henz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Vieira Magaldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna de Oliveira da Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Oliveira Campos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara Thir&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Campos de Oliveira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226780v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paiva Nascimento" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Campos Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Souto Maior Tavares" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinheiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226777v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Marques Rios" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Calixto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oliveira Campos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Arevalo Cabrera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bukkapatnam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-53390" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322486v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vidinha Martins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Roberto Pereira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; De Araujo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219972v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vizquerra-Rojo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim Savi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pimentel Mirres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alexandre Amar Aguiar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra Menezes Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritto Thiago" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214833v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Souza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eduardo Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212875v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dornelles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Ferreira De Oliveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira de Lima" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vin&#237;cius Castilho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pimenta Braga Braga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Lopes Calas Pacheco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias Souza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Cindra Fonseca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane de Campos Chuvas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Palmeira dos Reis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B G Jun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Freitas Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212836v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B G Jun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo F M Barbosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N Bartholo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Kapoor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Devor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodrigues Alvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Silveira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Lopes Silveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikell Groover" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-carla-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0486-0687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adones Almeida Rocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malta Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Moreira Thir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70116" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughosh Deshpande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ism.2025.10026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Hussein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carla Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01039-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-04tr68" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Coimbra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544054221100320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06086-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Jardini Munhoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Gopal Kapoor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wilson Fonseca Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100789" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043501]" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton De Paula Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cindra Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2520-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620180004.0600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lopes Mougo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira Campos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Giovanni Cabrera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Castello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-017-0179-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-016-0668-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleiton de Paula Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0381-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Castro Monte Schroder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia De Blas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovvuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N.P. Hung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mendes Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francirlei Gripa Cardoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Nery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdenor Pereira da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodinei Medeiros Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Antonio de Azevedo Melo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Savi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Calas Lopes Pacheco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.758.165" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.12.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reb&#234;lo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07062F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana N Vasconcellos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barbosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altino Marques Jr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pardal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000944" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beir&#227;o Friedrich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martins da Motta Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Silveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B.G. Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kapoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Devor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2005.12.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8650T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kapoor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782004000100014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Evelise Ribeiro da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-205" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Daniela Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horovitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davim Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-219" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara da Silva Thir&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Nunes Teixeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropoulos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouzid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41341-4_20" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutouly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Neto Chagas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640305v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/v-7uw143" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Valente Ferreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Coelho Cosenza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Val&#233;rio Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia de Bl&#225;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329834v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Oliveira Henz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Vieira Magaldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna de Oliveira da Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Oliveira Campos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Mara Thir&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Campos de Oliveira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226780v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paiva Nascimento" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Campos Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Souto Maior Tavares" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226777v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Marques Rios" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Calixto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinheiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oliveira Campos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Arevalo Cabrera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bukkapatnam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-53390" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vidinha Martins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Roberto Pereira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; De Araujo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vizquerra-Rojo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim Savi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pimentel Mirres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alexandre Amar Aguiar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra Menezes Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritto Thiago" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Souza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eduardo Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214837v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214824v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Oliveira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212875v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dornelles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Ferreira De Oliveira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira de Lima" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lopes Silveira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vin&#237;cius Castilho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pimenta Braga Braga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Lopes Calas Pacheco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212865v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias Souza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Cindra Fonseca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane de Campos Chuvas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Palmeira dos Reis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B G Jun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Freitas Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico Trotta Matt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212836v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B G Jun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212839v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo F M Barbosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N Bartholo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Kapoor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Devor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodrigues Alvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Silveira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212280v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Lopes Silveira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212289v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikell Groover" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>