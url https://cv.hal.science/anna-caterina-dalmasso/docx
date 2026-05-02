--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -178,615 +178,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire numérique de Chris Marker. Reflets et désirs des images sans soleil</w:t>
+                <w:t xml:space="preserve">Vedozero. Interrogare il dispositivo dello sguardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Expanded cinéma, 2015-1 (3), pp.259-277</w:t>
+              <w:t xml:space="preserve">Fata Morgana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dispositivo, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302349v1</w:t>
+                <w:t xml:space="preserve">hal-01184401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de G. Carron, La désillusion créatrice. Merleau-Ponty et l’expérience du réel</w:t>
+                <w:t xml:space="preserve">L’artiste et l’adversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiasmi International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
+              <w:t xml:space="preserve">, 2015, Merleau-ponty – de la plasticité au poétique, avec l'herméneutique de Paul Ricoeur – from plasticity to the poetic, through Ricoeur's hermeneutics – dalla plasticità al poetico attraverso l'ermeneutica di Paul Ricoeur, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5840/chiasmi20151727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5840/chiasmi20151718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302353v1</w:t>
+                <w:t xml:space="preserve">hal-01302347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médium visible. Interface opaque et immersivité non mimétique</w:t>
+                <w:t xml:space="preserve">La mémoire numérique de Chris Marker. Reflets et désirs des images sans soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiasmi International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, http://www.pdcnet.org/pdc/bvdb.nsf/purchase?openform&amp;fp=chiasmi&amp;id=chiasmi_2014_0016_0105_0125</w:t>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Expanded cinéma, 2015-1 (3), pp.259-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184346v1</w:t>
+                <w:t xml:space="preserve">hal-01302349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artiste et l’adversité</w:t>
+                <w:t xml:space="preserve">Compte rendu de G. Carron, La désillusion créatrice. Merleau-Ponty et l’expérience du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiasmi International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Merleau-ponty – de la plasticité au poétique, avec l'herméneutique de Paul Ricoeur – from plasticity to the poetic, through Ricoeur's hermeneutics – dalla plasticità al poetico attraverso l'ermeneutica di Paul Ricoeur, 17, </w:t>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5840/chiasmi20151718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5840/chiasmi20151727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302347v1</w:t>
+                <w:t xml:space="preserve">hal-01302353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedozero. Interrogare il dispositivo dello sguardo</w:t>
+                <w:t xml:space="preserve">Le médium visible. Interface opaque et immersivité non mimétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fata Morgana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dispositivo, 24</w:t>
+              <w:t xml:space="preserve">Chiasmi International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, http://www.pdcnet.org/pdc/bvdb.nsf/purchase?openform&amp;fp=chiasmi&amp;id=chiasmi_2014_0016_0105_0125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184401v1</w:t>
+                <w:t xml:space="preserve">hal-01184346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le seuil. La vita al tempo della morte de Andrea Caccia</w:t>
+                <w:t xml:space="preserve">Il cinema come reversibilità di percezione ed espressione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de la culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materiali di Estetica (Terza Serie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pensare nella caverna. Incontri tra cinema e filosofia, 1, pp.75-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/mde.v0i1.4545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996661v1</w:t>
+                <w:t xml:space="preserve">hal-01184343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il bordo opaco. Pensare lo schermo, pensare la superficie</w:t>
+                <w:t xml:space="preserve">Le seuil. La vita al tempo della morte de Andrea Caccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di estetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.51-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/estetica.943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00996594v1</w:t>
+                <w:t xml:space="preserve">hal-00996661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il cinema come reversibilità di percezione ed espressione</w:t>
+                <w:t xml:space="preserve">Il bordo opaco. Pensare lo schermo, pensare la superficie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiali di Estetica (Terza Serie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Pensare nella caverna. Incontri tra cinema e filosofia, 1, pp.75-99. </w:t>
+              <w:t xml:space="preserve">Rivista di estetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.53-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13130/mde.v0i1.4545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/estetica.943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184343v1</w:t>
+                <w:t xml:space="preserve">hal-00996594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nella traccia di Immemory. Credere all'immagine tra analogico e digitale</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caterina Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.066.0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.943" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/mde.v0i1.4545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01782176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Franzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caterina Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.066.0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151718" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151727" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/mde.v0i1.4545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01782176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Franzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>