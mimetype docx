--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -178,174 +178,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedozero. Interrogare il dispositivo dello sguardo</w:t>
+                <w:t xml:space="preserve">Le médium visible. Interface opaque et immersivité non mimétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fata Morgana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dispositivo, 24</w:t>
+              <w:t xml:space="preserve">Chiasmi International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, http://www.pdcnet.org/pdc/bvdb.nsf/purchase?openform&amp;fp=chiasmi&amp;id=chiasmi_2014_0016_0105_0125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184401v1</w:t>
+                <w:t xml:space="preserve">hal-01184346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artiste et l’adversité</w:t>
+                <w:t xml:space="preserve">Compte rendu de G. Carron, La désillusion créatrice. Merleau-Ponty et l’expérience du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiasmi International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Merleau-ponty – de la plasticité au poétique, avec l'herméneutique de Paul Ricoeur – from plasticity to the poetic, through Ricoeur's hermeneutics – dalla plasticità al poetico attraverso l'ermeneutica di Paul Ricoeur, 17, </w:t>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5840/chiasmi20151718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5840/chiasmi20151727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302347v1</w:t>
+                <w:t xml:space="preserve">hal-01302353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire numérique de Chris Marker. Reflets et désirs des images sans soleil</w:t>
               </w:r>
@@ -394,399 +394,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de G. Carron, La désillusion créatrice. Merleau-Ponty et l’expérience du réel</w:t>
+                <w:t xml:space="preserve">L’artiste et l’adversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiasmi International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
+              <w:t xml:space="preserve">, 2015, Merleau-ponty – de la plasticité au poétique, avec l'herméneutique de Paul Ricoeur – from plasticity to the poetic, through Ricoeur's hermeneutics – dalla plasticità al poetico attraverso l'ermeneutica di Paul Ricoeur, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5840/chiasmi20151727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5840/chiasmi20151718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302353v1</w:t>
+                <w:t xml:space="preserve">hal-01302347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médium visible. Interface opaque et immersivité non mimétique</w:t>
+                <w:t xml:space="preserve">Vedozero. Interrogare il dispositivo dello sguardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiasmi International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, http://www.pdcnet.org/pdc/bvdb.nsf/purchase?openform&amp;fp=chiasmi&amp;id=chiasmi_2014_0016_0105_0125</w:t>
+              <w:t xml:space="preserve">Fata Morgana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dispositivo, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184346v1</w:t>
+                <w:t xml:space="preserve">hal-01184401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il cinema come reversibilità di percezione ed espressione</w:t>
+                <w:t xml:space="preserve">Le seuil. La vita al tempo della morte de Andrea Caccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiali di Estetica (Terza Serie)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.51-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184343v1</w:t>
+                <w:t xml:space="preserve">hal-00996661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le seuil. La vita al tempo della morte de Andrea Caccia</w:t>
+                <w:t xml:space="preserve">Il bordo opaco. Pensare lo schermo, pensare la superficie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de la culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivista di estetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estetica.943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996661v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il bordo opaco. Pensare lo schermo, pensare la superficie</w:t>
+                <w:t xml:space="preserve">Il cinema come reversibilità di percezione ed espressione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caterina Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di estetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.53-70. </w:t>
+              <w:t xml:space="preserve">Materiali di Estetica (Terza Serie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pensare nella caverna. Incontri tra cinema e filosofia, 1, pp.75-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/estetica.943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13130/mde.v0i1.4545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996594v1</w:t>
+                <w:t xml:space="preserve">hal-01184343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nella traccia di Immemory. Credere all'immagine tra analogico e digitale</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caterina Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.066.0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151718" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151727" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/mde.v0i1.4545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01782176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Franzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caterina Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.066.0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01302347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20151718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.943" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01184343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/mde.v0i1.4545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carbone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01782176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Franzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00996654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>