--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2053,427 +2053,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of natural killer cell immunoglobulin-like genes in south-eastern French and Comorian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Frassati</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Degioanni</w:t>
+                <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2006.00592.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008139v1</w:t>
+                <w:t xml:space="preserve">halshs-00749124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of natural killer cell immunoglobulin-like genes in south-eastern French and Comorian populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+                <w:t xml:space="preserve">Is there a 'Basque' profile regarding autosomal recessive dificiencies of coagulation factors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bauduer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Ducout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2006.00592.x⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (3), pp.276-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2516.2004.00892.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00749124v1</w:t>
+                <w:t xml:space="preserve">halshs-00008130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a 'Basque' profile regarding autosomal recessive dificiencies of coagulation factors ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bauduer</w:t>
+                <w:t xml:space="preserve">Distribution of rhesus blood group system in the French basques: a reappraisal using the allele-specific primers PCR method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Ducout</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (2), pp.69-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2516.2004.00892.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008130v1</w:t>
+                <w:t xml:space="preserve">halshs-00008529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
               </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2570,160 +2570,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03007215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of rhesus blood group system in the French basques: a reappraisal using the allele-specific primers PCR method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58 (2), pp.69-72</w:t>
+              <w:t xml:space="preserve">Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (4), pp.527-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008529v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duffy blood group genotyping in French Basques using polymerase chain reaction with allele-specific primers (PCR-ASP)</w:t>
               </w:r>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bauduer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ducout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Scribans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5656,233 +5656,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervalle indicatif de mélange : une nouvelle méthode d'évaluation des contributions parentales lors du mélange génétique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les migrations au pays basque français : approche démographique et patronymique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.S19-S20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasone J. Salaberria Fuldain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beñat, B. Oyharçabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.S12-S13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072717v1</w:t>
+                <w:t xml:space="preserve">hal-01072638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations au pays basque français : approche démographique et patronymique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intervalle indicatif de mélange : une nouvelle méthode d'évaluation des contributions parentales lors du mélange génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Gourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.S19-S20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Montoya</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01072638v1</w:t>
+                <w:t xml:space="preserve">hal-01072717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition des néandertaliens : le rôle du climat</w:t>
               </w:r>
@@ -5963,216 +5963,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition écologique entre néandertaliens et Homo Sapiens: apport des modélisations isotopique et écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fabre</w:t>
+                <w:t xml:space="preserve">De l'ancestralité au taux de mélange, une approche évolutive différente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Gourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.S13-S14</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.S18-S19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073112v1</w:t>
+                <w:t xml:space="preserve">hal-01073139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ancestralité au taux de mélange, une approche évolutive différente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+                <w:t xml:space="preserve">Compétition écologique entre néandertaliens et Homo Sapiens: apport des modélisations isotopique et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.S18-S19</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.S13-S14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073139v1</w:t>
+                <w:t xml:space="preserve">hal-01073112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléopathologie des infections humaines : vers une approche intégrative</w:t>
               </w:r>
@@ -6533,51 +6533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gourjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9792-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaberria Jos&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Be&#241;at, B. Oyhar&#231;abal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/689315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFJRLNZB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0022-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6586" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0251" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frassati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galicher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2006.00592.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMCH161M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Scribans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-004-0957-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QJ4D8JP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ducout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2516.2004.00892.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX3LRWVX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.10230" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q47JZKX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffoux Colette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Dizier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besse-Schmittler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloud-Bataille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guilloud-Bataille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Crozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feingold" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Astolfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lisa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133p3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Vizzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13761" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayiba Ibrahim Hassan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11152" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Smith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004178" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.53750" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072638v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone J. Salaberria Fuldain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Montoya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbarats" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gourjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9792-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaberria Jos&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Be&#241;at, B. Oyhar&#231;abal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/689315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFJRLNZB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0022-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6586" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0251" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frassati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galicher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2006.00592.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMCH161M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Scribans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-004-0957-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QJ4D8JP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ducout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2516.2004.00892.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX3LRWVX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.10230" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q47JZKX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffoux Colette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Dizier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besse-Schmittler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloud-Bataille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guilloud-Bataille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Crozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feingold" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Astolfi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lisa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133p3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Vizzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13761" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayiba Ibrahim Hassan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11152" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Smith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004178" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004178" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.53750" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone J. Salaberria Fuldain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Montoya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbarats" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>