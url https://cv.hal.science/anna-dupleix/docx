--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1161,235 +1161,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the thermal properties of green wood by the transient plane source (TPS) technique</w:t>
+                <w:t xml:space="preserve">Investigating brittle failures in multiple-nail steel-to-timber connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hugues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rossi</w:t>
+                <w:t xml:space="preserve">Pierre Quenneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2012-0125⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7158/C11-695.2012.10.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844672v2</w:t>
+                <w:t xml:space="preserve">hal-01393719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating brittle failures in multiple-nail steel-to-timber connections</w:t>
+                <w:t xml:space="preserve">Measuring the thermal properties of green wood by the transient plane source (TPS) technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Quenneville</w:t>
+                <w:t xml:space="preserve">Frédéric Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (2), </w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (4), pp.437-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7158/C11-695.2012.10.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hf-2012-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393719v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2304,277 +2304,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours</w:t>
+                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10e Salon de l'Ecologie</w:t>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010167v1</w:t>
+                <w:t xml:space="preserve">hal-03908909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
+                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10e Salon de l'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908909v1</w:t>
+                <w:t xml:space="preserve">hal-02010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beekeepers, bees and beehives. Investigating the third party: wood material for beehives</w:t>
               </w:r>
@@ -2830,359 +2830,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR heating of green wood while peeling: a numerical model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid infrared spectra of four green and remoistened wood species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Action COST FP 0904 Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium of Indonesian Wood Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Makassar, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100454v1</w:t>
+                <w:t xml:space="preserve">hal-02100449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of green wood cutting using assisted peeling by radiant energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrezj Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Ould Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th National Seminar on Materials, Process and Environment, University M’Hamed Bougara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boumerdès, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid infrared spectra of four green and remoistened wood species</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IR heating of green wood while peeling: a numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Etienne Denaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Ould Ahmedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium of Indonesian Wood Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Makassar, Indonesia</w:t>
+              <w:t xml:space="preserve">2nd Action COST FP 0904 Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100449v1</w:t>
+                <w:t xml:space="preserve">hal-02100454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of wood peeling process assisted by radiant energy</w:t>
               </w:r>
@@ -3522,260 +3522,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux exploratoires multidisciplinaires sur l'influence du bois des ruches sur les abeilles</w:t>
+                <w:t xml:space="preserve">APPLICATION SMARTPHONE POUR LE COMPTAGE AUTOMATISÉ DU VARROA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées du GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
+              <w:t xml:space="preserve">Congrès international d’apiculture du Syndicat National Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950017v1</w:t>
+                <w:t xml:space="preserve">hal-02010164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLICATION SMARTPHONE POUR LE COMPTAGE AUTOMATISÉ DU VARROA</w:t>
+                <w:t xml:space="preserve">Travaux exploratoires multidisciplinaires sur l'influence du bois des ruches sur les abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pfister</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’apiculture du Syndicat National Apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010164v1</w:t>
+                <w:t xml:space="preserve">hal-01950017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux exploratoires multidisciplinaires sur l'influence du bois des ruches sur les abeilles</w:t>
               </w:r>
@@ -3800,51 +3800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3975,407 +3975,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du matériaux bois des ruches à l'activité et la santé des colonies d'abeilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SuperBeeLive: une ruche instrumentée permettant le suivi en temps réel d'une colonie d'abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Capucine Carlier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gille Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">6èmes journées scientifiques du Labex Numev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770323v1</w:t>
+                <w:t xml:space="preserve">hal-01949457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperBeeLive: une ruche instrumentée permettant le suivi en temps réel d'une colonie d'abeilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions du matériaux bois des ruches à l'activité et la santé des colonies d'abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Carlier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées scientifiques du Labex Numev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème journées du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949457v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du matériau bois des ruches à l’activité et la santé des colonies d’abeilles</w:t>
+                <w:t xml:space="preserve">Contributions du matériau bois des ruches à l'activité et la santé des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Scientifiques GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5ème journées scientifiques du Labex Numev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100872v1</w:t>
+                <w:t xml:space="preserve">hal-01948163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du matériau bois des ruches à l'activité et la santé des abeilles</w:t>
+                <w:t xml:space="preserve">Contributions du matériau bois des ruches à l’activité et la santé des colonies d’abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées scientifiques du Labex Numev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Scientifiques GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948163v1</w:t>
+                <w:t xml:space="preserve">hal-02100872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la transparence du bois aux rayonnements infrarouges</w:t>
               </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5666,159 +5666,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le varroa à l’assaut de l’abeille, le châtaignier une citadelle ?</w:t>
+                <w:t xml:space="preserve">Le bois de châtaignier des ruches fait chuter le Varroa de l’abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02010184v1</w:t>
+                <w:t xml:space="preserve">medihal-02010179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois de châtaignier des ruches fait chuter le Varroa de l’abeille</w:t>
+                <w:t xml:space="preserve">Le varroa à l’assaut de l’abeille, le châtaignier une citadelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02010179v1</w:t>
+                <w:t xml:space="preserve">medihal-02010184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5973,51 +5973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bedouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien van Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Vahtikari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0968-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2013-0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844672v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hugues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7158/C11-695.2012.10.2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Coutant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reutenauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezj Kusiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgolastra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Gregorc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02010186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bedouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien van Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Vahtikari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0968-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2013-0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenneville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7158/C11-695.2012.10.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844672v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hugues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Coutant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reutenauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezj Kusiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgolastra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Gregorc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02010186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>