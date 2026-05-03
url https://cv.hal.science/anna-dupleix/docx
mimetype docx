--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -672,265 +672,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared absorption properties of green wood</w:t>
+                <w:t xml:space="preserve">The effect of log heating temperature on the peeling process and veneer quality: beech, birch, and spruce case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Louis Denaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-infrared absorption properties of green wood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (2), pp.163-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-012-0656-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844551v1</w:t>
+                <w:t xml:space="preserve">hal-00844668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of log heating temperature on the peeling process and veneer quality: beech, birch, and spruce case studies</w:t>
+                <w:t xml:space="preserve">Mid-infrared absorption properties of green wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mid-infrared absorption properties of green wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844668v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational production of veneer by IR-heating of green wood during peeling: Modeling experiments</w:t>
               </w:r>
@@ -942,51 +942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid' Ahmed Ould Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1112,51 +1112,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (2), pp.163-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-012-0656-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303681v1</w:t>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-based agriculture on Mediterranean terraces: continuing the story by renewing practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leana Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,217 +1937,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat power estimation of a bee colony in a Dadanthive based on transient hygrothermal evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Apimondia International Apicultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908884v1</w:t>
+                <w:t xml:space="preserve">hal-02030446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat power estimation of a bee colony in a Dadanthive based on transient hygrothermal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">46th Apimondia International Apicultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02030446v1</w:t>
+                <w:t xml:space="preserve">hal-03908884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ? Aspects physiques, écologiques et anthropologiques de la relation</w:t>
               </w:r>
@@ -2849,51 +2849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid infrared spectra of four green and remoistened wood species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium of Indonesian Wood Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Makassar, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrezj Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Ould Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Ould Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3162,273 +3162,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of wood peeling process assisted by radiant energy</w:t>
+                <w:t xml:space="preserve">On-line heating temperatures of green-wood prior to peeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remy Marchal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Action COST FP 0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Bienne, Switzerland</w:t>
+              <w:t xml:space="preserve">Joint International Symposium on Wood Composites &amp; Veneer Processing and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100460v1</w:t>
+                <w:t xml:space="preserve">hal-02100459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line heating temperatures of green-wood prior to peeling.</w:t>
+                <w:t xml:space="preserve">Feasibility of wood peeling process assisted by radiant energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Marchal</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Symposium on Wood Composites &amp; Veneer Processing and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">1st Action COST FP 0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Bienne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100459v1</w:t>
+                <w:t xml:space="preserve">hal-02100460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3880,338 +3880,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du matériau bois des ruches à l'activité et la santé des colonies d'abeilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SuperBeeLive: une ruche instrumentée permettant le suivi en temps réel d'une colonie d'abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Capucine Carlier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gille Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées scientifiques du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949470v1</w:t>
+                <w:t xml:space="preserve">hal-01949457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperBeeLive: une ruche instrumentée permettant le suivi en temps réel d'une colonie d'abeilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions du matériaux bois des ruches à l'activité et la santé des colonies d'abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Carlier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées scientifiques du Labex Numev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème journées du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949457v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du matériaux bois des ruches à l'activité et la santé des colonies d'abeilles</w:t>
+                <w:t xml:space="preserve">Contributions du matériau bois des ruches à l'activité et la santé des colonies d'abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">6èmes journées scientifiques du Labex Numev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770323v1</w:t>
+                <w:t xml:space="preserve">hal-01949470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions du matériau bois des ruches à l'activité et la santé des abeilles</w:t>
               </w:r>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la transparence du bois aux rayonnements infrarouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Scientifiques GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs-sur-Marne, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4437,221 +4437,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring green wood thermal properties to simulate veneer production by ir-heating</w:t>
+                <w:t xml:space="preserve">FEASIBILITY OF GREEN WOOD CUTTING USING ASSISTED PEELING BY INFRARED RADIATION (IR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference Division 5 Forest Products, Technical session 5.02.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">4th Joensuu Forestry Networking Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100456v1</w:t>
+                <w:t xml:space="preserve">hal-02100758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEASIBILITY OF GREEN WOOD CUTTING USING ASSISTED PEELING BY INFRARED RADIATION (IR)</w:t>
+                <w:t xml:space="preserve">Measuring green wood thermal properties to simulate veneer production by ir-heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Etienne Denaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joensuu Forestry Networking Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">IUFRO Conference Division 5 Forest Products, Technical session 5.02.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100758v1</w:t>
+                <w:t xml:space="preserve">hal-02100456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFRARED HEATING: AN ALTERNATIVE TO SOAKING?</w:t>
               </w:r>
@@ -5973,51 +5973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bedouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien van Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Vahtikari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0968-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2013-0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenneville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7158/C11-695.2012.10.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844672v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hugues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Coutant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reutenauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezj Kusiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgolastra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Gregorc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02010186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bedouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien van Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Vahtikari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0968-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2013-0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenneville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7158/C11-695.2012.10.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844672v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hugues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Coutant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reutenauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezj Kusiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Maizi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Carlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgolastra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aimon-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Gregorc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02010186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02010184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>