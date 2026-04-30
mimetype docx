--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -4631,51 +4631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19F430C1"/>
+    <w:nsid w:val="1D03AA65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>