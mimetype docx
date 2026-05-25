--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -303,222 +303,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical foundations for service innovation research in sport management – insights from nonprofit sport organisations</w:t>
+                <w:t xml:space="preserve">Consumer adoption of artificially intelligence-supported devices for sports services: an empirical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Dickson</w:t>
+                <w:t xml:space="preserve">Raphaël Le Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ransome Bawack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16184742.2025.2454028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), pp.694-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSMS-07-2024-0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907455v1</w:t>
+                <w:t xml:space="preserve">hal-05393623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer adoption of artificially intelligence-supported devices for sports services: an empirical validation</w:t>
+                <w:t xml:space="preserve">Theoretical foundations for service innovation research in sport management – insights from nonprofit sport organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ransome Bawack</w:t>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (4), pp.694-712. </w:t>
+              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJSMS-07-2024-0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16184742.2025.2454028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393623v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Typology of Circular Sport Business Models: Enabling Sustainable Value Co-Creation in the Sport Industry</w:t>
               </w:r>
@@ -634,51 +634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moderating effect of fan engagement on the relationship between fan knowledge and fan co-creation in social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Behnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Delshab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,278 +1265,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation configurations in sport clusters: The role of interorganizational citizenship and social capital</w:t>
+                <w:t xml:space="preserve">Network structure and governance in sport clusters: a mixed methods analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Mena</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagen Wäsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.04.064⟩</w:t>
+              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.1269-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16184742.2021.1976243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246452v1</w:t>
+                <w:t xml:space="preserve">hal-03345370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network structure and governance in sport clusters: a mixed methods analysis</w:t>
+                <w:t xml:space="preserve">Innovation configurations in sport clusters: The role of interorganizational citizenship and social capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hagen Wäsche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Luzzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.1269-1289. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.409 - 419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16184742.2021.1976243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.04.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345370v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic processes in Australian golf clubs: a dynamic capabilities view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veit Wohlgemuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Woratschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Business and Management: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (4), pp.403-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Babiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of interorganizational citizenship behaviors in the innovation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sport Management Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp.343-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2587,191 +2587,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de développement et hétérogénéité des clusters sport : une analyse socio-économique</w:t>
+                <w:t xml:space="preserve">Proximité socio-économique et trajectoires de développement des clusters sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès "Management du Sport"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">9e congrès international de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161673v1</w:t>
+                <w:t xml:space="preserve">hal-04161680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité socio-économique et trajectoires de développement des clusters sport</w:t>
+                <w:t xml:space="preserve">Trajectoires de développement et hétérogénéité des clusters sport : une analyse socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès international de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">congrès "Management du Sport"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161680v1</w:t>
+                <w:t xml:space="preserve">hal-04161673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cognitive to Organisational Proximity - Insights on Resilience of Clusters from the Sport Industry</w:t>
               </w:r>
@@ -2915,437 +2915,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From manufacturing base to innovative cluster – the case of Taiwan’s cycle industry.</w:t>
+                <w:t xml:space="preserve">BOUQUETS ARE AS USEFUL AS BRICKBATS: THE INFLUENCE OF INTERORGANIZATIONAL CITIZENSHIP BEHAVIORS ON THE INNOVATION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kongting Yeh</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Asian Association for Sport Management Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Langkawi, Malaysia</w:t>
+              <w:t xml:space="preserve">European Academy of Management conference 2016: Manageable Cooperation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340307v1</w:t>
+                <w:t xml:space="preserve">hal-01337018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evidence for the Sport Value Framework–the bridging role of the Sport Cluster concept in sport marketing theory</w:t>
+                <w:t xml:space="preserve">From manufacturing base to innovative cluster – the case of Taiwan’s cycle industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoff Dickson</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongting Yeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAANZ Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">The 11th Asian Association for Sport Management Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Langkawi, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511630v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies of sport clusters based on socio-economic proximity</w:t>
+                <w:t xml:space="preserve">Empirical evidence for the Sport Value Framework–the bridging role of the Sport Cluster concept in sport marketing theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Woratschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Management Association of Australia and New Zealand</w:t>
+              <w:t xml:space="preserve">SMAANZ Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491163v1</w:t>
+                <w:t xml:space="preserve">hal-01511630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOUQUETS ARE AS USEFUL AS BRICKBATS: THE INFLUENCE OF INTERORGANIZATIONAL CITIZENSHIP BEHAVIORS ON THE INNOVATION PROCESS</w:t>
+                <w:t xml:space="preserve">Typologies of sport clusters based on socio-economic proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephen Gates</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management conference 2016: Manageable Cooperation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Sport Management Association of Australia and New Zealand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337018v1</w:t>
+                <w:t xml:space="preserve">hal-01491163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport industry cluster – testing the sport value framework on the meso-level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3446,191 +3446,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interorganizational Citizenship Behavior in Sport Clusters</w:t>
+                <w:t xml:space="preserve">Managing interorganisational links in sporting goods industries – the case of sailing clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North Amercian Society for Sport Management Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">World Association for Sport Management Inaugural Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081124v1</w:t>
+                <w:t xml:space="preserve">hal-01081130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing interorganisational links in sporting goods industries – the case of sailing clusters</w:t>
+                <w:t xml:space="preserve">Interorganizational Citizenship Behavior in Sport Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Association for Sport Management Inaugural Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">North Amercian Society for Sport Management Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081130v1</w:t>
+                <w:t xml:space="preserve">hal-01081124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport clusters as self-sustaining systems – members, relationships, behaviours</w:t>
               </w:r>
@@ -3642,51 +3642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Sport Management Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Sport Management Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aarlborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Acacemy of Management Annual Conference and Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 North American Society for Sport Management Conference (NASSM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seattle, Washington, United States. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3990,204 +3990,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence Of Location And Product Innovation On Internationalisation - Insights From New Zealand's SMEs In The Outdoor Sport Goods Industry</w:t>
+                <w:t xml:space="preserve">The relationship between inter-organisational citizenship behaviour and innovation within sport clusters - a cross-cultural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maureen Benson-Rea</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Dickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management Annual Conference - Managing Culture in the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.Track 38</w:t>
+              <w:t xml:space="preserve">Euro-Asia Management Studies Association (EAMSA) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710241v1</w:t>
+                <w:t xml:space="preserve">hal-00716680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between inter-organisational citizenship behaviour and innovation within sport clusters - a cross-cultural approach</w:t>
+                <w:t xml:space="preserve">The Influence Of Location And Product Innovation On Internationalisation - Insights From New Zealand's SMEs In The Outdoor Sport Goods Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoff Dickson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Benson-Rea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Asia Management Studies Association (EAMSA) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">European Academy of Management Annual Conference - Managing Culture in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.Track 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716680v1</w:t>
+                <w:t xml:space="preserve">hal-00710241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4631,51 +4631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D03AA65"/>
+    <w:nsid w:val="E9195DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4862,51 +4862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-gerke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1125-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180124439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Haas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen W&#228;sche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-01-2025-0016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04907455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dickson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2025.2454028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Dean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-07-2024-0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04455524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fehrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Benson-Rea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P Mccullough" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.2023-0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Behnam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Delshab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Savari Nikou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-09-2022-0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04143463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Odlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03969307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Breitbarth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Herold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2159482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03924080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koronios" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Ntasis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitropoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-12-2021-0148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03678380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2069237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03899086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-11-2022-149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03246452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03345370v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2021.1976243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03295365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wohlgemuth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2021.1955290" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02962015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Woratschek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-04-2019-0032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03252290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birnir Egilsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sbm-11-2020-120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.2016-0338" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Babiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX5S0DR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gates" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14479338.2016.1237306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01139821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2015.1019535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2013.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/15253831211238221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01340307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongting Yeh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01511630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01491163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01167403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Book" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7010-8_8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01372227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01444424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-gerke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1125-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180124439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Haas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen W&#228;sche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-01-2025-0016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Dean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-07-2024-0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04907455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dickson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2025.2454028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04455524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fehrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Benson-Rea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P Mccullough" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.2023-0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Behnam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Delshab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Savari Nikou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-09-2022-0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04143463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Odlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03969307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Breitbarth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Herold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2022.2159482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03924080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koronios" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Ntasis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitropoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-12-2021-0148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03678380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2069237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03899086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-11-2022-149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03345370v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2021.1976243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03246452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03295365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Wohlgemuth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2021.1955290" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02962015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Woratschek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-04-2019-0032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03252290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birnir Egilsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sbm-11-2020-120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.2016-0338" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Babiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX5S0DR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gates" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14479338.2016.1237306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01139821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2015.1019535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2013.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/15253831211238221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01340307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongting Yeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01511630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01491163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01337013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01167403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01081120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Glebova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Book" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-7010-8_8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01372227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01444424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>