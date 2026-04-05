--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -187,1457 +187,1324 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
-[...131 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repertoires plurilingues et biographie langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ghimenton</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">K. Riley; A. Paugh. </w:t>
+                <w:t xml:space="preserve">Barbara Köpke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lippert, Susanne; Köpke, Barbara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiche linguistiche, risorse e istruzione nelle società migratorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roma TrE-Press, pp.27-38, 2025, Collana: Xenia. Studi Linguistici, Letterari et Interculturali, 979-12-5977-466-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13134/979-12-5977-466-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874238v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repertoires plurilingues et biographie langagière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sketching children’s variation-based attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Witko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiche linguistiche, risorse e istruzione nelle società migratorie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13134/979-12-5977-466-8⟩</w:t>
+              <w:t xml:space="preserve">Variation in Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.45-63, 2025, Trends in Language Acquisition Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.34.02bon⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976598v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching children’s variation-based attitudes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Riley; A. Paugh. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variation in Language Acquisition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363135v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La narration au prisme de la socialisation langagière dans les repas familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Greco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La narration : du discours à la multimodalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.96-112, 2024, 978-2-35935-419-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A language socialization account of translinguistic mudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheleen C. Riley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerry Lee; Sender Dovchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translinguistics: Negotiating Innovation and Ordinariness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-48, 2020, 9781138326330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429449918-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premiers mots à leur utilisation en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement du langage chez le jeune enfant : Théorie, clinique, pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.113-142, 2019, 9782807320543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.kern.2019.01.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingualism and bidialectalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick de Houwer; Lourdes Ortega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge handbook of bilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.510-523, 2018, 9781316831922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781316831922.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitalization and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wendy Ayres-Bennett, Janice Carruthers (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Romance Sociolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.570-592, 2018, 9783110365955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110365955-022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socializing language choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunther de Vogelaer; Mathias Katerbow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, John Benjamins Publishing Company, pp.213-233, 2017, Studies in Language Variation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.20.08ghi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideologies and expressed attitudes in Internet: Comparing ethnic identities in two regional communities (Veneto and Sardinia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Pütz &amp; Neele Mund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanishing Languages in Context. Ideological, Attitudinal and Social Identity Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-102, 2016, Series: DASK – Duisburger Arbeiten zur Sprach- und Kulturwissenschaft / Duisburg Papers on Research in Language and Culture, 9783631670491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet and minority languages: a study on Sardinian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. PERTOT, T. PRIESTLY, C. H. WILLIAMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rights, promotion and integration issues for minority languages in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.216-226, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1647,1645 +1514,1778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling monolingual and bilingual children’s language attitudes towards variation in metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ke Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0305000925000169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary school students’ beliefs about multilingualism across contexts: England, France and Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéla Funova Retzius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsta Haukås</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Molway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbeth Brevik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01434632.2025.2571453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévoiler son jeu à plusieurs voix lors d’entretiens en focus groups : une analyse des pratiques de socialisation déclarées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 182 (2), pp.59-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.182.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Cultural Identity Construction in Children Attending a Bilingual Programme in France: A Longitudinal Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language, Identity and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15348458.2024.2407950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a bilingual French-English habitus through language experience: A socialisation account from children attending a bilingual programme at a state school in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Neal Minniear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01434632.2023.2218353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04102507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreign and second language learning in special needs children: When the diversity of the profiles and contexts urges us to rethink the diagnosis, the teachers’ training, and the teaching methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Besoins particuliers Special needs Spezifische Bedürfnisse Bisogni speciali Basegns spezials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Lambelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.8-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 2, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55393/babylonia.v2i.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818330v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins particuliers Special needs Spezifische Bedürfnisse Bisogni speciali Basegns spezials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Foreign and second language learning in special needs children: When the diversity of the profiles and contexts urges us to rethink the diagnosis, the teachers’ training, and the teaching methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Lambelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.8-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 2, pp.8-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754088v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-pragmatic and interactional benefits when growing up with a minority language in the input. A case-study conducted in Veneto (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christel ZEITER, Dans La Langue de l'autre. Se Construire En Couple Mixte Plurilingue, Lyon, ENS Éditions, 2018, 302 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166 (1), pp.211-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.166.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter coding affects movement production in word writing: an English–Italian cross-linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Peereman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (1), pp.95-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11145-017-9756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading between the code choices: Discrepancies between expressions of language attitudes and usage in a contact situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (1), pp.115-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1367006913509900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we code the letters of a word when we have to write it? Investigating double letter representation in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Peereman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148, pp.56-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix stylistiques plurilingues, catégorisation et construction de sens : étude exploratoire dans une école professionnelle de Vénétie (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language choice adjustments in child production during dyadic and multiparty interactions: A quantitative approach to multilingual interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Billiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.413 - 438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ling-2013-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718009v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Approaches to Italian / Dialect Family Interactions: Considerations of Methodology and Language Transmission in a Contact Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.106-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19552629-006001010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further evidence for the interaction of central and peripheral processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Peereman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (729), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'interactions familiales entre trois générations dans la région italienne de Vénétie : réflexions sur les voies de la transmission des langues minorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52, pp.109-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2010.2865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues créoles, le plurilinguisme et le développement cognitif chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minella Duzerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/tranel.2010.2865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04818469v1</w:t>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3303,77 +3303,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">She sounds intelligent, but she seems friendly!” Investigating francophone’s variation-based categorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLAVE|12 (International Conference on Language Variation in Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3411,77 +3411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid de Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,77 +3648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing preferences towards normative variants: an experimental study on monolingual and bilingual children living in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VILA5 (Variation In Language Acquisition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3743,64 +3743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinguisme et langue d’héritage : questions de terminologie et synthèse de la journée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilinguisme et biographie langagière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,64 +3825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do family language practices impact bilingual children's vocabulary development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3920,64 +3920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal and multidimensional account of language practices: What factors account for changes in the family language policies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference ‘Crossroads of Languages and Cultures: Languages and Cultures at Home and at School’ (CLC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rethymon, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,77 +4002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Atangana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,81 +4248,81 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed attitudes and ethnic identity in Italy: A comparison of two regional communities (Veneto and Sardinia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International LAUD Symposium Endangerment of Languages across the Planet: The Dynamics of Linguistic Diversity and Globalization</w:t>
+              <w:t xml:space="preserve">LAUD Symposium - 36th International LAUD Symposium Endangerment of Languages across the Planet: The Dynamics of Linguistic Diversity and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Landau/Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4330,103 +4330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4451,51 +4451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement langagier du très jeune enfant dans la société plurilingue de Vénétie : description d’indices statistiques et pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.283-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4552,77 +4552,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answering parents’ questions about child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Lambelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick de Houwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4679,51 +4679,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la socialisation langagière : perspectives sociocognitives, interactionnelles et éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Toulouse 2 Jean Jaurès, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4773,378 +4773,378 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACQUISITION PLURILINGUE CHEZ UN JEUNE ENFANT DE VÉNÉTIE : ÉTUDE DE LA FRÉQUENCE D'USAGE DES LANGUES ET DES INDICES PRAGMATIQUES LORS DES INTERACTIONS FAMILIALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00466372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452115v2</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-00466372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5220,51 +5220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E64802AE"/>
+    <w:nsid w:val="BCD00D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5451,51 +5451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5441-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133789616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04976598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-466-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen C. Riley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Translinguistics-Negotiating-Innovation-and-Ordinariness/Lee-Dovchin/p/book/9781138326330#" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429449918-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.kern.2019.01.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.20.08ghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Funova Retzius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molway" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Brevik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2571453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2024.2407950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Neal Minniear" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2023.2218353" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Lambelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v2i.147" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.166.0211" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9756-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367006913509900" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02385640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW1ZC0V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02392933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2010.2865" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466372v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5441-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133789616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04976598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-466-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen C. Riley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Translinguistics-Negotiating-Innovation-and-Ordinariness/Lee-Dovchin/p/book/9781138326330#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429449918-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.kern.2019.01.0113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.20.08ghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049985" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Funova Retzius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molway" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Brevik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2571453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2024.2407950" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Neal Minniear" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2023.2218353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Lambelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v2i.147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.166.0211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9756-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367006913509900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02385640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW1ZC0V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02392933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2010.2865" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466372v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>