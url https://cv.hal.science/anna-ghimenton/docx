--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -187,2972 +187,2972 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling monolingual and bilingual children’s language attitudes towards variation in metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ke Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000925000169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary school students’ beliefs about multilingualism across contexts: England, France and Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéla Funova Retzius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsta Haukås</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Molway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Brevik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01434632.2025.2571453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévoiler son jeu à plusieurs voix lors d’entretiens en focus groups : une analyse des pratiques de socialisation déclarées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 182 (2), pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.182.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and Cultural Identity Construction in Children Attending a Bilingual Programme in France: A Longitudinal Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Language, Identity and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15348458.2024.2407950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing a bilingual French-English habitus through language experience: A socialisation account from children attending a bilingual programme at a state school in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Neal Minniear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01434632.2023.2218353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04102507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besoins particuliers Special needs Spezifische Bedürfnisse Bisogni speciali Basegns spezials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Lambelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55393/babylonia.v2i.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign and second language learning in special needs children: When the diversity of the profiles and contexts urges us to rethink the diagnosis, the teachers’ training, and the teaching methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Lambelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-pragmatic and interactional benefits when growing up with a minority language in the input. A case-study conducted in Veneto (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.44-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christel ZEITER, Dans La Langue de l'autre. Se Construire En Couple Mixte Plurilingue, Lyon, ENS Éditions, 2018, 302 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (1), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.166.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letter coding affects movement production in word writing: an English–Italian cross-linguistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-017-9756-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading between the code choices: Discrepancies between expressions of language attitudes and usage in a contact situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.115-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1367006913509900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do we code the letters of a word when we have to write it? Investigating double letter representation in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix stylistiques plurilingues, catégorisation et construction de sens : étude exploratoire dans une école professionnelle de Vénétie (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Approaches to Italian / Dialect Family Interactions: Considerations of Methodology and Language Transmission in a Contact Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Language Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.106-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552629-006001010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language choice adjustments in child production during dyadic and multiparty interactions: A quantitative approach to multilingual interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Billiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2), pp.413 - 438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ling-2013-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718009v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further evidence for the interaction of central and peripheral processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Peereman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (729), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d'interactions familiales entre trois générations dans la région italienne de Vénétie : réflexions sur les voies de la transmission des langues minorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2010.2865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repertoires plurilingues et biographie langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lippert, Susanne; Köpke, Barbara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiche linguistiche, risorse e istruzione nelle società migratorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma TrE-Press, pp.27-38, 2025, Collana: Xenia. Studi Linguistici, Letterari et Interculturali, 979-12-5977-466-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13134/979-12-5977-466-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketching children’s variation-based attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation in Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.45-63, 2025, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.34.02bon⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Riley; A. Paugh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La narration au prisme de la socialisation langagière dans les repas familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Greco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La narration : du discours à la multimodalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.96-112, 2024, 978-2-35935-419-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A language socialization account of translinguistic mudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katheleen C. Riley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerry Lee; Sender Dovchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translinguistics: Negotiating Innovation and Ordinariness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-48, 2020, 9781138326330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429449918-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premiers mots à leur utilisation en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement du langage chez le jeune enfant : Théorie, clinique, pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.113-142, 2019, 9782807320543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.kern.2019.01.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingualism and bidialectalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick de Houwer; Lourdes Ortega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge handbook of bilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.510-523, 2018, 9781316831922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781316831922.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitalization and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wendy Ayres-Bennett, Janice Carruthers (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Romance Sociolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.570-592, 2018, 9783110365955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110365955-022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socializing language choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunther de Vogelaer; Mathias Katerbow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, John Benjamins Publishing Company, pp.213-233, 2017, Studies in Language Variation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.20.08ghi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideologies and expressed attitudes in Internet: Comparing ethnic identities in two regional communities (Veneto and Sardinia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Pütz &amp; Neele Mund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanishing Languages in Context. Ideological, Attitudinal and Social Identity Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-102, 2016, Series: DASK – Duisburger Arbeiten zur Sprach- und Kulturwissenschaft / Duisburg Papers on Research in Language and Culture, 9783631670491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet and minority languages: a study on Sardinian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. PERTOT, T. PRIESTLY, C. H. WILLIAMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rights, promotion and integration issues for minority languages in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.216-226, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364890v1</w:t>
-              </w:r>
-[...1640 lines deleted...]
-                <w:t xml:space="preserve">hal-04818469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minella Duzerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,77 +3303,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">She sounds intelligent, but she seems friendly!” Investigating francophone’s variation-based categorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLAVE|12 (International Conference on Language Variation in Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3411,77 +3411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid de Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,77 +3648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing preferences towards normative variants: an experimental study on monolingual and bilingual children living in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VILA5 (Variation In Language Acquisition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3743,64 +3743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinguisme et langue d’héritage : questions de terminologie et synthèse de la journée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilinguisme et biographie langagière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,64 +3825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do family language practices impact bilingual children's vocabulary development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3920,64 +3920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal and multidimensional account of language practices: What factors account for changes in the family language policies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference ‘Crossroads of Languages and Cultures: Languages and Cultures at Home and at School’ (CLC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rethymon, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,77 +4002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Atangana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,64 +4248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed attitudes and ethnic identity in Italy: A comparison of two regional communities (Veneto and Sardinia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAUD Symposium - 36th International LAUD Symposium Endangerment of Languages across the Planet: The Dynamics of Linguistic Diversity and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Landau/Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4330,103 +4330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4451,51 +4451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement langagier du très jeune enfant dans la société plurilingue de Vénétie : description d’indices statistiques et pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.283-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4552,77 +4552,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answering parents’ questions about child language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Lambelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick de Houwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4679,51 +4679,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la socialisation langagière : perspectives sociocognitives, interactionnelles et éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Toulouse 2 Jean Jaurès, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4773,378 +4773,378 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACQUISITION PLURILINGUE CHEZ UN JEUNE ENFANT DE VÉNÉTIE : ÉTUDE DE LA FRÉQUENCE D'USAGE DES LANGUES ET DES INDICES PRAGMATIQUES LORS DES INTERACTIONS FAMILIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00466372v2</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-00452115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5220,51 +5220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCD00D7D"/>
+    <w:nsid w:val="82626E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5451,51 +5451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5441-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133789616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04976598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-466-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen C. Riley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Translinguistics-Negotiating-Innovation-and-Ordinariness/Lee-Dovchin/p/book/9781138326330#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429449918-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.kern.2019.01.0113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.20.08ghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049985" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Funova Retzius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molway" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Brevik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2571453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2024.2407950" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Neal Minniear" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2023.2218353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Lambelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v2i.147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.166.0211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9756-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367006913509900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02385640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW1ZC0V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02392933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2010.2865" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466372v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5441-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133789616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Funova Retzius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Brevik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2571453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2024.2407950" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Neal Minniear" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2023.2218353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Lambelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v2i.147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.166.0211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9756-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367006913509900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW1ZC0V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02392933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2010.2865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04976598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-466-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen C. Riley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Translinguistics-Negotiating-Innovation-and-Ordinariness/Lee-Dovchin/p/book/9781138326330#" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429449918-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.kern.2019.01.0113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.20.08ghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049985" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466372v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>