--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,5165 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5113 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Ghimenton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5441-0991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133789616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=NVGC5qUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have explored different facets of the social dimensions under-pinning bilingual acquisition. I started my career by using mainly quantitative methods of data analysis. I soon developed skills in conducting ethnographical investigations collecting and analyzing interactional data. I acquired competencies enabling me to adopt ethnographically informed approaches to interaction and bilingual acquisition. This has led to mobility across thematic areas and also across methodological approaches: Adopting both quantitative to qualitative approaches through an ethnographic perspective has allowed me to embrace both the psycholinguistic and sociolinguistic dimensions of language development and socialization. In particular, I have focused on the processes of bilingual socialization in areas of language contact and in contexts of migration. Parallel to this research. I have tapped into minority language policies, education and revitalization, in particular in Veneto and Sardinia, two regions in Italy. This has led me to study family language policies and practices through quantitative and qualitative approaches. My research interests in social cognition have lead me to explore language acquisition and attitudes via the implementation of experimental protocols.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Riley; A. Paugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoires plurilingues et biographie langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Köpke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lippert, Susanne; Köpke, Barbara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiche linguistiche, risorse e istruzione nelle società migratorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roma TrE-Press, pp.27-38, 2025, Collana: Xenia. Studi Linguistici, Letterari et Interculturali, 979-12-5977-466-8. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13134/979-12-5977-466-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketching children’s variation-based attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Witko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Krzonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.45-63, 2025, Trends in Language Acquisition Research, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.34.02bon⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration au prisme de la socialisation langagière dans les repas familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Greco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La narration : du discours à la multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.96-112, 2024, 978-2-35935-419-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language socialization account of translinguistic mudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheleen C. Riley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerry Lee; Sender Dovchin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translinguistics: Negotiating Innovation and Ordinariness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-48, 2020, 9781138326330. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429449918-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Witko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers mots à leur utilisation en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Witko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement du langage chez le jeune enfant : Théorie, clinique, pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.113-142, 2019, 9782807320543. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.kern.2019.01.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and bidialectalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick de Houwer; Lourdes Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge handbook of bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.510-523, 2018, 9781316831922. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316831922.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalization and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Depau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendy Ayres-Bennett, Janice Carruthers (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.570-592, 2018, 9783110365955. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110365955-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing language choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunther de Vogelaer; Mathias Katerbow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, John Benjamins Publishing Company, pp.213-233, 2017, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.20.08ghi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideologies and expressed attitudes in Internet: Comparing ethnic identities in two regional communities (Veneto and Sardinia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Depau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Pütz &amp; Neele Mund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanishing Languages in Context. Ideological, Attitudinal and Social Identity Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-102, 2016, Series: DASK – Duisburger Arbeiten zur Sprach- und Kulturwissenschaft / Duisburg Papers on Research in Language and Culture, 9783631670491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and minority languages: a study on Sardinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Depau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. PERTOT, T. PRIESTLY, C. H. WILLIAMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rights, promotion and integration issues for minority languages in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.216-226, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues créoles, le plurilinguisme et le développement cognitif chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minella Duzerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling monolingual and bilingual children’s language attitudes towards variation in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ke Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000925000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary school students’ beliefs about multilingualism across contexts: England, France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéla Funova Retzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsta Haukås</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Brevik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434632.2025.2571453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler son jeu à plusieurs voix lors d’entretiens en focus groups : une analyse des pratiques de socialisation déclarées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 182 (2), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.182.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Cultural Identity Construction in Children Attending a Bilingual Programme in France: A Longitudinal Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language, Identity and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15348458.2024.2407950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing a bilingual French-English habitus through language experience: A socialisation account from children attending a bilingual programme at a state school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Neal Minniear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434632.2023.2218353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04102507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign and second language learning in special needs children: When the diversity of the profiles and contexts urges us to rethink the diagnosis, the teachers’ training, and the teaching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Lambelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins particuliers Special needs Spezifische Bedürfnisse Bisogni speciali Basegns spezials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Lambelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.8-13. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55393/babylonia.v2i.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-pragmatic and interactional benefits when growing up with a minority language in the input. A case-study conducted in Veneto (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christel ZEITER, Dans La Langue de l'autre. Se Construire En Couple Mixte Plurilingue, Lyon, ENS Éditions, 2018, 302 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (1), pp.211-214. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.166.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter coding affects movement production in word writing: an English–Italian cross-linguistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-017-9756-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading between the code choices: Discrepancies between expressions of language attitudes and usage in a contact situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367006913509900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we code the letters of a word when we have to write it? Investigating double letter representation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix stylistiques plurilingues, catégorisation et construction de sens : étude exploratoire dans une école professionnelle de Vénétie (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Approaches to Italian / Dialect Family Interactions: Considerations of Methodology and Language Transmission in a Contact Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.106-133. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552629-006001010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language choice adjustments in child production during dyadic and multiparty interactions: A quantitative approach to multilingual interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.413 - 438. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718009v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for the interaction of central and peripheral processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Peereman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (729), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'interactions familiales entre trois générations dans la région italienne de Vénétie : réflexions sur les voies de la transmission des langues minorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2010.2865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">She sounds intelligent, but she seems friendly!” Investigating francophone’s variation-based categorizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAVE|12 (International Conference on Language Variation in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « savoir-cuire » dans un atelier de cuisine en Guyane : variations autour d’une norme professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées d’études Formation Professionnelle et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing preferences towards normative variants: an experimental study on monolingual and bilingual children living in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VILA5 (Variation In Language Acquisition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et langue d’héritage : questions de terminologie et synthèse de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilinguisme et biographie langagière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do family language practices impact bilingual children's vocabulary development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Chania, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02100175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal and multidimensional account of language practices: What factors account for changes in the family language policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference ‘Crossroads of Languages and Cultures: Languages and Cultures at Home and at School’ (CLC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rethymon, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Atangana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed attitudes and ethnic identity in Italy: A comparison of two regional communities (Veneto and Sardinia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Depau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAUD Symposium - 36th International LAUD Symposium Endangerment of Languages across the Planet: The Dynamics of Linguistic Diversity and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement langagier du très jeune enfant dans la société plurilingue de Vénétie : description d’indices statistiques et pragmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering parents’ questions about child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick de Houwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la socialisation langagière : perspectives sociocognitives, interactionnelles et éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Toulouse 2 Jean Jaurès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04818423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACQUISITION PLURILINGUE CHEZ UN JEUNE ENFANT DE VÉNÉTIE : ÉTUDE DE LA FRÉQUENCE D'USAGE DES LANGUES ET DES INDICES PRAGMATIQUES LORS DES INTERACTIONS FAMILIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00466372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5220,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82626E0C"/>
+    <w:nsid w:val="AF55D044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5451,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5441-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133789616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Funova Retzius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Brevik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2571453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2024.2407950" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Neal Minniear" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2023.2218353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Lambelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v2i.147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.166.0211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9756-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367006913509900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW1ZC0V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02392933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2010.2865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04976598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-466-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen C. Riley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Translinguistics-Negotiating-Innovation-and-Ordinariness/Lee-Dovchin/p/book/9781138326330#" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429449918-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.kern.2019.01.0113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.20.08ghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049985" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466372v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5441-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133789616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=NVGC5qUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04976598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-5977-466-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.02bon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen C. Riley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Translinguistics-Negotiating-Innovation-and-Ordinariness/Lee-Dovchin/p/book/9781138326330#" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429449918-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.kern.2019.01.0113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.20.08ghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049985" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minella Duzerol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Funova Retzius" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molway" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Brevik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2571453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.182.0059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2024.2407950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Neal Minniear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2023.2218353" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Lambelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v2i.147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.166.0211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9756-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367006913509900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02385640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BW1ZC0V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02392933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01990214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00729" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2010.2865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04818423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466372v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>