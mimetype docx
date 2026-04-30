--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -236,89 +236,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la saisie collective d'une source administrative : le registre de population de Lubartów, Pologne, 1932</w:t>
+                <w:t xml:space="preserve">Retour d’expérience sur la saisie collective d’une source administrative : le registre de population de Lubartów, Pologne, 1932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tymoteusz Skowroński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciszek Zakrzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hanotte-Zawislak</w:t>
+                <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -342,113 +342,113 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.125.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626868v1</w:t>
+                <w:t xml:space="preserve">hal-03631238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur la saisie collective d’une source administrative : le registre de population de Lubartów, Pologne, 1932</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la saisie collective d'une source administrative : le registre de population de Lubartów, Pologne, 1932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tymoteusz Skowroński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciszek Zakrzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
+                <w:t xml:space="preserve">Anna Hanotte-Zawislak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -472,81 +472,81 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.125.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631238v1</w:t>
+                <w:t xml:space="preserve">hal-03626868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître et son disciple dans Manuel de l’arriviste d’Henri Chateau ou comment devenir un arrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quêtes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -580,51 +580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du « paradoxe du mandarin » dans la construction de l’arriviste littéraire au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ERTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -658,51 +658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arriviste : Emblème du déplacement dans le roman réaliste français des années 1830–1895. Esquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roczniki Humanistyczne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (5), pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,51 +768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystème de réorientation en licence 1 : expériences pédagogiques et recherche à l'université Paris 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -863,51 +863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi aimons-nous Rastignac ? Les premières impressions dans la représentation lectorale du personnage romanesque (Le Père Goriot, L’Arriviste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le personnage romanesque au miroir du lecteur – Procédés et formes de l'identification »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Pézard et Antonia Zagamé, Université de Poitiers, May 2021, Poitiers, France. pp.201-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -964,51 +964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Pologne, c'est-à-dire nulle part&amp;quot;. La Pologne et les Polonais dans la culture française après les Partages (1795-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arriviste dans le roman français, polonais et anglais du XIXe siècle, 1830-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Critiques littéraires, Jérôme Martin, 978-2-343-24008-4</w:t>
             </w:r>
           </w:p>
@@ -1292,51 +1292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Siniscalchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Skowro&#324;ski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Zakrzewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawislak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Grzegorczyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Majczak-Faroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.125.0112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.5013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.19.010.10695" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh.2018.66.5-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_arriviste_dans_le_roman_francais_polonais_et_anglais_du_xixe_siece_1830_1914_anna_hanotte_zawislak-9782343240084-70966.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Siniscalchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Skowro&#324;ski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Zakrzewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Grzegorczyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Majczak-Faroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.125.0112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawislak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.5013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.19.010.10695" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh.2018.66.5-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_arriviste_dans_le_roman_francais_polonais_et_anglais_du_xixe_siece_1830_1914_anna_hanotte_zawislak-9782343240084-70966.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>