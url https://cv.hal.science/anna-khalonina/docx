--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -570,165 +570,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défragilisation discursive entre monopole de représentation et régulation des pratiques médiatiques.</w:t>
+                <w:t xml:space="preserve">Le concept de compétence en analyse du discours ‘française’ : pour une étude de l’appropriation et de la production de contraintes du dicible par les locuteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Khalonina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La (dé)fragilisation des discours : acteurs, processus et effets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, May 2025, Cergy, France</w:t>
+              <w:t xml:space="preserve">Retour sur l’analyse du discours ‘de l’école française’ des origines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bari Aldo Moro, May 2025, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103986v1</w:t>
+                <w:t xml:space="preserve">hal-05103979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de compétence en analyse du discours ‘française’ : pour une étude de l’appropriation et de la production de contraintes du dicible par les locuteurs</w:t>
+                <w:t xml:space="preserve">La défragilisation discursive entre monopole de représentation et régulation des pratiques médiatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Khalonina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour sur l’analyse du discours ‘de l’école française’ des origines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bari Aldo Moro, May 2025, Bari, Italie</w:t>
+              <w:t xml:space="preserve">La (dé)fragilisation des discours : acteurs, processus et effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, May 2025, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103979v1</w:t>
+                <w:t xml:space="preserve">hal-05103986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la citoyenneté mondiale en français et en anglais : prévenir les risques d’incompréhension dans un contexte d’asymétrie discursive</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khalonina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18580-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03922307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khalonina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18580-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03922307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>