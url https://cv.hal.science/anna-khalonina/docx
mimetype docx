--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -708,234 +708,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire la citoyenneté mondiale en français et en anglais : prévenir les risques d’incompréhension dans un contexte d’asymétrie discursive</w:t>
+                <w:t xml:space="preserve">Laughing against the war and inside the censorship: “I have nothing more to say!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Khalonina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de l’incompréhension culturelles : réflexions linguistiques, juridiques et traductologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Mar 2024, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Résistance, adaptation et contournement en Russie, dans les aires russophones et l’espace postsoviétique : formes, stratégies, acteurs et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104002v1</w:t>
+                <w:t xml:space="preserve">hal-05103995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laughing against the war and inside the censorship: “I have nothing more to say!</w:t>
+                <w:t xml:space="preserve">C’est avant tout un citoyen du monde&amp;quot; : quand les identités sportives débordent du cadre national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Khalonina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résistance, adaptation et contournement en Russie, dans les aires russophones et l’espace postsoviétique : formes, stratégies, acteurs et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l’activité physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103995v1</w:t>
+                <w:t xml:space="preserve">hal-05104199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est avant tout un citoyen du monde&amp;quot; : quand les identités sportives débordent du cadre national</w:t>
+                <w:t xml:space="preserve">Dire la citoyenneté mondiale en français et en anglais : prévenir les risques d’incompréhension dans un contexte d’asymétrie discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Khalonina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l’activité physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les enjeux de l’incompréhension culturelles : réflexions linguistiques, juridiques et traductologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Mar 2024, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104199v1</w:t>
+                <w:t xml:space="preserve">hal-05104002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les contraintes discursives et leur évolution à travers les conflits métalinguistiques</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khalonina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18580-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03922307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Khalonina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18580-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03922307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>