--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1169 +66,3434 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
+                <w:t xml:space="preserve">Post-Functionalization of Pyridine-Modified Electrodes via Anodic C–N Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
+                <w:t xml:space="preserve">Fatima Akhssas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+                <w:t xml:space="preserve">Sophie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Moad Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">ACS Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acselectrochem.6c00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322462v1</w:t>
+                <w:t xml:space="preserve">hal-05524059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04907749v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des appareillages de photoémission et des logiciels de traitement - Echantillons d'argent et de polyéthylène téréphtalate (PET)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophobic surfaces by duplex treatments of titanium combining nanosecond laser processing and chemical functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barnier</w:t>
+                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission - JNSPE 2022</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.132223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-efficient W-doped VO2-based smart glasses by glancing angle co-deposition and subsequent rapid thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jesus Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Casas-Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304652v1</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (3), pp.110858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly sensitive ammonia sensors obtained by synergetic effects of polypyrrole and ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujithkumar Ganesh Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lakard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 431, pp.137405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2025.137405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silver-Tungsten induced codeposition: Influence of pH and carboxylic acid form in a DMH-based electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Orecchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gigandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 509, pp.145335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrosynthesized fluorinated polybithiophenes for ammonia sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Becvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujithkumar Ganesh Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Jansová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kohout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4qm00323c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano-sculptured vanadium oxide thin films for benzene detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dordor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371, pp.136937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.O. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced Composite for sp 3 -Carbon-Based Gas Sensing Application from Gold Organometallic Single Nanolayering on Diamondoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clève. Mboyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202301456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mongioví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1711 (14). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.426 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Damacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 144 (36), pp.16433-16446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaying Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ monitoring of the corrosion behaviour of austempered ductile iron (ADI) under cyclic salt spray exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lelito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ozga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.109437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Heat Treatment on the Microstructure and Corrosion Resistance of Austempered Ductile Iron (ADI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Lelito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrala E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/amm.2019.131108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth mechanisms of Co-Mo/TiO2 nano-composite coatings for long-term electrodeposition on disk electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363, pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Poulain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05106100v1</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Debon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04797206v1</w:t>
+              <w:t xml:space="preserve">Eurocorr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03368969v1</w:t>
+              <w:t xml:space="preserve">ECASIA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
+                <w:t xml:space="preserve">Comparaison des appareillages de photoémission et des logiciels de traitement - Echantillons d'argent et de polyéthylène téréphtalate (PET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04120309v1</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission - JNSPE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1375,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujithkumar Ganesh Moorthy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Orecchioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gigandet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Tardelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Becvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jansov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kohout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qm00323c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Krawiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lelito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrala E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2019.131108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>