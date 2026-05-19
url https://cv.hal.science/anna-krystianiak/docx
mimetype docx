--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -1570,831 +1570,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mongioví</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664259v1</w:t>
+                <w:t xml:space="preserve">hal-03368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaying Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalampos Sakkas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891101v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Damacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 144 (36), pp.16433-16446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894057v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.426 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767207v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mongioví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120309v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1711 (14). </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368969v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of the corrosion behaviour of austempered ductile iron (ADI) under cyclic salt spray exposure</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2933,396 +2933,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling and experimental study of protective barriers against carbon diffusion during SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gagliardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelle Rebai</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">19th Discussion Meeting on Thermodynamics of Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907763v1</w:t>
+                <w:t xml:space="preserve">hal-05609514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Eurocorr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907749v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECASIA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparaison des appareillages de photoémission et des logiciels de traitement - Echantillons d'argent et de polyéthylène téréphtalate (PET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission - JNSPE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3332,51 +3457,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3435,65 +3560,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3640,51 +3765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujithkumar Ganesh Moorthy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Orecchioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gigandet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Tardelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Becvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jansov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kohout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qm00323c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Krawiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lelito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrala E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2019.131108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujithkumar Ganesh Moorthy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Orecchioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gigandet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Tardelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Becvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jansov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kohout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qm00323c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Krawiec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vignal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lelito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrala E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/amm.2019.131108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>