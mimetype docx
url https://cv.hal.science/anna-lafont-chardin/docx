--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -851,1122 +851,1122 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges politiques et identités communautaires au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enki Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, 2023, Marges, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/siecles.10601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport final du programme pluriannuel 2020-2023. 3 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ciham. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04939621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site de La Couronne à Molles (Allier) - Etablissement fortifié de hauteur de l’Antiquité tardive et du haut Moyen Âge. Rapport d’activité 2022 - 3e année du programme triennal 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciham; Université Lyon 2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03987412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport de la deuxième campagne du programme triennal 2020-2022. 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-David Rosa-Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ciham. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport de la première campagne du programme triennal 2020-2022. 2 volumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ciham. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoria de la actuación « Excavación arqueológica en el yacimiento de Albalat (Romangordo, Cáceres). Campaña 2019 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bottaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Garrido García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Consejería de Cultura de la Junta de Extremadura. 2020, 323 p. + 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02981054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoria de la actuación « Excavación arqueológica en el yacimiento de Albalat (Romangordo, Cáceres). Campaña 2018 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bottaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Canto García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Consejería de Cultura de la Junta de Extremadura. 2019, 318 p. + 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04939670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bottaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Canto García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Casa de Velázquez; MEAE. 2018, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04939705v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">halshs-04192962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2121,51 +2121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123jk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Rosa-Matton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.10601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936166v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123jk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.10611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.10601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Rosa-Matton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bottaini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Canto Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>