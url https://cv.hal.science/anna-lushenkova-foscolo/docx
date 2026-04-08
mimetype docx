--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65A569EE"/>
+    <w:nsid w:val="1AA20692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB1D9AA6"/>
+    <w:nsid w:val="8AC7EA67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>