--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Foscolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2024 - responsable d'études russes au département d'études slaves. Directrice adjointe du département. Responsable de Master LEA anglais-russe. Membre du collège d'experts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2017: co-responsable du séminaire de recherche interrégional &amp;quot;L'espace littéraire de Berlin à Vladivostok&amp;quot;, en collaboration avec la Bibliothèque Diderot de Lyon (2017-2023 avec Anne Maître, puis avec Sonja Graimprey), de l'IHRIM de l'ENS de Lyon (Hélène Martinelli), des équipes ILCEA4 et Litt&Arts de l'Université Grenoble Alpes (Isabelle Després, Laure Thibonnier, Delphine Rumeau, Myriam Geiser et al.), de l'équipe LIS de l'Université de Lorraine (Anna Saignes). Coordinatrice du séminaire à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2021: coorganisatrice du séminaire de recherche &amp;quot;Cultures populaires, cultures savantes&amp;quot;, avec Frédéric Aubrun, Catherine Dessinges et Lucien Perticoz, MARGE, Université Jean-Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  2018-2020: responsable de Licence LEA Anglais-Russe ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2018: Responsable de l’examen de fin d’année pour les étudiants CPGE, Lycée du Parc, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements dispensés à l’Université Jean Moulin Lyon 3 depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature russe en Licence et Master LLCER ; œuvres des XIXe, XXe et XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire de la langue; textes en vieux russe, Licence 3 LLCER;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et pratiques commerciales, Master LEA et Master LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et monde contemporain, Master LEA et LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séances des CM transversaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Actualités de la recherche dans les études aréales&amp;quot; (Licence 3 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et médias: à la croisée des genres et des arts&amp;quot; (Master 1 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et technologie numérique&amp;quot; (Master 2 LLCER).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Prise en charge de divers cours de langue, de traduction, &amp;quot;Outils de la recherche&amp;quot;, etc., en remplacements ponctuels ou durables des collègues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche, jurys et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- FMSH, Paris, expertises pour projet DEA – Directeurs d’Études associés;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury rectoral de l'Ecole supérieure de Traduction et communication à l'international (ESTRI de l'UCLy), Lyon, 2024-2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de délibérations de BTS, académie de Lyon, 2024-2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de comités de suivi de thèses à l'Université Jean-Moulin Lyon 3; membre externe d'un comité de suivi de thèse à l'Université de Caen (2020-2025) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des Masters recherche &amp;quot;Etudes russes&amp;quot;, Lettres modernes&amp;quot; et &amp;quot;Littérature comparée&amp;quot; (Université Jean Moulin Lyon 3, ENS de Lyon et Université Lyon 2);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des divers parcours de Master LEA anglais-russe à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de thèse «Le &amp;quot;texte russe de New York&amp;quot; : Stratégies de l’écriture autobiographique de l'exil new-yorkais et reconstruction littéraire de l'image du pays natal chez les écrivains de langue russe des années 1970-2010 », préparée par Daria Noël sous la direction d’Isabelle Després, Université Grenoble Alpes, soutenue le 12 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Encadrement de mémoires de fin d’études en Master LLCER &amp;quot;Etudes russes&amp;quot; et en divers parcours de Master LEA anglais-russe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de la JE &amp;quot;Hétérolinguisme et traduction comme acte et sources de création littéraire&amp;quot;, Maison de recherche, Université Toulouse Jean Jaurès, 16-17 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des colloques &amp;quot;(É)migrations - La mémoire culturelle - Identité culturelle&amp;quot;, Marge, Université Jean Moulin Lyon 3 / BDL / Université d'Olsztyn, 2023 et 2024;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Membre du comité scientifique du colloque international « 150 ans des Lettres de mon Moulin : Daudet et les langues », organisé par Gabrielle Melison-Hirchwald, ATILF (Analyse et Traitement Informatique de la Langue Française), Université de Lorraine, 26 et 27 avril 2019;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Répondante externe, séminaire doctoral de l'équipe ERLIS, Université de Caen Basse Normandie, le 4 décembre 2012, dans le cadre de la présentation des travaux de David Paigneau. Sujet de thèse de David Paigneau, sous la direction de Boris Czerny: &amp;quot;Mémoire, mythes et spiritualité dans la poésie d'Eeva-Liisa Manner et Anna Akhmatova&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury du concours de traduction littéraire « Inalco Russe Open », après en avoir été lauréate en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Rdactrice en chef, avec Cyril Francès, des </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de Marge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Prairial, Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Membre du comité de rédaction de la collection &amp;quot;Immigrant Worlds & Texts&amp;quot;, Academic Studies Press, Boston;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de l'Institut d'études slaves de Paris;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des ouvrages collectifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire avec l’auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Hersant (dir.), PU Paris-Sorbonne, coll. « Recherches actuelles en littérature comparée », 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julianne Rouassi (éd.), PULIM, 2017 et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Chauvet, Julianne Rouassi (éds), PULIM, collection &amp;quot;Constellations&amp;quot;, 2014;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expertise des contributions pour les revues académiques </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l’Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycles de conférences consacrées à la littérature des XIXe-XXIe siècles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université Ouverte - Université de Franche-Comté, 2017-2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Slavistique et littérature comparée;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traductions et circulations des textes dans le domaine européen, XIXe - XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours et héritage littéraire d'Ivan Bounine, de Marina Tsvetaeva et d'autres auteurs de la &amp;quot;première émigration&amp;quot;; exploitation des documents d'archives;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et cultures populaires et savantes ; représentations réciproques ; transpositions, passages et réécritures; histoire des genres et problèmes du canon; journaux et revues et leur rôle dans l'histoire de la littérature;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plurilinguisme, autotraduction, imaginaires plurilingues.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1963 : Etkind traduit les poètes entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Bronnikova; Françoise Daucé; Victoire Feuillebois; Anne le Huérou; Emilia Koustova (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Faire et défaire l'empire. 101 livres pour comprendre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESS, p. 16-17, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la foire dans la littérature russe : l’étude d’une transgression littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Krupa; Iwona Piechnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions et leur transmission dans les pays romans et slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, pp.163-178, 2022, 978-83-7730-586-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Иван Бунин и Дэвид Герберт Лоуренс:к постановке вопроса о перекрестных связях и бунинском интертексте в романе«Любовник Леди Чаттерлей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMLI RAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">И.А. Бунин и его время: контексты судьбы — историятворчества</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.557-572, 2021, Академический Бунин</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Qu’elles sont nombreuses, les demandes d’une femme aimée...”. La correspondance inédite de Marina Tsvetaeva avant son retour en URSS (1938-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Victoroff et Valentina Chepiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2021, 9782813003652. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme ravissement [préface et notes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pleinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, YMCA Press, pp. 7-16 [préface], et pp. 225-229 [notes]., 2020, 978-2-85065-295-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Smorag-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.7-14, 2019, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autotraduction dans la poésie de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-158, 2019, Texte/s, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Stemberger; Lioudmila Chvedova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures croisées : la langue de l’autre. Fragments d’un polylogue franco-russe (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.179-192, 2018, Cahiers du Cercle, 978-2-8143-0341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction, art et exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Les Mystères de Paris to Les Mystères de Saint-Pétersbourg : transfers, translations and reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Hibbitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Capitals of the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-57085-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures littéraires singulières de la fin de siècle français et de l'âge d'argent russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de Joseph Conrad et de Romain Gary : &amp;quot;la tentation de la multiplicité&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTEL, Université de Nice Sophia-Antipolis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées poétiques des littératures et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2013, Thyrse, 978-2-343-00941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture d'Ivan Bounine des errances spirituelles de Lev Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Àsnopolânskij sbornik 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Lev Tolstoï à Yasnaïa Poliana, pp.466-474, 2012, 978-5-93322-057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres, &amp;quot;enfants du silence&amp;quot;, face aux &amp;quot;fleurs stériles&amp;quot; de la conversation chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lachaise, Marie Lefort, Orianne Vergara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole au silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges,, pp.147-157, 2012, Constellations, 978-2-84287-565-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et la bibliothèque sur la voie de la vocation artistique dans À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Girimonti Greco; Sabrina Martina; Marco Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust e gli oggetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Càriti Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2012, Logos, 978-88-87657-79-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : la mémoire &amp;quot;sensorielle&amp;quot; et &amp;quot;involontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Voronej, Russie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metafizika I. A. Bunina: mežvuzovskij sbornik naučnyh trudov, 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka - Unipress, pp.43, 2011, 978-5-4292-0027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e ritorno in due opere di Bunin e Nabokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esilio : Quaderni di Synapsis VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier, Mondadori Education S. p. A., p. 124-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de l'Homme par l'art et le rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains franco-russes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, p. 141-149., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la mère dans le processus créatif ou l'existence de l'artiste par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations familiales dans les littératures française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, p. 19-28, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Smorąg-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR'ORBEM (CNRS-Sorbonne-Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Artistes-lecteurs chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bunin and the European Modernists: Marcel Proust and D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La quête de conjonction du Beau et de l'éternel": Ivan Bounine, regards comparatistes (N° 396 / 4-2025), pp. 419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les paradoxes des circulations littéraires et artistiques au XXᵉsiècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Saignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paradoxes, jeux et enjeux, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations littéraires de Fiodor Chaliapine : de la construction à la désacralisation du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fiodor Chaliapine, un chanteur au croisement des arts, 62, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro thématique de la revue Cycnos -&amp;quot;(Auto)traduction et mondialisation des imaginaires des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Oustinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3922024 (39), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les autotraductions en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Autotraduction: Perspectives intertextuelles, transactions esthétiques, circulations interculturelles, 2022 (6), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’études proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marcel Proust et Mikhail Bakhtine : regards croisés, 13, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11432-1.p.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chalvin, Jean-Léon Muller, Katre Talviste, Marie Vrinat-Nikolov (dir.), Histoire de la traduction littéraire en Europe médiane des origines à 1989, Presses Universitaires de Rennes, collection « Interférences », 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Akhmatova et la poésie européenne, Tatiana Victoroff (dir.), Bruxelles, Peter Lang, « Nouvelle poétique comparatiste », n° 36, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros des temps modernes : Les Allées sombres d'Ivan Bounine et Lady Chatterley's Lover de D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RLC XCII (4), pp.405-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara V. Balachova, « Monologičeskoe povestvovanie ot Marselja Prusta k ˮnovomu romanuˮ» [Le Monologue intérieur romanesque : De Marcel Proust au « Nouveau Roman »], 2016, 463 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Khodassévitch, Le Couloir blanc, traduit du russe par Fanchon Deligne. Paris, Interférences, 2015, 174 p., ISBN 978-2-909589-33-6 (br.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Une courte guerre qui n'en finit plus. La Grande Guerre en Russie, 47, pp.221-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture bilingue comme &amp;quot; le projet de l’auto-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luba Jurgenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie post-soviétique, 12 (2 (2015)), pp.234-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’errance dans La Vie d’Arséniev d’Ivan Bounine et Autres Rivages de Vladimir Nabokov »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Figures russes de l’exil, 37, pp. 179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://revel.unice.fr/loxias/index.html?id=6026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie &amp;quot;pleinement vécue&amp;quot; selon Marcel Proust et la &amp;quot;vie pleine&amp;quot; d'après Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 334, pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d’Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de lettres aux concours 2010 : agrégation, CPGE, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité dans l'espace entre-deux-morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integraciâ obrazovaniâ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, p. 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction poétique d'après Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la traduction poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anastassia Forquenot de la Fortelle, Oct 2025, Lausanne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature calendaire au XXe siècle [ПУТИ БЫТОВАНИЯ КАЛЕНДАРНОЙ ЛИТЕРАТУРЫ В ХХ ВЕКЕ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès International (extraordinaire) des Slavistes (XVII международный съезд славистов)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olga ARTYUSHKINA (secrétaire générale), Natalia BERNITSKAÏA (présidente), Rodolphe BAUDIN (vice-président), Pierre GONNEAU, Galina KABAKOVA (secrétaire); Faculté des Lettres de Sorbonne Université; Institut d'Études Slaves; en partenariat avec Eur’Orbem et le CELISO, Aug 2025, Centre Malesherbes, Paris, France. pp. 72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'émigration russe de l'entre-deux-guerres et leurs usages dans les recherches en slavistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des Mémoires, de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie et Université Jean Moulin Lyon 3, May 2025, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'écriture épistolaire de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, traduction et errance(c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Gauthier, Xavier Giudicelli, Christine Sukic, Feb 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proustian Fragments&amp;quot; in Ivan Bunin's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Проблемы изучения жизни и творческого наследия и.а. бунина (биография, источниковедение, текстология)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Moscou, Russia. pp. 66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust / &amp;quot;О концепции &amp;quot;разноречия&amp;quot; в работах М. Бахтина и формах &amp;quot;разноречия&amp;quot; в романном цикле М. Пруста</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et Bakhtine, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction comme dispositif poïétique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe des langues slaves : de la norme à la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motif of the Fair in the Russian Literature: Genesis, Configuration and Transgressions [Мотив ярмарки в русской литературе: генезис, конфигурации и трансгрессии]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie. Littérature. Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la culture économique de l'Université nationale de Saint-Pétersbourg en partenariat avec le Centre d'études franco-russes de Moscou, Jun 2018, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exceptions &amp;quot;françaises&amp;quot; parmi les écrivains de l’émigration russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’unité de la littérature émigrée russe dans les reflets d’une mémoire centenaire : à l’occasion du centenaire de l’émigration russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement-recherche dans le parcours LEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les langues en LEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction chez Marina Tsvetaeva: le “désenvoûtement” par la recréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction : langue perdue, langue "sauvée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance de Marina Tsvetaeva dans les archives des Fonds slaves de la BDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivain et exil : Alexandre Soljenitsyne et Marina Tsvetaeva // L'espace littéraire de Berlin à Vladivostok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et son oeuvre poétique entre des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Russie. Littératures croisées. Présences et représentations de la langue de l’autre, 21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, ICLA, 2016, Vienne, Autriche. pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de vie de la lecture : Ivan Bounine et la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva, poète et traductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire au féminin, penser entre les langues : un double exil ? 1875-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proust et les modernistes russes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et le roman moderne. Perspectives comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Ferré; Delphine Paon; Raffaello Rossi, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et le modernisme européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et contre-révolutions politiques, esthétiques, culturelles en Europe orientale, centrale et balkanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR'ORBEM (CNRS/Sorbonne Université), Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner la traduction littéraire : l’enjeu linguo-culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Русский язык и литература в пространстве мировой культуры</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAPRYAL (Association internationale des enseignants de la langue et la littérature russes), Sep 2015, Grenade, Spain. pp. 177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’amour en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre promise et terre de refus. Art et littérature des réfugiés en France face à l’Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'&amp;quot; école naturelle &amp;quot; et les mystères de la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bas-fonds de Saint-Pétersbourg de Vsevolod Krestovski et sa version française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. http://www.medias19.org/index.php?id=15250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture et l'appréhension des espaces humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée), Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le translinguisme aux XXe et XXIe siècles et son implication dans le processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du roman urbain russe aux « mystères de la capitale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Espaces partagés", séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliane Rouassi, équipe EHIC, May 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte du style 'unique' et 'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Université de Lorraine, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des villes dans La Vie d'Arseniev d'Ivan Bounine et À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque de l'Association franco-britannique pour l'étude de la culture russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées des espaces et des langues dans l'œuvre de Dimitri Bortnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations-Translations: Frontières, obstacles, contraintes et passages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Université Mc Master, Hamilton, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d'Ivan Bounine et de Marcel Proust dans le contexte de la pensée philosophique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russkaâ èmigrantskaâ literatura i iskusstvo v evropejskom kontekste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sofia, Bulgaria. p. 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : les artistes de la philosophie de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consacré au 140e anniversaire de la naissance d'Ivan Bounine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture comme &amp;quot;acte de création&amp;quot; dans À la recherche du temps perdu de Marcel Proust et la création littéraire comme lecture des &amp;quot;données de la vie&amp;quot; dans La vie d'Arséniev : Jeunesse d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour comme principe créatif dans &amp;quot;À la recherche du temps perdu&amp;quot; de Marcel Proust et &amp;quot;La Vie d'Arséniev : Jeunesse&amp;quot; d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à l'écriture: la mémoire et le verbe dans les conceptions d'Ivan Bounine et de Marcel Proust / Память и словесное творчество в концепциях Ивана Бунина и Марселя Пруста: от чтения к письму</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"55 lat bydgoskiej rusycystyki: Tradycja i nowe tendencje nad Słowiańszczyzną Wschodnią", « Bydgoskie Studia Literaturoznawcze », vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp. 106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Léon Tolstoï, précurseur de la décroissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotraduction dans l'oeuvre d'Elsa Triolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie du Poème sans héros et du Requiem d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Foscolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2024 - responsable d'études russes au département d'études slaves. Directrice adjointe du département. Responsable de Master LEA anglais-russe. Membre du collège d'experts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2017: co-responsable du séminaire de recherche interrégional &amp;quot;L'espace littéraire de Berlin à Vladivostok&amp;quot;, en collaboration avec la Bibliothèque Diderot de Lyon (2017-2023 avec Anne Maître, puis avec Sonja Graimprey), de l'IHRIM de l'ENS de Lyon (Hélène Martinelli), des équipes ILCEA4 et Litt&Arts de l'Université Grenoble Alpes (Isabelle Després, Laure Thibonnier, Delphine Rumeau, Myriam Geiser et al.), de l'équipe LIS de l'Université de Lorraine (Anna Saignes). Coordinatrice du séminaire à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2021: coorganisatrice du séminaire de recherche &amp;quot;Cultures populaires, cultures savantes&amp;quot;, avec Frédéric Aubrun, Catherine Dessinges et Lucien Perticoz, MARGE, Université Jean-Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  2018-2020: responsable de Licence LEA Anglais-Russe ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2018: Responsable de l’examen de fin d’année pour les étudiants CPGE, Lycée du Parc, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements dispensés à l’Université Jean Moulin Lyon 3 depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature russe en Licence et Master LLCER / préparation à l'agrégation ; œuvres des XIXe, XXe et XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire de la langue; textes en vieux russe, Licence 3 LLCER;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et pratiques commerciales, Master LEA et Master LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et monde contemporain, Master LEA et LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde des affaires, Licence 2 LEA;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séances des CM transversaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Actualités de la recherche dans les études aréales&amp;quot; (Licence 3 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et médias: à la croisée des genres et des arts&amp;quot; (Master 1 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et technologie numérique&amp;quot; (Master 2 LLCER).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Prise en charge de divers cours de langue, de traduction, &amp;quot;Outils de la recherche&amp;quot;, etc., en remplacements ponctuels ou durables des collègues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche, jurys et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- FMSH, Paris, expertises pour projet DEA – Directeurs d’Études associés;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury rectoral de l'Ecole supérieure de Traduction et communication à l'international (ESTRI de l'UCLy), Lyon, 2024-2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de délibérations de BTS, académie de Lyon, 2024-2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de comités de suivi de thèses à l'Université Jean-Moulin Lyon 3; membre externe d'un comité de suivi de thèse à l'Université de Caen (2020-2025) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des Masters recherche &amp;quot;Etudes russes&amp;quot;, Lettres modernes&amp;quot; et &amp;quot;Littérature comparée&amp;quot; (Université Jean Moulin Lyon 3, ENS de Lyon et Université Lyon 2);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des divers parcours de Master LEA anglais-russe à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de thèse «Le &amp;quot;texte russe de New York&amp;quot; : Stratégies de l’écriture autobiographique de l'exil new-yorkais et reconstruction littéraire de l'image du pays natal chez les écrivains de langue russe des années 1970-2010 », préparée par Daria Noël sous la direction d’Isabelle Després, Université Grenoble Alpes, soutenue le 12 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Encadrement de mémoires de fin d’études en Master LLCER &amp;quot;Etudes russes&amp;quot; et en divers parcours de Master LEA anglais-russe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de la JE &amp;quot;Hétérolinguisme et traduction comme acte et sources de création littéraire&amp;quot;, Maison de recherche, Université Toulouse Jean Jaurès, 16-17 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des colloques &amp;quot;(É)migrations - La mémoire culturelle - Identité culturelle&amp;quot;, Marge, Université Jean Moulin Lyon 3 / BDL / Université d'Olsztyn, 2023 et 2024;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Membre du comité scientifique du colloque international « 150 ans des Lettres de mon Moulin : Daudet et les langues », organisé par Gabrielle Melison-Hirchwald, ATILF (Analyse et Traitement Informatique de la Langue Française), Université de Lorraine, 26 et 27 avril 2019;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Répondante externe, séminaire doctoral de l'équipe ERLIS, Université de Caen Basse Normandie, le 4 décembre 2012, dans le cadre de la présentation des travaux de David Paigneau. Sujet de thèse de David Paigneau, sous la direction de Boris Czerny: &amp;quot;Mémoire, mythes et spiritualité dans la poésie d'Eeva-Liisa Manner et Anna Akhmatova&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury du concours de traduction littéraire « Inalco Russe Open », après en avoir été lauréate en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Rdactrice en chef, avec Cyril Francès, des </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de Marge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Prairial, Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Membre du comité de rédaction de la collection &amp;quot;Immigrant Worlds & Texts&amp;quot;, Academic Studies Press, Boston;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de l'Institut d'études slaves de Paris;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue académique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polylogue. Neophilological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pomeranian University Publishing House;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des ouvrages collectifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire avec l’auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Hersant (dir.), PU Paris-Sorbonne, coll. « Recherches actuelles en littérature comparée », 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julianne Rouassi (éd.), PULIM, 2017 et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Chauvet, Julianne Rouassi (éds), PULIM, collection &amp;quot;Constellations&amp;quot;, 2014;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expertise des contributions pour les revues académiques </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l’Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycles de conférences consacrées à la littérature des XIXe-XXIe siècles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université Ouverte - Université de Franche-Comté, 2017-2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Slavistique et littérature comparée;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traductions et circulations des textes dans le domaine européen, XIXe - XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours et héritage littéraire d'Ivan Bounine, de Marina Tsvetaeva et d'autres auteurs de la &amp;quot;première émigration&amp;quot;; exploitation des documents d'archives;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et cultures populaires et savantes ; représentations réciproques ; transpositions, passages et réécritures; histoire des genres et problèmes du canon; journaux et revues et leur rôle dans l'histoire de la littérature;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plurilinguisme, autotraduction, imaginaires plurilingues.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1963 : Etkind traduit les poètes entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Bronnikova; Françoise Daucé; Victoire Feuillebois; Anne le Huérou; Emilia Koustova (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Faire et défaire l'empire. 101 livres pour comprendre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESS, p. 16-17, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la foire dans la littérature russe : l’étude d’une transgression littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Krupa; Iwona Piechnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions et leur transmission dans les pays romans et slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, pp.163-178, 2022, 978-83-7730-586-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Иван Бунин и Дэвид Герберт Лоуренс:к постановке вопроса о перекрестных связях и бунинском интертексте в романе«Любовник Леди Чаттерлей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMLI RAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">И.А. Бунин и его время: контексты судьбы — историятворчества</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.557-572, 2021, Академический Бунин</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Qu’elles sont nombreuses, les demandes d’une femme aimée...”. La correspondance inédite de Marina Tsvetaeva avant son retour en URSS (1938-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Victoroff et Valentina Chepiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2021, 9782813003652. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme ravissement [préface et notes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pleinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, YMCA Press, pp. 7-16 [préface], et pp. 225-229 [notes]., 2020, 978-2-85065-295-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Smorag-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.7-14, 2019, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autotraduction dans la poésie de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-158, 2019, Texte/s, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Stemberger; Lioudmila Chvedova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures croisées : la langue de l’autre. Fragments d’un polylogue franco-russe (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.179-192, 2018, Cahiers du Cercle, 978-2-8143-0341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction, art et exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Les Mystères de Paris to Les Mystères de Saint-Pétersbourg : transfers, translations and reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Hibbitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Capitals of the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-57085-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures littéraires singulières de la fin de siècle français et de l'âge d'argent russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de Joseph Conrad et de Romain Gary : &amp;quot;la tentation de la multiplicité&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTEL, Université de Nice Sophia-Antipolis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées poétiques des littératures et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2013, Thyrse, 978-2-343-00941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture d'Ivan Bounine des errances spirituelles de Lev Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Àsnopolânskij sbornik 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Lev Tolstoï à Yasnaïa Poliana, pp.466-474, 2012, 978-5-93322-057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres, &amp;quot;enfants du silence&amp;quot;, face aux &amp;quot;fleurs stériles&amp;quot; de la conversation chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lachaise, Marie Lefort, Orianne Vergara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole au silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges,, pp.147-157, 2012, Constellations, 978-2-84287-565-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et la bibliothèque sur la voie de la vocation artistique dans À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Girimonti Greco; Sabrina Martina; Marco Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust e gli oggetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Càriti Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2012, Logos, 978-88-87657-79-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : la mémoire &amp;quot;sensorielle&amp;quot; et &amp;quot;involontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Voronej, Russie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metafizika I. A. Bunina: mežvuzovskij sbornik naučnyh trudov, 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka - Unipress, pp.43, 2011, 978-5-4292-0027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e ritorno in due opere di Bunin e Nabokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esilio : Quaderni di Synapsis VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier, Mondadori Education S. p. A., p. 124-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de l'Homme par l'art et le rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains franco-russes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, p. 141-149., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la mère dans le processus créatif ou l'existence de l'artiste par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations familiales dans les littératures française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, p. 19-28, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Smorąg-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR'ORBEM (CNRS-Sorbonne-Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Artistes-lecteurs chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bunin and the European Modernists: Marcel Proust and D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La quête de conjonction du Beau et de l'éternel": Ivan Bounine, regards comparatistes (N° 396 / 4-2025), pp. 419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les paradoxes des circulations littéraires et artistiques au XXᵉsiècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Saignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paradoxes, jeux et enjeux, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations littéraires de Fiodor Chaliapine : de la construction à la désacralisation du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fiodor Chaliapine, un chanteur au croisement des arts, 62, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro thématique de la revue Cycnos -&amp;quot;(Auto)traduction et mondialisation des imaginaires des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Oustinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3922024 (39), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les autotraductions en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Autotraduction: Perspectives intertextuelles, transactions esthétiques, circulations interculturelles, 2022 (6), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’études proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marcel Proust et Mikhail Bakhtine : regards croisés, 13, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11432-1.p.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chalvin, Jean-Léon Muller, Katre Talviste, Marie Vrinat-Nikolov (dir.), Histoire de la traduction littéraire en Europe médiane des origines à 1989, Presses Universitaires de Rennes, collection « Interférences », 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Akhmatova et la poésie européenne, Tatiana Victoroff (dir.), Bruxelles, Peter Lang, « Nouvelle poétique comparatiste », n° 36, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros des temps modernes : Les Allées sombres d'Ivan Bounine et Lady Chatterley's Lover de D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RLC XCII (4), pp.405-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara V. Balachova, « Monologičeskoe povestvovanie ot Marselja Prusta k ˮnovomu romanuˮ» [Le Monologue intérieur romanesque : De Marcel Proust au « Nouveau Roman »], 2016, 463 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Khodassévitch, Le Couloir blanc, traduit du russe par Fanchon Deligne. Paris, Interférences, 2015, 174 p., ISBN 978-2-909589-33-6 (br.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Une courte guerre qui n'en finit plus. La Grande Guerre en Russie, 47, pp.221-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture bilingue comme &amp;quot; le projet de l’auto-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luba Jurgenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie post-soviétique, 12 (2 (2015)), pp.234-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’errance dans La Vie d’Arséniev d’Ivan Bounine et Autres Rivages de Vladimir Nabokov »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Figures russes de l’exil, 37, pp. 179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://revel.unice.fr/loxias/index.html?id=6026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie &amp;quot;pleinement vécue&amp;quot; selon Marcel Proust et la &amp;quot;vie pleine&amp;quot; d'après Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 334, pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d’Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de lettres aux concours 2010 : agrégation, CPGE, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité dans l'espace entre-deux-morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integraciâ obrazovaniâ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, p. 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction poétique d'après Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la traduction poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anastassia Forquenot de la Fortelle, Oct 2025, Lausanne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature calendaire au XXe siècle [ПУТИ БЫТОВАНИЯ КАЛЕНДАРНОЙ ЛИТЕРАТУРЫ В ХХ ВЕКЕ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès International (extraordinaire) des Slavistes (XVII международный съезд славистов)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olga ARTYUSHKINA (secrétaire générale), Natalia BERNITSKAÏA (présidente), Rodolphe BAUDIN (vice-président), Pierre GONNEAU, Galina KABAKOVA (secrétaire); Faculté des Lettres de Sorbonne Université; Institut d'Études Slaves; en partenariat avec Eur’Orbem et le CELISO, Aug 2025, Centre Malesherbes, Paris, France. pp. 72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'émigration russe de l'entre-deux-guerres et leurs usages dans les recherches en slavistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des Mémoires, de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie et Université Jean Moulin Lyon 3, May 2025, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'écriture épistolaire de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, traduction et errance(c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Gauthier, Xavier Giudicelli, Christine Sukic, Feb 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proustian Fragments&amp;quot; in Ivan Bunin's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Проблемы изучения жизни и творческого наследия и.а. бунина (биография, источниковедение, текстология)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Moscou, Russia. pp. 66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust / &amp;quot;О концепции &amp;quot;разноречия&amp;quot; в работах М. Бахтина и формах &amp;quot;разноречия&amp;quot; в романном цикле М. Пруста</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et Bakhtine, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction comme dispositif poïétique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe des langues slaves : de la norme à la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motif of the Fair in the Russian Literature: Genesis, Configuration and Transgressions [Мотив ярмарки в русской литературе: генезис, конфигурации и трансгрессии]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie. Littérature. Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la culture économique de l'Université nationale de Saint-Pétersbourg en partenariat avec le Centre d'études franco-russes de Moscou, Jun 2018, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exceptions &amp;quot;françaises&amp;quot; parmi les écrivains de l’émigration russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’unité de la littérature émigrée russe dans les reflets d’une mémoire centenaire : à l’occasion du centenaire de l’émigration russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement-recherche dans le parcours LEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les langues en LEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction chez Marina Tsvetaeva: le “désenvoûtement” par la recréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction : langue perdue, langue "sauvée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance de Marina Tsvetaeva dans les archives des Fonds slaves de la BDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivain et exil : Alexandre Soljenitsyne et Marina Tsvetaeva // L'espace littéraire de Berlin à Vladivostok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et son oeuvre poétique entre des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Russie. Littératures croisées. Présences et représentations de la langue de l’autre, 21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, ICLA, 2016, Vienne, Autriche. pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de vie de la lecture : Ivan Bounine et la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva, poète et traductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire au féminin, penser entre les langues : un double exil ? 1875-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proust et les modernistes russes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et le roman moderne. Perspectives comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Ferré; Delphine Paon; Raffaello Rossi, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et le modernisme européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et contre-révolutions politiques, esthétiques, culturelles en Europe orientale, centrale et balkanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR'ORBEM (CNRS/Sorbonne Université), Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner la traduction littéraire : l’enjeu linguo-culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Русский язык и литература в пространстве мировой культуры</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAPRYAL (Association internationale des enseignants de la langue et la littérature russes), Sep 2015, Grenade, Spain. pp. 177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’amour en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre promise et terre de refus. Art et littérature des réfugiés en France face à l’Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'&amp;quot; école naturelle &amp;quot; et les mystères de la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bas-fonds de Saint-Pétersbourg de Vsevolod Krestovski et sa version française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. http://www.medias19.org/index.php?id=15250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture et l'appréhension des espaces humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée), Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le translinguisme aux XXe et XXIe siècles et son implication dans le processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du roman urbain russe aux « mystères de la capitale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Espaces partagés", séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliane Rouassi, équipe EHIC, May 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte du style 'unique' et 'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Université de Lorraine, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des villes dans La Vie d'Arseniev d'Ivan Bounine et À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque de l'Association franco-britannique pour l'étude de la culture russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées des espaces et des langues dans l'œuvre de Dimitri Bortnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations-Translations: Frontières, obstacles, contraintes et passages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Université Mc Master, Hamilton, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d'Ivan Bounine et de Marcel Proust dans le contexte de la pensée philosophique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russkaâ èmigrantskaâ literatura i iskusstvo v evropejskom kontekste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sofia, Bulgaria. p. 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : les artistes de la philosophie de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consacré au 140e anniversaire de la naissance d'Ivan Bounine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture comme &amp;quot;acte de création&amp;quot; dans À la recherche du temps perdu de Marcel Proust et la création littéraire comme lecture des &amp;quot;données de la vie&amp;quot; dans La vie d'Arséniev : Jeunesse d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour comme principe créatif dans &amp;quot;À la recherche du temps perdu&amp;quot; de Marcel Proust et &amp;quot;La Vie d'Arséniev : Jeunesse&amp;quot; d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à l'écriture: la mémoire et le verbe dans les conceptions d'Ivan Bounine et de Marcel Proust / Память и словесное творчество в концепциях Ивана Бунина и Марселя Пруста: от чтения к письму</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"55 lat bydgoskiej rusycystyki: Tradycja i nowe tendencje nad Słowiańszczyzną Wschodnią", « Bydgoskie Studia Literaturoznawcze », vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp. 106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Léon Tolstoï, précurseur de la décroissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotraduction dans l'oeuvre d'Elsa Triolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie du Poème sans héros et du Requiem d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AA20692"/>
+    <w:nsid w:val="3B385EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8AC7EA67"/>
+    <w:nsid w:val="CB57D6BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>