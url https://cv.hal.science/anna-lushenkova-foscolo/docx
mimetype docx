--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Foscolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2024 - responsable d'études russes au département d'études slaves. Directrice adjointe du département. Responsable de Master LEA anglais-russe. Membre du collège d'experts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2017: co-responsable du séminaire de recherche interrégional &amp;quot;L'espace littéraire de Berlin à Vladivostok&amp;quot;, en collaboration avec la Bibliothèque Diderot de Lyon (2017-2023 avec Anne Maître, puis avec Sonja Graimprey), de l'IHRIM de l'ENS de Lyon (Hélène Martinelli), des équipes ILCEA4 et Litt&Arts de l'Université Grenoble Alpes (Isabelle Després, Laure Thibonnier, Delphine Rumeau, Myriam Geiser et al.), de l'équipe LIS de l'Université de Lorraine (Anna Saignes). Coordinatrice du séminaire à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2021: coorganisatrice du séminaire de recherche &amp;quot;Cultures populaires, cultures savantes&amp;quot;, avec Frédéric Aubrun, Catherine Dessinges et Lucien Perticoz, MARGE, Université Jean-Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  2018-2020: responsable de Licence LEA Anglais-Russe ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2018: Responsable de l’examen de fin d’année pour les étudiants CPGE, Lycée du Parc, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements dispensés à l’Université Jean Moulin Lyon 3 depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature russe en Licence et Master LLCER / préparation à l'agrégation ; œuvres des XIXe, XXe et XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire de la langue; textes en vieux russe, Licence 3 LLCER;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et pratiques commerciales, Master LEA et Master LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et monde contemporain, Master LEA et LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde des affaires, Licence 2 LEA;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séances des CM transversaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Actualités de la recherche dans les études aréales&amp;quot; (Licence 3 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et médias: à la croisée des genres et des arts&amp;quot; (Master 1 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et technologie numérique&amp;quot; (Master 2 LLCER).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Prise en charge de divers cours de langue, de traduction, &amp;quot;Outils de la recherche&amp;quot;, etc., en remplacements ponctuels ou durables des collègues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche, jurys et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- FMSH, Paris, expertises pour projet DEA – Directeurs d’Études associés;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury rectoral de l'Ecole supérieure de Traduction et communication à l'international (ESTRI de l'UCLy), Lyon, 2024-2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de délibérations de BTS, académie de Lyon, 2024-2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de comités de suivi de thèses à l'Université Jean-Moulin Lyon 3; membre externe d'un comité de suivi de thèse à l'Université de Caen (2020-2025) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des Masters recherche &amp;quot;Etudes russes&amp;quot;, Lettres modernes&amp;quot; et &amp;quot;Littérature comparée&amp;quot; (Université Jean Moulin Lyon 3, ENS de Lyon et Université Lyon 2);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des divers parcours de Master LEA anglais-russe à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de thèse «Le &amp;quot;texte russe de New York&amp;quot; : Stratégies de l’écriture autobiographique de l'exil new-yorkais et reconstruction littéraire de l'image du pays natal chez les écrivains de langue russe des années 1970-2010 », préparée par Daria Noël sous la direction d’Isabelle Després, Université Grenoble Alpes, soutenue le 12 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Encadrement de mémoires de fin d’études en Master LLCER &amp;quot;Etudes russes&amp;quot; et en divers parcours de Master LEA anglais-russe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de la JE &amp;quot;Hétérolinguisme et traduction comme acte et sources de création littéraire&amp;quot;, Maison de recherche, Université Toulouse Jean Jaurès, 16-17 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des colloques &amp;quot;(É)migrations - La mémoire culturelle - Identité culturelle&amp;quot;, Marge, Université Jean Moulin Lyon 3 / BDL / Université d'Olsztyn, 2023 et 2024;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Membre du comité scientifique du colloque international « 150 ans des Lettres de mon Moulin : Daudet et les langues », organisé par Gabrielle Melison-Hirchwald, ATILF (Analyse et Traitement Informatique de la Langue Française), Université de Lorraine, 26 et 27 avril 2019;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Répondante externe, séminaire doctoral de l'équipe ERLIS, Université de Caen Basse Normandie, le 4 décembre 2012, dans le cadre de la présentation des travaux de David Paigneau. Sujet de thèse de David Paigneau, sous la direction de Boris Czerny: &amp;quot;Mémoire, mythes et spiritualité dans la poésie d'Eeva-Liisa Manner et Anna Akhmatova&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury du concours de traduction littéraire « Inalco Russe Open », après en avoir été lauréate en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Rdactrice en chef, avec Cyril Francès, des </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de Marge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Prairial, Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Membre du comité de rédaction de la collection &amp;quot;Immigrant Worlds & Texts&amp;quot;, Academic Studies Press, Boston;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de l'Institut d'études slaves de Paris;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue académique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polylogue. Neophilological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pomeranian University Publishing House;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des ouvrages collectifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire avec l’auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Hersant (dir.), PU Paris-Sorbonne, coll. « Recherches actuelles en littérature comparée », 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julianne Rouassi (éd.), PULIM, 2017 et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Chauvet, Julianne Rouassi (éds), PULIM, collection &amp;quot;Constellations&amp;quot;, 2014;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expertise des contributions pour les revues académiques </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l’Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycles de conférences consacrées à la littérature des XIXe-XXIe siècles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université Ouverte - Université de Franche-Comté, 2017-2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Slavistique et littérature comparée;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traductions et circulations des textes dans le domaine européen, XIXe - XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours et héritage littéraire d'Ivan Bounine, de Marina Tsvetaeva et d'autres auteurs de la &amp;quot;première émigration&amp;quot;; exploitation des documents d'archives;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et cultures populaires et savantes ; représentations réciproques ; transpositions, passages et réécritures; histoire des genres et problèmes du canon; journaux et revues et leur rôle dans l'histoire de la littérature;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plurilinguisme, autotraduction, imaginaires plurilingues.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1963 : Etkind traduit les poètes entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Bronnikova; Françoise Daucé; Victoire Feuillebois; Anne le Huérou; Emilia Koustova (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Faire et défaire l'empire. 101 livres pour comprendre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESS, p. 16-17, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la foire dans la littérature russe : l’étude d’une transgression littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Krupa; Iwona Piechnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions et leur transmission dans les pays romans et slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, pp.163-178, 2022, 978-83-7730-586-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Иван Бунин и Дэвид Герберт Лоуренс:к постановке вопроса о перекрестных связях и бунинском интертексте в романе«Любовник Леди Чаттерлей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMLI RAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">И.А. Бунин и его время: контексты судьбы — историятворчества</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.557-572, 2021, Академический Бунин</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Qu’elles sont nombreuses, les demandes d’une femme aimée...”. La correspondance inédite de Marina Tsvetaeva avant son retour en URSS (1938-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Victoroff et Valentina Chepiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2021, 9782813003652. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme ravissement [préface et notes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pleinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, YMCA Press, pp. 7-16 [préface], et pp. 225-229 [notes]., 2020, 978-2-85065-295-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Smorag-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.7-14, 2019, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autotraduction dans la poésie de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-158, 2019, Texte/s, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Stemberger; Lioudmila Chvedova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures croisées : la langue de l’autre. Fragments d’un polylogue franco-russe (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.179-192, 2018, Cahiers du Cercle, 978-2-8143-0341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction, art et exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Les Mystères de Paris to Les Mystères de Saint-Pétersbourg : transfers, translations and reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Hibbitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Capitals of the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-57085-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures littéraires singulières de la fin de siècle français et de l'âge d'argent russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de Joseph Conrad et de Romain Gary : &amp;quot;la tentation de la multiplicité&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTEL, Université de Nice Sophia-Antipolis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées poétiques des littératures et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2013, Thyrse, 978-2-343-00941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture d'Ivan Bounine des errances spirituelles de Lev Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Àsnopolânskij sbornik 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Lev Tolstoï à Yasnaïa Poliana, pp.466-474, 2012, 978-5-93322-057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres, &amp;quot;enfants du silence&amp;quot;, face aux &amp;quot;fleurs stériles&amp;quot; de la conversation chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lachaise, Marie Lefort, Orianne Vergara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole au silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges,, pp.147-157, 2012, Constellations, 978-2-84287-565-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et la bibliothèque sur la voie de la vocation artistique dans À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Girimonti Greco; Sabrina Martina; Marco Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust e gli oggetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Càriti Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2012, Logos, 978-88-87657-79-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : la mémoire &amp;quot;sensorielle&amp;quot; et &amp;quot;involontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Voronej, Russie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metafizika I. A. Bunina: mežvuzovskij sbornik naučnyh trudov, 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka - Unipress, pp.43, 2011, 978-5-4292-0027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e ritorno in due opere di Bunin e Nabokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esilio : Quaderni di Synapsis VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier, Mondadori Education S. p. A., p. 124-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de l'Homme par l'art et le rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains franco-russes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, p. 141-149., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la mère dans le processus créatif ou l'existence de l'artiste par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations familiales dans les littératures française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, p. 19-28, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Smorąg-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR'ORBEM (CNRS-Sorbonne-Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Artistes-lecteurs chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bunin and the European Modernists: Marcel Proust and D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La quête de conjonction du Beau et de l'éternel": Ivan Bounine, regards comparatistes (N° 396 / 4-2025), pp. 419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les paradoxes des circulations littéraires et artistiques au XXᵉsiècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Saignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paradoxes, jeux et enjeux, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations littéraires de Fiodor Chaliapine : de la construction à la désacralisation du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fiodor Chaliapine, un chanteur au croisement des arts, 62, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro thématique de la revue Cycnos -&amp;quot;(Auto)traduction et mondialisation des imaginaires des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Oustinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3922024 (39), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les autotraductions en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Autotraduction: Perspectives intertextuelles, transactions esthétiques, circulations interculturelles, 2022 (6), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’études proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marcel Proust et Mikhail Bakhtine : regards croisés, 13, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11432-1.p.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chalvin, Jean-Léon Muller, Katre Talviste, Marie Vrinat-Nikolov (dir.), Histoire de la traduction littéraire en Europe médiane des origines à 1989, Presses Universitaires de Rennes, collection « Interférences », 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Akhmatova et la poésie européenne, Tatiana Victoroff (dir.), Bruxelles, Peter Lang, « Nouvelle poétique comparatiste », n° 36, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros des temps modernes : Les Allées sombres d'Ivan Bounine et Lady Chatterley's Lover de D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RLC XCII (4), pp.405-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara V. Balachova, « Monologičeskoe povestvovanie ot Marselja Prusta k ˮnovomu romanuˮ» [Le Monologue intérieur romanesque : De Marcel Proust au « Nouveau Roman »], 2016, 463 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Khodassévitch, Le Couloir blanc, traduit du russe par Fanchon Deligne. Paris, Interférences, 2015, 174 p., ISBN 978-2-909589-33-6 (br.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Une courte guerre qui n'en finit plus. La Grande Guerre en Russie, 47, pp.221-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture bilingue comme &amp;quot; le projet de l’auto-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luba Jurgenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie post-soviétique, 12 (2 (2015)), pp.234-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’errance dans La Vie d’Arséniev d’Ivan Bounine et Autres Rivages de Vladimir Nabokov »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Figures russes de l’exil, 37, pp. 179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://revel.unice.fr/loxias/index.html?id=6026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie &amp;quot;pleinement vécue&amp;quot; selon Marcel Proust et la &amp;quot;vie pleine&amp;quot; d'après Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 334, pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d’Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de lettres aux concours 2010 : agrégation, CPGE, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité dans l'espace entre-deux-morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integraciâ obrazovaniâ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, p. 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction poétique d'après Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la traduction poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anastassia Forquenot de la Fortelle, Oct 2025, Lausanne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature calendaire au XXe siècle [ПУТИ БЫТОВАНИЯ КАЛЕНДАРНОЙ ЛИТЕРАТУРЫ В ХХ ВЕКЕ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès International (extraordinaire) des Slavistes (XVII международный съезд славистов)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olga ARTYUSHKINA (secrétaire générale), Natalia BERNITSKAÏA (présidente), Rodolphe BAUDIN (vice-président), Pierre GONNEAU, Galina KABAKOVA (secrétaire); Faculté des Lettres de Sorbonne Université; Institut d'Études Slaves; en partenariat avec Eur’Orbem et le CELISO, Aug 2025, Centre Malesherbes, Paris, France. pp. 72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'émigration russe de l'entre-deux-guerres et leurs usages dans les recherches en slavistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des Mémoires, de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie et Université Jean Moulin Lyon 3, May 2025, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'écriture épistolaire de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, traduction et errance(c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Gauthier, Xavier Giudicelli, Christine Sukic, Feb 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proustian Fragments&amp;quot; in Ivan Bunin's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Проблемы изучения жизни и творческого наследия и.а. бунина (биография, источниковедение, текстология)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Moscou, Russia. pp. 66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust / &amp;quot;О концепции &amp;quot;разноречия&amp;quot; в работах М. Бахтина и формах &amp;quot;разноречия&amp;quot; в романном цикле М. Пруста</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et Bakhtine, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction comme dispositif poïétique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe des langues slaves : de la norme à la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motif of the Fair in the Russian Literature: Genesis, Configuration and Transgressions [Мотив ярмарки в русской литературе: генезис, конфигурации и трансгрессии]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie. Littérature. Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la culture économique de l'Université nationale de Saint-Pétersbourg en partenariat avec le Centre d'études franco-russes de Moscou, Jun 2018, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exceptions &amp;quot;françaises&amp;quot; parmi les écrivains de l’émigration russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’unité de la littérature émigrée russe dans les reflets d’une mémoire centenaire : à l’occasion du centenaire de l’émigration russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement-recherche dans le parcours LEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les langues en LEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction chez Marina Tsvetaeva: le “désenvoûtement” par la recréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction : langue perdue, langue "sauvée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance de Marina Tsvetaeva dans les archives des Fonds slaves de la BDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivain et exil : Alexandre Soljenitsyne et Marina Tsvetaeva // L'espace littéraire de Berlin à Vladivostok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et son oeuvre poétique entre des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Russie. Littératures croisées. Présences et représentations de la langue de l’autre, 21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, ICLA, 2016, Vienne, Autriche. pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de vie de la lecture : Ivan Bounine et la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva, poète et traductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire au féminin, penser entre les langues : un double exil ? 1875-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proust et les modernistes russes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et le roman moderne. Perspectives comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Ferré; Delphine Paon; Raffaello Rossi, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et le modernisme européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et contre-révolutions politiques, esthétiques, culturelles en Europe orientale, centrale et balkanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR'ORBEM (CNRS/Sorbonne Université), Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner la traduction littéraire : l’enjeu linguo-culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Русский язык и литература в пространстве мировой культуры</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAPRYAL (Association internationale des enseignants de la langue et la littérature russes), Sep 2015, Grenade, Spain. pp. 177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’amour en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre promise et terre de refus. Art et littérature des réfugiés en France face à l’Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'&amp;quot; école naturelle &amp;quot; et les mystères de la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bas-fonds de Saint-Pétersbourg de Vsevolod Krestovski et sa version française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. http://www.medias19.org/index.php?id=15250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture et l'appréhension des espaces humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée), Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le translinguisme aux XXe et XXIe siècles et son implication dans le processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du roman urbain russe aux « mystères de la capitale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Espaces partagés", séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliane Rouassi, équipe EHIC, May 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte du style 'unique' et 'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Université de Lorraine, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des villes dans La Vie d'Arseniev d'Ivan Bounine et À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque de l'Association franco-britannique pour l'étude de la culture russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées des espaces et des langues dans l'œuvre de Dimitri Bortnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations-Translations: Frontières, obstacles, contraintes et passages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Université Mc Master, Hamilton, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d'Ivan Bounine et de Marcel Proust dans le contexte de la pensée philosophique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russkaâ èmigrantskaâ literatura i iskusstvo v evropejskom kontekste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sofia, Bulgaria. p. 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : les artistes de la philosophie de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consacré au 140e anniversaire de la naissance d'Ivan Bounine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture comme &amp;quot;acte de création&amp;quot; dans À la recherche du temps perdu de Marcel Proust et la création littéraire comme lecture des &amp;quot;données de la vie&amp;quot; dans La vie d'Arséniev : Jeunesse d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour comme principe créatif dans &amp;quot;À la recherche du temps perdu&amp;quot; de Marcel Proust et &amp;quot;La Vie d'Arséniev : Jeunesse&amp;quot; d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à l'écriture: la mémoire et le verbe dans les conceptions d'Ivan Bounine et de Marcel Proust / Память и словесное творчество в концепциях Ивана Бунина и Марселя Пруста: от чтения к письму</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"55 lat bydgoskiej rusycystyki: Tradycja i nowe tendencje nad Słowiańszczyzną Wschodnią", « Bydgoskie Studia Literaturoznawcze », vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp. 106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Léon Tolstoï, précurseur de la décroissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotraduction dans l'oeuvre d'Elsa Triolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie du Poème sans héros et du Requiem d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Foscolo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2024 - responsable d'études russes au département d'études slaves, Faculté des langues, Université Lyon 3. Directrice adjointe du département. Responsable de Master LEA anglais-russe. Membre du collège d'experts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2017: co-responsable du séminaire de recherche interrégional &amp;quot;L'espace littéraire de Berlin à Vladivostok&amp;quot;, en collaboration avec la Bibliothèque Diderot de Lyon (2017-2023 avec Anne Maître, puis avec Sonja Graimprey), de l'IHRIM de l'ENS de Lyon (Hélène Martinelli), des équipes ILCEA4 et Litt&Arts de l'Université Grenoble Alpes (Isabelle Després, Laure Thibonnier, Delphine Rumeau, Myriam Geiser et al.), de l'équipe LIS de l'Université de Lorraine (Anna Saignes). Coordinatrice du séminaire à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2021: coorganisatrice du séminaire de recherche &amp;quot;Cultures populaires, cultures savantes&amp;quot;, avec Frédéric Aubrun, Catherine Dessinges et Lucien Perticoz, MARGE, Université Jean-Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  2018-2020: responsable de Licence LEA Anglais-Russe ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2018: Responsable de l’examen de fin d’année pour les étudiants CPGE, Lycée du Parc, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements dispensés à l’Université Jean Moulin Lyon 3 depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature russe en Licence et Master LLCER / préparation à l'agrégation ; œuvres des XIXe, XXe et XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire de la langue; textes en vieux russe, Licence 3 LLCER;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et pratiques commerciales, Master LEA et Master LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langue et monde contemporain, Master LEA et LCE;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde des affaires, Licence 2 LEA;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séances des CM transversaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Actualités de la recherche dans les études aréales&amp;quot; (Licence 3 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et médias: à la croisée des genres et des arts&amp;quot; (Master 1 LLCER),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Littérature et technologie numérique&amp;quot; (Master 2 LLCER).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Prise en charge de cours de langue, de traduction, &amp;quot;Outils de la recherche&amp;quot;, en remplacements ponctuels ou durables des collègues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche, jurys et expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- FMSH, Paris, expertises pour projet DEA – Directeurs d’Études associés;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2025: membre du jury du concours d’entrée à l’École Normale Supérieure, Lettres et Sciences Humaines, pour la section russe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury rectoral de l'Ecole supérieure de Traduction et communication à l'international (ESTRI de l'UCLy), Lyon, depuis 2024;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de délibérations de BTS, académie de Lyon, 2024-2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de comités de suivi de thèses à l'Université Jean-Moulin Lyon 3; membre externe d'un comité de suivi de thèse à l'Université de Caen (2020-2025) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des Masters recherche &amp;quot;Etudes russes&amp;quot;, Lettres modernes&amp;quot; et &amp;quot;Littérature comparée&amp;quot; (Université Jean Moulin Lyon 3, ENS de Lyon et Université Lyon 2);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des jurys de mémoires des divers parcours de Master LEA anglais-russe à l'Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury de thèse «Le &amp;quot;texte russe de New York&amp;quot; : Stratégies de l’écriture autobiographique de l'exil new-yorkais et reconstruction littéraire de l'image du pays natal chez les écrivains de langue russe des années 1970-2010 », préparée par Daria Noël sous la direction d’Isabelle Després, Université Grenoble Alpes, soutenue le 12 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Encadrement de mémoires de fin d’études en Master LLCER &amp;quot;Etudes russes&amp;quot; et en divers parcours de Master LEA anglais-russe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de la JE &amp;quot;Hétérolinguisme et traduction comme acte et sources de création littéraire&amp;quot;, Maison de recherche, Université Toulouse Jean Jaurès, 16-17 septembre 2025;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des colloques &amp;quot;(É)migrations - La mémoire culturelle - Identité culturelle&amp;quot;, Marge, Université Jean Moulin Lyon 3 / BDL / Université d'Olsztyn, 2023 et 2024;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  Membre du comité scientifique du colloque international « 150 ans des Lettres de mon Moulin : Daudet et les langues », organisé par Gabrielle Melison-Hirchwald, ATILF (Analyse et Traitement Informatique de la Langue Française), Université de Lorraine, 26 et 27 avril 2019;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Répondante externe, séminaire doctoral de l'équipe ERLIS, Université de Caen Basse Normandie, le 4 décembre 2012, dans le cadre de la présentation des travaux de David Paigneau. Sujet de thèse de David Paigneau, sous la direction de Boris Czerny: &amp;quot;Mémoire, mythes et spiritualité dans la poésie d'Eeva-Liisa Manner et Anna Akhmatova&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury du concours de traduction littéraire « Inalco Russe Open », après en avoir été lauréate en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Rdactrice en chef, avec Cyril Francès, des </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de Marge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Prairial, Université Jean Moulin Lyon 3;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	Membre du comité de rédaction de la collection &amp;quot;Immigrant Worlds & Texts&amp;quot;, Academic Studies Press, Boston;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de l'Institut d'études slaves de Paris;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue académique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polylogue. Neophilological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pomeranian University Publishing House;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique des ouvrages collectifs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire avec l’auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Hersant (dir.), PU Paris-Sorbonne, coll. « Recherches actuelles en littérature comparée », 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julianne Rouassi (éd.), PULIM, 2017 et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emeline Chauvet, Julianne Rouassi (éds), PULIM, collection &amp;quot;Constellations&amp;quot;, 2014;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expertise des contributions pour les revues académiques </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l’Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités russes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycles de conférences consacrées à la littérature des XIXe-XXIe siècles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université Ouverte - Université de Franche-Comté, 2017-2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Slavistique et littérature comparée;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traductions et circulations des textes dans le domaine européen, XIXe - XXIe siècles;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours et héritage littéraire d'Ivan Bounine, de Marina Tsvetaeva et d'autres auteurs de la &amp;quot;première émigration&amp;quot;; exploitation des documents d'archives;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et cultures populaires et savantes ; représentations réciproques ; transpositions, passages et réécritures; histoire des genres et problèmes du canon; journaux et revues et leur rôle dans l'histoire de la littérature;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plurilinguisme, autotraduction, imaginaires plurilingues.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1963 : Etkind traduit les poètes entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Bronnikova; Françoise Daucé; Victoire Feuillebois; Anne le Huérou; Emilia Koustova (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Faire et défaire l'empire. 101 livres pour comprendre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESS, p. 16-17, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la foire dans la littérature russe : l’étude d’une transgression littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Krupa; Iwona Piechnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions et leur transmission dans les pays romans et slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, pp.163-178, 2022, 978-83-7730-586-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Иван Бунин и Дэвид Герберт Лоуренс:к постановке вопроса о перекрестных связях и бунинском интертексте в романе«Любовник Леди Чаттерлей</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMLI RAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">И.А. Бунин и его время: контексты судьбы — историятворчества</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.557-572, 2021, Академический Бунин</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Qu’elles sont nombreuses, les demandes d’une femme aimée...”. La correspondance inédite de Marina Tsvetaeva avant son retour en URSS (1938-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Victoroff et Valentina Chepiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2021, 9782813003652. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme ravissement [préface et notes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pleinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, YMCA Press, pp. 7-16 [préface], et pp. 225-229 [notes]., 2020, 978-2-85065-295-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Smorag-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.7-14, 2019, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autotraduction dans la poésie de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-158, 2019, Texte/s, 979-10-96982-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Stemberger; Lioudmila Chvedova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures croisées : la langue de l’autre. Fragments d’un polylogue franco-russe (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.179-192, 2018, Cahiers du Cercle, 978-2-8143-0341-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction, art et exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre une langue slave: le polonais, le russe, le tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782900463031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Les Mystères de Paris to Les Mystères de Saint-Pétersbourg : transfers, translations and reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Hibbitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other Capitals of the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-57085-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures littéraires singulières de la fin de siècle français et de l'âge d'argent russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de Joseph Conrad et de Romain Gary : &amp;quot;la tentation de la multiplicité&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTEL, Université de Nice Sophia-Antipolis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées poétiques des littératures et des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2013, Thyrse, 978-2-343-00941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture d'Ivan Bounine des errances spirituelles de Lev Tolstoï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Àsnopolânskij sbornik 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Lev Tolstoï à Yasnaïa Poliana, pp.466-474, 2012, 978-5-93322-057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres, &amp;quot;enfants du silence&amp;quot;, face aux &amp;quot;fleurs stériles&amp;quot; de la conversation chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lachaise, Marie Lefort, Orianne Vergara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole au silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges,, pp.147-157, 2012, Constellations, 978-2-84287-565-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et la bibliothèque sur la voie de la vocation artistique dans À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Girimonti Greco; Sabrina Martina; Marco Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust e gli oggetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Càriti Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2012, Logos, 978-88-87657-79-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : la mémoire &amp;quot;sensorielle&amp;quot; et &amp;quot;involontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Voronej, Russie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metafizika I. A. Bunina: mežvuzovskij sbornik naučnyh trudov, 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nauka - Unipress, pp.43, 2011, 978-5-4292-0027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e ritorno in due opere di Bunin e Nabokov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esilio : Quaderni di Synapsis VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier, Mondadori Education S. p. A., p. 124-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de l'Homme par l'art et le rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains franco-russes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, p. 141-149., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la mère dans le processus créatif ou l'existence de l'artiste par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations familiales dans les littératures française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, p. 19-28, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Smorąg-Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUR'ORBEM (CNRS-Sorbonne-Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Artistes-lecteurs chez Marcel Proust et Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les paradoxes des circulations littéraires et artistiques au XXᵉsiècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thibonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Saignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paradoxes, jeux et enjeux, 10, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bunin and the European Modernists: Marcel Proust and D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "La quête de conjonction du Beau et de l'éternel": Ivan Bounine, regards comparatistes (N° 396 / 4-2025), pp. 419-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations littéraires de Fiodor Chaliapine : de la construction à la désacralisation du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fiodor Chaliapine, un chanteur au croisement des arts, 62, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro thématique de la revue Cycnos -&amp;quot;(Auto)traduction et mondialisation des imaginaires des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Oustinoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3922024 (39), pp. 7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Les autotraductions en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Autotraduction: Perspectives intertextuelles, transactions esthétiques, circulations interculturelles, 2022 (6), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/marge.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’études proustiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marcel Proust et Mikhail Bakhtine : regards croisés, 13, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11432-1.p.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chalvin, Jean-Léon Muller, Katre Talviste, Marie Vrinat-Nikolov (dir.), Histoire de la traduction littéraire en Europe médiane des origines à 1989, Presses Universitaires de Rennes, collection « Interférences », 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/res.3226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Akhmatova et la poésie européenne, Tatiana Victoroff (dir.), Bruxelles, Peter Lang, « Nouvelle poétique comparatiste », n° 36, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros des temps modernes : Les Allées sombres d'Ivan Bounine et Lady Chatterley's Lover de D. H. Lawrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RLC XCII (4), pp.405-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara V. Balachova, « Monologičeskoe povestvovanie ot Marselja Prusta k ˮnovomu romanuˮ» [Le Monologue intérieur romanesque : De Marcel Proust au « Nouveau Roman »], 2016, 463 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Khodassévitch, Le Couloir blanc, traduit du russe par Fanchon Deligne. Paris, Interférences, 2015, 174 p., ISBN 978-2-909589-33-6 (br.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Une courte guerre qui n'en finit plus. La Grande Guerre en Russie, 47, pp.221-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture bilingue comme &amp;quot; le projet de l’auto-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luba Jurgenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Francophonie post-soviétique, 12 (2 (2015)), pp.234-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’errance dans La Vie d’Arséniev d’Ivan Bounine et Autres Rivages de Vladimir Nabokov »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Figures russes de l’exil, 37, pp. 179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://revel.unice.fr/loxias/index.html?id=6026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie &amp;quot;pleinement vécue&amp;quot; selon Marcel Proust et la &amp;quot;vie pleine&amp;quot; d'après Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 334, pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d’Anna Akhmatova à la lumière de la tradition épique russe et face au poèma romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autour des programmes de lettres aux concours 2010 : agrégation, CPGE, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité dans l'espace entre-deux-morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integraciâ obrazovaniâ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, p. 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction poétique d'après Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la traduction poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anastassia Forquenot de la Fortelle, Oct 2025, Lausanne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature calendaire au XXe siècle [ПУТИ БЫТОВАНИЯ КАЛЕНДАРНОЙ ЛИТЕРАТУРЫ В ХХ ВЕКЕ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès International (extraordinaire) des Slavistes (XVII международный съезд славистов)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olga ARTYUSHKINA (secrétaire générale), Natalia BERNITSKAÏA (présidente), Rodolphe BAUDIN (vice-président), Pierre GONNEAU, Galina KABAKOVA (secrétaire); Faculté des Lettres de Sorbonne Université; Institut d'Études Slaves; en partenariat avec Eur’Orbem et le CELISO, Aug 2025, Centre Malesherbes, Paris, France. pp. 72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de l'émigration russe de l'entre-deux-guerres et leurs usages dans les recherches en slavistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des Mémoires, de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie et Université Jean Moulin Lyon 3, May 2025, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'écriture épistolaire de Marina Tsvetaeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, traduction et errance(c)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Gauthier, Xavier Giudicelli, Christine Sukic, Feb 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la « pluriglossie » dans le cycle romanesque de Marcel Proust / &amp;quot;О концепции &amp;quot;разноречия&amp;quot; в работах М. Бахтина и формах &amp;quot;разноречия&amp;quot; в романном цикле М. Пруста</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et Bakhtine, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proustian Fragments&amp;quot; in Ivan Bunin's works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Проблемы изучения жизни и творческого наследия и.а. бунина (биография, источниковедение, текстология)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Moscou, Russia. pp. 66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction comme dispositif poïétique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe des langues slaves : de la norme à la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motif of the Fair in the Russian Literature: Genesis, Configuration and Transgressions [Мотив ярмарки в русской литературе: генезис, конфигурации и трансгрессии]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie. Littérature. Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la culture économique de l'Université nationale de Saint-Pétersbourg en partenariat avec le Centre d'études franco-russes de Moscou, Jun 2018, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exceptions &amp;quot;françaises&amp;quot; parmi les écrivains de l’émigration russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’unité de la littérature émigrée russe dans les reflets d’une mémoire centenaire : à l’occasion du centenaire de l’émigration russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement-recherche dans le parcours LEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les langues en LEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotraduction chez Marina Tsvetaeva: le “désenvoûtement” par la recréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et autotraduction : langue perdue, langue "sauvée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance de Marina Tsvetaeva dans les archives des Fonds slaves de la BDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivain et exil : Alexandre Soljenitsyne et Marina Tsvetaeva // L'espace littéraire de Berlin à Vladivostok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva et son oeuvre poétique entre des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsvetaeva et l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains de langue russe en exil : plurilinguisme et autotraduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Russie. Littératures croisées. Présences et représentations de la langue de l’autre, 21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, ICLA, 2016, Vienne, Autriche. pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de vie de la lecture : Ivan Bounine et la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de l’Association Internationale de Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tsvetaeva, poète et traductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire au féminin, penser entre les langues : un double exil ? 1875-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proust et les modernistes russes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proust et le roman moderne. Perspectives comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Ferré; Delphine Paon; Raffaello Rossi, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et le modernisme européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions et contre-révolutions politiques, esthétiques, culturelles en Europe orientale, centrale et balkanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR'ORBEM (CNRS/Sorbonne Université), Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner la traduction littéraire : l’enjeu linguo-culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Русский язык и литература в пространстве мировой культуры</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAPRYAL (Association internationale des enseignants de la langue et la littérature russes), Sep 2015, Grenade, Spain. pp. 177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’amour en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre promise et terre de refus. Art et littérature des réfugiés en France face à l’Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'&amp;quot; école naturelle &amp;quot; et les mystères de la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bas-fonds de Saint-Pétersbourg de Vsevolod Krestovski et sa version française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. http://www.medias19.org/index.php?id=15250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture et l'appréhension des espaces humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée), Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le translinguisme aux XXe et XXIe siècles et son implication dans le processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès international de l'AILC (Association Internationale de Littérature comparée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du roman urbain russe aux « mystères de la capitale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Espaces partagés", séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliane Rouassi, équipe EHIC, May 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte du style 'unique' et 'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en artistes des Goncourt à Proust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Université de Lorraine, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Du russe au français : Dimitri Bortnikov à la recherche d'un langage transgressif et apocalyptique pour recueillir l'âme des disparus "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des villes dans La Vie d'Arseniev d'Ivan Bounine et À la recherche du temps perdu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque de l'Association franco-britannique pour l'étude de la culture russe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées des espaces et des langues dans l'œuvre de Dimitri Bortnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations-Translations: Frontières, obstacles, contraintes et passages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Université Mc Master, Hamilton, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres d'Ivan Bounine et de Marcel Proust dans le contexte de la pensée philosophique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russkaâ èmigrantskaâ literatura i iskusstvo v evropejskom kontekste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sofia, Bulgaria. p. 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bounine et Marcel Proust : les artistes de la philosophie de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consacré au 140e anniversaire de la naissance d'Ivan Bounine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture comme &amp;quot;acte de création&amp;quot; dans À la recherche du temps perdu de Marcel Proust et la création littéraire comme lecture des &amp;quot;données de la vie&amp;quot; dans La vie d'Arséniev : Jeunesse d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour comme principe créatif dans &amp;quot;À la recherche du temps perdu&amp;quot; de Marcel Proust et &amp;quot;La Vie d'Arséniev : Jeunesse&amp;quot; d'Ivan Bounine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe EHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à l'écriture: la mémoire et le verbe dans les conceptions d'Ivan Bounine et de Marcel Proust / Память и словесное творчество в концепциях Ивана Бунина и Марселя Пруста: от чтения к письму</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"55 lat bydgoskiej rusycystyki: Tradycja i nowe tendencje nad Słowiańszczyzną Wschodnią", « Bydgoskie Studia Literaturoznawcze », vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp. 106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Léon Tolstoï, précurseur de la décroissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotraduction dans l'oeuvre d'Elsa Triolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova à la lumière de la tradition épique russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie du Poème sans héros et du Requiem d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème sans héros d'Anna Akhmatova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushenkova Foscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B385EE3"/>
+    <w:nsid w:val="3DFAEFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB57D6BD"/>
+    <w:nsid w:val="3C4F4644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/marge/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/res/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrsh.unicaen.fr/hce/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilcea4.univ-grenoble-alpes.fr/publications/ilcea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushenkova Foscolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813003652" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Smorag-Goldberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137570840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57085-7_8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/9091-book-08532904-9782745329042.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecariti.com/logos.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Smor&#261;g-Goldberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Foscolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saignes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Oustinoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11432-1.p.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959690v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Jurgenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02349107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/marge/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/res/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrsh.unicaen.fr/hce/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilcea4.univ-grenoble-alpes.fr/publications/ilcea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushenkova Foscolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813003652" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Smorag-Goldberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137570840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57085-7_8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/9091-book-08532904-9782745329042.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecariti.com/logos.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Smor&#261;g-Goldberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Foscolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saignes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Oustinoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11432-1.p.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959690v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Jurgenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02349107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>