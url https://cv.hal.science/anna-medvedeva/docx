--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1334,273 +1334,273 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Data Analysis and Validation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of integrated models to interpret measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medvedeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. 14th ITER International School, France. 2025, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408642v1</w:t>
+                <w:t xml:space="preserve">hal-05404636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of integrated models to interpret measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Data Analysis and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Denk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medvedeva</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404636v1</w:t>
+                <w:t xml:space="preserve">M. Salewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2468,51 +2468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF3C387"/>
+    <w:nsid w:val="2D89BDCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2699,51 +2699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-medvedeva" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4323-3528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AHC-5230-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medvedeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Conway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adb887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837095v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glasser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Clairet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hacquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adb519" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kudashev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scotto D&#8217;abusco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1407534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scotto D&#8217;abusco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giorgiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101750" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medvedeva Glasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Scotto D&#8217;abusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3384031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorszak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Scotto d&#8217; Abusco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/C02058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Genova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199807" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arnichand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Citrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hacquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kr&#228;mer-Flecken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/014037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Denk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salewski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jamann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavedon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01816989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-medvedeva" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4323-3528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AHC-5230-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medvedeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Conway" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adb887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837095v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glasser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Clairet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hacquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adb519" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kudashev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scotto D&#8217;abusco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1407534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scotto D&#8217;abusco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giorgiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101750" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medvedeva Glasser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Scotto D&#8217;abusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2024.3384031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorszak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zarzoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Scotto d&#8217; Abusco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/C02058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Genova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199807" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arnichand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Citrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hacquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kr&#228;mer-Flecken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/014037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Denk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jamann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavedon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01816989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>