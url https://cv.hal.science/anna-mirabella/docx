--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -72,2266 +72,2404 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I subalterni come interlocutori nell’attivismo di Danilo Dolci e nell’etnografia di Ernesto De Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lares-Quadrimestrale di studi demoetnoantropologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.91-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le masque de Judas : généalogie d’un personnage selon l’historien médiéviste Giacomo Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116, pp.39-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051078ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1051078ar⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03278154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène en tant que dispositif de révolte. Étude sur le théâtre de Emma Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Opera Contro. L'œuvre de rupture sur la scène italienne de 1960 à nos jours : théâtre, danse, opéra, performance, pp. 23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identità e culture popolari nell’Italia globalizzata. Studio sul teatro di Saverio La Ruina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35-36, pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narrativa.1178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/narrativa.1178⟩</w:t>
+                <w:t xml:space="preserve">hal-05023428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de genre en terre catholique.Le dispositif patriarcal de subjectivation genrée dans la réflexion critique de Luisa Accati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cei.1100⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05023893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimation du pouvoir de la Reine à l’époque de Louis XIV dans le discours institutionnel et dans la fiction théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lez valenciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41-42, pp.113-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa ACCATI, Il mostro e la bella. Padre e madre nell’educazione cattolica dei sentimenti, Milano, Raffaello Cortina Editore, 1998, p. 292.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.232-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.7073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abordagens sobre a pobreza: metodologias, impasses e paradoxos ». Table ronde avec Fabiana Marcello (Universidade Federal do Rio Grande do Sul, Brasil); Laurence Corbel (Université de Rennes 2); Sophie Proust (Université de Lille 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pobreza, Performance e Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul, Porto Alegre -Brésil, Nov 2025, Porto Alegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I subalterni come interlocutori nell’attivismo di Danilo Dolci e nell’etnografia di Ernesto De Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi culturali in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento delle Arti (DAMS) de l’Université de Bologna, Sep 2024, Bologna, Italia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expérience de la résistance à la fiction. Le « devenir partisan » dans les romans de Italo Calvino e Beppe Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire de vaincus, mémoire de vainqueurs dans le bassin méditerranéen (de l’Antiquité au XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eugenio Amato, Isabelle Ligier-Degauque et Anne Teulade (Centre de recherche L'Amo, Université de Nantes)., Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le témoin vivant dans l'espace théâtral fictionnel. Étude sur le spectacle Rwanda 94 (Groupov, 1999).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shared memory(ies): creation, research and politics in the European contemporary Stage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASTAP (European Association for the Study of Theatre and Performance), Université de Lisbonne, Sep 2019, Lisbonne (Universidade de Lisboa), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgie de l'histoire du temps présent. Étude sur le spectacle Mort accidentelle d'un anarchiste (1970) de Dario Fo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’indiscipline dramaturgique. Territoires de la dramaturgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Neveux et Anne Pellois, Département lettres et arts de l’École normale supérieure de Lyon et Centre de recherche IHRIM (ENS Lyon), Mar 2019, Lyon (ENS de Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la mise en scène de l'histoire et la méthodologie historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire les sciences humaines et sociales, réflexion théorique et ateliers pratiques (Université d'été)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège International des Humanités Modernes (CIHM), Eleonora Canepari (Aix-Marseille Université- Département d'Histoire ) et Monica Martinat (CIHM Lumière - Département d'histoireLyon II), Jun 2018, Chambon sur Lignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritratti di donne nell'etnografia di Ernesto de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donne e Sud nella letteratura italiana contemporanea (Journée d'études)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Onnis et M. Spinelli, (Département d'italien, Université de Rennes), Oct 2017, Rennes, France. pp. 23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène en tant que dispositif de révolte. Etude sur le théâtre de Emma Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opera contro. L'œuvre de rupture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Margherita Orsino et Antonella Capra. Département de langue et littérature italienne de l'Université Toulouse Jean Jaurès, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « tristes tropiques » de Pier Paolo Pasolini et Franco Basaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigration, émigration : regards transculturels croisés Europe - Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de nantes (Walter Zidaric et Dora François), Pontificia Universidade Católica do Rio Grande do Sul (Porto Alegre) et l'Universidade de Caxias do Sul, Apr 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire au prisme de l'(auto)biographie dans le théâtre-récit italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences de lecteurs. Regards croisés sur l’histoire et la fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Boblet, Pascale Mounier, (Université Lyon 2, Université de Bergamo (Italie) et Université de Caen, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjouer la censure. Comizi d’amore de Pier Paolo Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contrainte au théâtre. La censure (journée d'études)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'amo (Françoise Rubellin et Lucie Thévenet) Université de Nantes, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialecte en scène : une contrainte productive dans la constitution du public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contrainte au théâtre. Journée d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMO - Université de Nantes ( Françoise Rubellin et Lucie Thévenet), Jun 2013, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identità e culture popolari nell'Italia globalizzata. Studio sul teatro di Saverio La Ruina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature italienne à l'époque de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches Italiennes (CRIX), Université Paris Ouest Nanterre La Défense., May 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammasantissima. La fiction du maternel comme métaphore du pouvoir mafieux dans Cani di bancata de Emma Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mères et l'autorité, l'autorité des mères Mythes et réalités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Machet, Stéphanie Ravez, Pascale Sardin/ Université de Bordeaux, Dec 2009, Bordeaux, France. pp. 389-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission du pouvoir royal et la fiction théâtrale de l’inceste à la fin du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et transmission sous l’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome, May 2006, Rome, Italie. pp. 403-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto De Martino et l'imaginaire apocalyptique entre psychiatrie et littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'apocalypse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département d'études italiennes de l'Université de Nantes (Anna Mirabella et Catherine de Wrangel) en collaboration avec le centre de recherche DCIE de la Maison des sciences de l'homme Ange-Guépin de Nantes., Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échange et corps aliéné dans le roman Memoriale de Paolo Volponi (1924-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echange(s): concepts, enjeux et dynamiques. Congres international LEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département LEA de l'Université Sorbonne Nouvelle – Paris 3., Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche du sacré dans le théâtre de Pier Paolo Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts, les religions, et la sécularisation (journée détudes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERCI (Centre de Recherche sur les Conflits d'Interprétation) - Université de Nantes, Feb 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Département LEA de l'Université Sorbonne Nouvelle – Paris 3., Nov 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gender studies en terre catholique. La réflexion critique de Luisa Accati dans le contexte socio-politique italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On ne naît pas… on le devient. Les Gender Studies et le cas italien, des années 1970 à aujourd'hui. Entre libération sexuelle et nouveaux tabous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERCI (Groupe d'études et de recherches sur la culture italienne), Université Stendhal-Grenoble 3, Nov 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GERCI (Groupe d'études et de recherches sur la culture italienne), Université Stendhal-Grenoble 3, Nov 2010, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimation du pouvoir de la Reine à l’époque de Louis XIV dans le discours institutionnel et dans la fiction théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes de pouvoir et pouvoir de femmes dans l’Europe occidentale médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH du Nord-Pas-de-Calais, Apr 2006, Valenciennes, France. pp. 113-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH du Nord-Pas-de-Calais, Apr 2006, Valenciennes, France. pp. 113-131</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction du père dans Affabulazione. Pier Paolo Pasolini en dialogue avec Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soupçon mitteleuropéen en Italie au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de recherche « Littérature et histoire des pays de langues européennes » de l’Université de Franche-Comté, Besançon, Dec 2009, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unité de recherche « Littérature et histoire des pays de langues européennes » de l’Université de Franche-Comté, Besançon, Dec 2009, Besançon (Doubs), France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la représentation à l’âge classique et la mise en scène de l’inceste. Étude sur Phèdre (1677) de Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fictions du modèle : imitation et inspiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche CERCI (Centre e recherche sur les conflits d'interprétation) - Université de Nantes, May 2008, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche CERCI (Centre e recherche sur les conflits d'interprétation) - Université de Nantes, May 2008, Nantes (France), France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Hirschmann (1913-1991). Genèse privée et enjeux publics d’une identité cosmopolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le cosmopolitisme européen, Frontières et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CRINI (Université de Nantes) et le Laboratoire du Droit et du changement social de l’Université de Nantes, Apr 2008, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CRINI (Université de Nantes) et le Laboratoire du Droit et du changement social de l’Université de Nantes, Apr 2008, Nantes (France), France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité à l’épreuve de l’écriture en langue non maternelle. Le cas de Tahar Lamri et Youssef Wakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’italien, langue de migration : vers l’affirmation d’une culture transnationale à l’aube du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d’Italien de l’Université de Nantes, le CRINI et l’Université de Montréal (Québec), Oct 2005, Nantes (France), France. pp. 89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département d’Italien de l’Université de Nantes, le CRINI et l’Université de Montréal (Québec), Oct 2005, Nantes (France), France. pp. 89-99</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du maître dans Le livre du Cœur de E. De Amicis. La représentation de l’autorité entre idéologie nationale et catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de "Cuore" de Edmondo De Amicis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, centre de recherche CRINI; département d’italien de l’Université de Nantes et Angers Nantes Opéra, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, centre de recherche CRINI; département d’italien de l’Université de Nantes et Angers Nantes Opéra, 2005, Nantes, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereotipi femminili nella letteratura politica del XVI secolo. Guillaume Postel (1510- 1581) e Jean Bodin (1530-1596)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riflessioni su stereotipi e forme di comunicazione dei concetti storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facoltà di Storia. Università degli studi di Trieste, 2002, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2341,635 +2479,708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pari e dispari. Intorno al significato delle differenze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Accati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Manifesto Libri, 1, 112 p., 2025, 9791281409064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgie de l'histoire du temps présent. Étude sur le spectacle Mort accidentelle d'un anarchiste (1970) de Dario Fo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition de l’Ecole Normale de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’indiscipline dramaturgique. Territoires de la dramaturgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As vozes de Partinico: a democratia e a luta contra a pobreza na Sicilia segundo Danilo Dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Limonad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pobreza, Performance, Educação, (organização Gilberto Icle et Graça Dos Santos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp101-119, 2025, 978-65-01-74438-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expérience de la résistance à la fiction. Le « devenir partisan » dans les romans de Italo Calvino e Beppe Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR - presses Universitaires Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire de vaincus, Mémoire de vainqueurs dans le bassin méditerranéen (de l’Antiquité au XXIe siècle) : la Littérature à l’épreuve du conflit, sous la dir. de Eugenio Amato, Isabelle Ligier-Degauque et Anne Teulade,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 289-303 pp, 2021, interférences, 978-2-7535-8192-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène en tant que dispositif de révolte. Etude sur le théâtre de Emma Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera Contro. L’oeuvre de rupture sur la scène italienne de 1960 à nos jours : théâtre, danse, opéra, performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Université Toulouse-Le Mirail, pp.23-39, 2017, Collection de l' E.C.R.I.T</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritratti di donne nell'etnografia di Ernesto de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Onnis, Ramona Iolanda and Spinelli, Manuela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donne e sud : percorsi nella letteratura italiana contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 145, pp.23-36, 2017, Quaderni della rassegna, 978-88-7667-733-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 16, Université Toulouse-Le Mirail, pp.23-39, 2017, Collection de l' E.C.R.I.T</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mammasantissima. La fiction du maternel comme métaphore du pouvoir mafieux dans Cani di bancata de Emma Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mères et l'autorité, l'autorité des mères. Mythes et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 389-411 pp., 2013, 978-2-86781-783-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 389-411 pp., 2013, 978-2-86781-783-0</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission du pouvoir royal et la fiction théâtrale de l’inceste à la fin du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordres et désordres dans les familles. Autour de la transmission des biens, des savoirs et des pouvoirs (Europe, Nouveau Monde, XIIe-XIXe siècles), études réunies par Anna Bellavitis et Isabelle Chabot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-7283-0908-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 978-2-7283-0908-5</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité à l’épreuve de l’écriture en langue non maternelle. Le cas de Tahar Lamri et Youssef Wakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 89-99, 2006, 2-916424-06-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2979,167 +3190,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ideologia delle reti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millenium Bug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mirabella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3286,51 +3497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mirabella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051078ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027831v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.1178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05023893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.1100" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.7073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Accati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mirabella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051078ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05023893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.1100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.7073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Accati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>