--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -243,633 +243,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune digital twins for complex human pathologies: applications, limitations, and challenges</w:t>
+                <w:t xml:space="preserve">Drug-target identification in COVID-19 disease mechanisms using computational systems biology approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Laubenbacher</w:t>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary An</w:t>
+                <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaron Ilan</w:t>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Fisher</w:t>
+                <w:t xml:space="preserve">Martina Kutmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-024-00450-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1282859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909272v1</w:t>
+                <w:t xml:space="preserve">hal-04454379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaLo: metabolic analysis of Logical models extracted from molecular interaction maps</w:t>
+                <w:t xml:space="preserve">Large-scale computational modelling of the M1 and M2 synovial macrophages in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Aghakhani</w:t>
+                <w:t xml:space="preserve">Naouel Zerrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Alcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jib-2023-0048⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-024-00337-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439008v1</w:t>
+                <w:t xml:space="preserve">hal-04909278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a modular and multi-cellular virtual twin of the synovial joint in Rheumatoid Arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Augé</w:t>
+                <w:t xml:space="preserve">MetaLo: metabolic analysis of Logical models extracted from molecular interaction maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41746-024-01396-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.20230048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2023-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909267v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-target identification in COVID-19 disease mechanisms using computational systems biology approaches</w:t>
+                <w:t xml:space="preserve">Immune digital twins for complex human pathologies: applications, limitations, and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Kuperstein</w:t>
+                <w:t xml:space="preserve">Reinhard Laubenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Kutmon</w:t>
+                <w:t xml:space="preserve">Gary An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaron Ilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1282859⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-024-00450-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454379v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale computational modelling of the M1 and M2 synovial macrophages in rheumatoid arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Building a modular and multi-cellular virtual twin of the synovial joint in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-024-00337-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41746-024-01396-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909278v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale Boolean model of the rheumatoid arthritis fibroblast-like synoviocytes predicts drug synergies in the arthritic joint</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -972,77 +972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid computational modeling highlights reverse warburg effect in breast cancer-associated fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha E Silva-Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1083,516 +1083,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toehold switch based biosensors for sensing the highly trafficked rosewood Dalbergia maritima</w:t>
+                <w:t xml:space="preserve">Boolean modelling as a logic-based dynamic approach in systems medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Soudier</w:t>
+                <w:t xml:space="preserve">Ahmed Abdelmonem Hemedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rodriguez Pinzon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinhard Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synbio.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626102v1</w:t>
+                <w:t xml:space="preserve">hal-03699613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building digital twins of the human immune system: toward a roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Laubenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Helikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Digital Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (64), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41746-022-00610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Reprogramming in Rheumatoid Arthritis Synovial Fibroblasts: a Hybrid Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (12), pp.e1010408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean modelling as a logic-based dynamic approach in systems medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toehold switch based biosensors for sensing the highly trafficked rosewood Dalbergia maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Reif-Trauttmansdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdelmonem Hemedan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Niarakis</w:t>
+                <w:t xml:space="preserve">Hassan Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Schneider</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëva Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.791-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synbio.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699613v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing barriers in comprehensiveness, accessibility, reusability, interoperability and reproducibility of computational models in systems biology</w:t>
               </w:r>
@@ -1712,90 +1712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanistic Cellular Atlas of the Rheumatic Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1836,697 +1836,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the basis of best practices and standards for curation and annotation of logical models in biology—highlights of the [BC]2 2019 CoLoMoTo/SysMod Workshop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference of an Integrative, Executable Network for Rheumatoid Arthritis Combining Data-Driven Machine Learning Approaches and a State-of-the-Art Mechanistic Disease Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kuiper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+                <w:t xml:space="preserve">Quentin Miagoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahuman Malik Sheriff</w:t>
+                <w:t xml:space="preserve">Dereck de Mézquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Casals-Casas</w:t>
+                <w:t xml:space="preserve">Valérie Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbaa046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm11080785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549796v1</w:t>
+                <w:t xml:space="preserve">hal-03515663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID19 Disease Map, a computational knowledge repository of virus-host interaction mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Setting the basis of best practices and standards for curation and annotation of logical models in biology—highlights of the [BC]2 2019 CoLoMoTo/SysMod Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Phair</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahuman Malik Sheriff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Casals-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.202110387⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.1848--1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbaa046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385317v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SysMod: the ISCB community for data-driven computational modelling and multi-scale analysis of biological systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Birtwistle</w:t>
+                <w:t xml:space="preserve">COVID19 Disease Map, a computational knowledge repository of virus-host interaction mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mazein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Calzone</w:t>
+                <w:t xml:space="preserve">Robert Phair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (21), pp.3702 - 3706. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), pp.e10387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.202110387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515692v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Reprogramming of Fibroblasts as Therapeutic Target in Rheumatoid Arthritis and Cancer: Deciphering Key Mechanisms Using Computational Systems Biology Approaches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SysMod: the ISCB community for data-driven computational modelling and multi-scale analysis of biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Dräger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Helikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Birtwistle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010035⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (21), pp.3702 - 3706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105351v1</w:t>
+                <w:t xml:space="preserve">hal-03515692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of an Integrative, Executable Network for Rheumatoid Arthritis Combining Data-Driven Machine Learning Approaches and a State-of-the-Art Mechanistic Disease Map</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Reprogramming of Fibroblasts as Therapeutic Target in Rheumatoid Arthritis and Cancer: Deciphering Key Mechanisms Using Computational Systems Biology Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zerrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.785. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm11080785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515663v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data integration in logic-based models of biological mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Dereck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, pp.A151. </w:t>
@@ -2733,51 +2733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,64 +2880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Helikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (16), pp.4473-4482. </w:t>
@@ -2975,90 +2975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of putative master regulators in rheumatoid arthritis synovial fibroblasts using gene expression data and network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Miagoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dispot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Vercruysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kuiper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.bbaa390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3229,546 +3229,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: COVID-19 Disease Map, building a computational repository of SARS-CoV-2 virus-host interaction mechanisms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A practical guide to mechanistic systems modeling in biology using a logic-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Helikar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-00589-w⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbaa236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958949v1</w:t>
+                <w:t xml:space="preserve">hal-03039116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical guide to mechanistic systems modeling in biology using a logic-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: COVID-19 Disease Map, building a computational repository of SARS-CoV-2 virus-host interaction mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mazein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (4), </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbaa236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00589-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039116v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of proteasome inhibitors on cytokines, metalloproteinases and their inhibitors and collagen type-I expression in periprosthetic tissues and fibroblasts from loose arthroplasty endoprostheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Niarakis</w:t>
+                <w:t xml:space="preserve">Community-driven roadmap for integrated disease maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftheria Giannopoulou</w:t>
+                <w:t xml:space="preserve">Stephan Gebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Syggelos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connective Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03008207.2019.1601186⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.659-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bby024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958968v1</w:t>
+                <w:t xml:space="preserve">hal-02958973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-driven roadmap for integrated disease maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+                <w:t xml:space="preserve">Effects of proteasome inhibitors on cytokines, metalloproteinases and their inhibitors and collagen type-I expression in periprosthetic tissues and fibroblasts from loose arthroplasty endoprostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftheria Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Gebel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Mazein</w:t>
+                <w:t xml:space="preserve">Spyros Syggelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Zinovyev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elias Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.659-670. </w:t>
+              <w:t xml:space="preserve">Connective Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (6), pp.555-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bby024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03008207.2019.1601186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958973v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Systems Biology Approach for the Study of Rheumatoid Arthritis: From a Molecular Map to a Dynamical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,269 +4121,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating and Inhibitory Receptors on Mast Cells</w:t>
+                <w:t xml:space="preserve">Computational Modeling of the Main Signaling Pathways Involved in Mast Cell Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Daëron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Daëron; Falk Nimmerjahn. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Medical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9194-1_92⟩</w:t>
+              <w:t xml:space="preserve">Fc Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-93, 2014, Current Topics in Microbiology and Immunology, 978-3-319-07911-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07911-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192429v1</w:t>
+                <w:t xml:space="preserve">hal-02086273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modeling of the Main Signaling Pathways Involved in Mast Cell Activation</w:t>
+                <w:t xml:space="preserve">Activating and Inhibitory Receptors on Mast Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daëron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fc Receptors</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-93, 2014, Current Topics in Microbiology and Immunology, 978-3-319-07911-0. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Medical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer New York, pp.1-10, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07911-0_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-9194-1_92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086273v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weirauch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Alb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Quaranta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01809-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Laubenbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Ilan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Fisher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00450-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04439008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aghakhani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2023-0048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zerrouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aug&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01396-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mazein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kutmon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1282859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alcraft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00337-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04187223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-023-00294-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04192259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha E Silva-Saffar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Helikar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shapiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00610-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880870v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010408" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem Hemedan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.06.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbac212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsysb.2022.925791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuiper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahuman Malik Sheriff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casals-Casas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385317v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202110387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515692v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dr&#228;ger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barberis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birtwistle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.100386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Dereck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02590714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadat Aghamiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa484" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73147-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasundra Tour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Flobak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vercruysse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillespie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00589-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa236" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Giannopoulou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Syggelos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotopoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1601186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gebel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bounab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie- Hesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iannascoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.025908" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Da&#235;ron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9194-1_92" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weirauch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Alb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Quaranta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01809-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mazein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kutmon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1282859" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zerrouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alcraft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00337-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04439008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aghakhani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2023-0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Laubenbacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary An" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Ilan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Fisher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00450-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01396-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04187223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-023-00294-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04192259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha E Silva-Saffar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem Hemedan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.06.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Helikar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00610-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880870v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbac212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsysb.2022.925791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuiper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahuman Malik Sheriff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casals-Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385317v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phair" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202110387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515692v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dr&#228;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barberis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birtwistle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.100386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Dereck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02590714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadat Aghamiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa484" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73147-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasundra Tour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Flobak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vercruysse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa236" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillespie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00589-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gebel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Giannopoulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Syggelos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotopoulos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1601186" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bounab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie- Hesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iannascoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.025908" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Da&#235;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9194-1_92" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>