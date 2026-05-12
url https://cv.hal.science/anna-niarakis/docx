--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -243,585 +243,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-target identification in COVID-19 disease mechanisms using computational systems biology approaches</w:t>
+                <w:t xml:space="preserve">Large-scale computational modelling of the M1 and M2 synovial macrophages in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naouel Zerrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Alcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1282859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41540-024-00337-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454379v1</w:t>
+                <w:t xml:space="preserve">hal-04909278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale computational modelling of the M1 and M2 synovial macrophages in rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug-target identification in COVID-19 disease mechanisms using computational systems biology approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouel Zerrouk</w:t>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Alcraft</w:t>
+                <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin A Hall</w:t>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Augé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina Kutmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-024-00337-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1282859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909278v1</w:t>
+                <w:t xml:space="preserve">hal-04454379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaLo: metabolic analysis of Logical models extracted from molecular interaction maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune digital twins for complex human pathologies: applications, limitations, and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Aghakhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Niarakis</w:t>
+                <w:t xml:space="preserve">Reinhard Laubenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Soliman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gary An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaron Ilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jib-2023-0048⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-024-00450-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439008v1</w:t>
+                <w:t xml:space="preserve">hal-04909272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune digital twins for complex human pathologies: applications, limitations, and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MetaLo: metabolic analysis of Logical models extracted from molecular interaction maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Fisher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.20230048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-024-00450-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jib-2023-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909272v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a modular and multi-cellular virtual twin of the synovial joint in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Digital Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,64 +881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,90 +972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid computational modeling highlights reverse warburg effect in breast cancer-associated fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha E Silva-Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.4196-4206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,546 +1083,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean modelling as a logic-based dynamic approach in systems medicine</w:t>
+                <w:t xml:space="preserve">Toehold switch based biosensors for sensing the highly trafficked rosewood Dalbergia maritima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdelmonem Hemedan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Niarakis</w:t>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Schneider</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Rodriguez Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Reif-Trauttmansdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.06.035⟩</w:t>
+              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.791-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synbio.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699613v1</w:t>
+                <w:t xml:space="preserve">hal-03626102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building digital twins of the human immune system: toward a roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Laubenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Helikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Digital Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (64), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41746-022-00610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Reprogramming in Rheumatoid Arthritis Synovial Fibroblasts: a Hybrid Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (12), pp.e1010408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toehold switch based biosensors for sensing the highly trafficked rosewood Dalbergia maritima</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boolean modelling as a logic-based dynamic approach in systems medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hijazi</w:t>
+                <w:t xml:space="preserve">Ahmed Abdelmonem Hemedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cherrière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinhard Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.791-801. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synbio.2022.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626102v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing barriers in comprehensiveness, accessibility, reusability, interoperability and reproducibility of computational models in systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Waltemath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,103 +1712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanistic Cellular Atlas of the Rheumatic Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aghakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,710 +1836,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of an Integrative, Executable Network for Rheumatoid Arthritis Combining Data-Driven Machine Learning Approaches and a State-of-the-Art Mechanistic Disease Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting the basis of best practices and standards for curation and annotation of logical models in biology—highlights of the [BC]2 2019 CoLoMoTo/SysMod Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Miagoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vidisha Singh</w:t>
+                <w:t xml:space="preserve">Martin Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereck de Mézquita</w:t>
+                <w:t xml:space="preserve">Rahuman Malik Sheriff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chaudru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elati</w:t>
+                <w:t xml:space="preserve">Cristina Casals-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm11080785⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.1848--1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbaa046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515663v1</w:t>
+                <w:t xml:space="preserve">hal-02549796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the basis of best practices and standards for curation and annotation of logical models in biology—highlights of the [BC]2 2019 CoLoMoTo/SysMod Workshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">COVID19 Disease Map, a computational knowledge repository of virus-host interaction mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cristina Casals-Casas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mazein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Phair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbaa046⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), pp.e10387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.202110387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549796v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID19 Disease Map, a computational knowledge repository of virus-host interaction mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Inna Kuperstein</w:t>
+                <w:t xml:space="preserve">SysMod: the ISCB community for data-driven computational modelling and multi-scale analysis of biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Dräger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Helikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Birtwistle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Phair</w:t>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (10), pp.e10387. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (21), pp.3702 - 3706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.202110387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385317v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SysMod: the ISCB community for data-driven computational modelling and multi-scale analysis of biological systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic Reprogramming of Fibroblasts as Therapeutic Target in Rheumatoid Arthritis and Cancer: Deciphering Key Mechanisms Using Computational Systems Biology Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zerrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab229⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515692v2</w:t>
+                <w:t xml:space="preserve">hal-03105351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Reprogramming of Fibroblasts as Therapeutic Target in Rheumatoid Arthritis and Cancer: Deciphering Key Mechanisms Using Computational Systems Biology Approaches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inference of an Integrative, Executable Network for Rheumatoid Arthritis Combining Data-Driven Machine Learning Approaches and a State-of-the-Art Mechanistic Disease Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Miagoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidisha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dereck de Mézquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13010035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm11080785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105351v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data integration in logic-based models of biological mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.100386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Dereck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, pp.A151. </w:t>
@@ -2733,51 +2733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,64 +2880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Helikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (16), pp.4473-4482. </w:t>
@@ -2975,103 +2975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of putative master regulators in rheumatoid arthritis synovial fibroblasts using gene expression data and network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Miagoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dispot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.16236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3131,77 +3131,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasundra Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsmund Flobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Vercruysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kuiper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.bbaa390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3235,64 +3235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical guide to mechanistic systems modeling in biology using a logic-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Helikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,103 +3326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: COVID-19 Disease Map, building a computational repository of SARS-CoV-2 virus-host interaction mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.247. </w:t>
@@ -3460,90 +3460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-driven roadmap for integrated disease maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Zinovyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3594,51 +3594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of proteasome inhibitors on cytokines, metalloproteinases and their inhibitors and collagen type-I expression in periprosthetic tissues and fibroblasts from loose arthroplasty endoprostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftheria Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Systems Biology Approach for the Study of Rheumatoid Arthritis: From a Molecular Map to a Dynamical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3845,51 +3845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Logique et Analyse Intégrative Des Voies Moléculaires Impliquées Dans La Polyarthrite Rhumatoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Modeling of the Main Signaling Pathways Involved in Mast Cell Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating and Inhibitory Receptors on Mast Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daëron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weirauch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Alb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Quaranta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01809-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mazein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kutmon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1282859" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zerrouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alcraft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00337-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04439008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aghakhani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2023-0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Laubenbacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary An" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Ilan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Fisher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00450-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01396-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04187223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-023-00294-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04192259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha E Silva-Saffar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem Hemedan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.06.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Helikar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00610-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880870v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbac212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsysb.2022.925791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuiper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahuman Malik Sheriff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casals-Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385317v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phair" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202110387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515692v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dr&#228;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barberis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birtwistle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.100386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Dereck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02590714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadat Aghamiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa484" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73147-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasundra Tour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Flobak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vercruysse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa236" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillespie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00589-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gebel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Giannopoulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Syggelos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotopoulos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1601186" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bounab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie- Hesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iannascoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.025908" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Da&#235;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9194-1_92" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weirauch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Alb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Quaranta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01809-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zerrouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alcraft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aug&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00337-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mazein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kutmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1282859" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Laubenbacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary An" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Ilan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Fisher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-024-00450-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04439008v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aghakhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2023-0048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01396-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04187223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-023-00294-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04192259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha E Silva-Saffar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Helikar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shapiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00610-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880870v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010408" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem Hemedan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.06.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Waltemath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glazier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keating" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbac212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsysb.2022.925791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuiper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahuman Malik Sheriff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casals-Casas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385317v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202110387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515692v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dr&#228;ger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barberis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birtwistle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.100386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Dereck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02590714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sadat Aghamiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa484" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dispot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73147-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasundra Tour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Flobak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vercruysse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa236" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillespie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00589-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gebel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Giannopoulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Syggelos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotopoulos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1601186" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bounab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie- Hesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iannascoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.025908" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07911-0_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Da&#235;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9194-1_92" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>