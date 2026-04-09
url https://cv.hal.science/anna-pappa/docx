--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anna Pappa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeure en Informatique à l'Université Paris 8. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -117,52 +117,61 @@
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PASTIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Cofondatrice du groupe de recherche </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GLAÇON</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Travaux centrés sur le Traitement Automatique du Langage (TAL), la création et l’annotation de corpus, et l’intelligence artificielle générative.</w:t>
+        <w:t xml:space="preserve">. Travaux centrés sur le Traitement Automatique du Langage (TAL), la création et l’annotation de corpus, et l’intelligence artificielle générative. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> My page</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -184,297 +193,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebT-IDC: A Web Tool for Intelligent Dataset Creation A Use Case for Forums and Blogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudabous Maroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 192, pp.1051-1060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Model for Sentiment Analysis in Multi-lingual Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.205- 212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review Web Pages Collector Tool for Thematic Corpus Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugurtha Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InCILC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8th International Conference on Corpus Linguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -484,1562 +493,1562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement automatique de lexiques pour les concepts émergents : une exploration méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Brusells, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BrAIcht, a theatrical agent that speaks like Bertolt Brecht's characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baz Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Malyseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Art Conference - GA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generative Art and Design Lab, Argenia Association, Roma, Italy, Dec 2024, Venice, Italy. pp.290-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage actif pour l’extraction des aspects explicites : application à des avis non annotés en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.20-28</w:t>
+              <w:t xml:space="preserve">XXV Generative Art Conference. GA2022page # 281</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846827v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apprentissage actif pour l’extraction des aspects explicites : application à des avis non annotés en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Generative Art Conference. GA2022page # 281</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536131v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XXV Generative Art Conference, GA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generative Art and Design Lab, Roma, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Deep Networks Really Need Complex Modules for Multilingual Sentiment Polarity Detection and Domain Classification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cleaning Algorithm for Noiseless Opinion Mining Corpus Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Manad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE/ACS 15th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles heuristiques de classification des opinions à partir d'une étude comparative des réseaux profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp2017), 19ième édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAp, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles heuristiques de classification des opinions à partir d'une étude comparative des réseaux profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp Conférence sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Model for Sentiment Analysis in Multi-lingual Corpus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing. ICONIP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Guangzhou, China. pp.205-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interaction approach between services for extracting relevant data from Tweets corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdy Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CILC2016. 8th International Conference on Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, MALAGA, Spain. pp.97 - 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review web pages collector tool for thematic corpus creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugurtha Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CILC2016. 8th International Conference on Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, MALAGA, Spain. pp.274 - 282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Semantically Tagged Data using Fuzzy Linguistic 2-Tuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Conference on Fuzzy Computation Theory and Applications (FCTA'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Natural Language Interfaces in a Geolocation Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.806-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adaptation in Geotracking Applications: Challenges, Opportunities and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Melekhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE’2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lisbonne, Portugal. pp.68-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing lexicon with morpho-syntactic features from untagged corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tbilissi, Georgia. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2049,137 +2058,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chatbot qui donne la réplique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFIA’22 - ACAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2189,328 +2198,446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Semantics in Closed Domain Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Aid Models for Disaster Management and Emergencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Atlantis Press/Springer, pp.171-188, 2013, Series Atlantis Computational Intelligence Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/978-94-91216-74-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus multilingues pour l'étude de nouveaux concepts en SHS : le cas de « l’innovation non technologique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From Ethical Discourse to Empirical Evidence: How Ethics Is Operationalized in Studies on Generative AI in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360908v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corpus multilingues pour l'étude de nouveaux concepts en SHS : le cas de « l’innovation non technologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to deal with natural language interfaces in a geolocation context (draft paper, never published)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,147 +2647,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements of the SALTY project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Krikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2670,105 +2797,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la création de corpus et de modèles d’apprentissage profond pour les données textuelles multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris 8, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04595140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2915,51 +3042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/UR-Laboratoire-d-Intelligence-Artificielle-et-Semantique-des-Donnees-LIASD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique.up8.edu/pastis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glacon.up8.site/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417197v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudabous Maroua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Medrouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03260155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Hallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baz Roland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Malyseva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Boudabous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Manad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Dref" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/UR-Laboratoire-d-Intelligence-Artificielle-et-Semantique-des-Donnees-LIASD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique.up8.edu/pastis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glacon.up8.site/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ap.up8.site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudabous Maroua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Medrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03260155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Hallou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baz Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Malyseva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Boudabous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Manad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Dref" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>