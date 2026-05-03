--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -501,558 +501,558 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement automatique de lexiques pour les concepts émergents : une exploration méthodologique</w:t>
+                <w:t xml:space="preserve">BrAIcht, a theatrical agent that speaks like Bertolt Brecht's characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+                <w:t xml:space="preserve">Baz Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Malyseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schoen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brusells, Belgique</w:t>
+              <w:t xml:space="preserve">Generative Art Conference - GA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generative Art and Design Lab, Argenia Association, Roma, Italy, Dec 2024, Venice, Italy. pp.290-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772221v1</w:t>
+                <w:t xml:space="preserve">hal-05047674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BrAIcht, a theatrical agent that speaks like Bertolt Brecht's characters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement automatique de lexiques pour les concepts émergents : une exploration méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baz Roland</w:t>
+                <w:t xml:space="preserve">Jilin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Malyseva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Pappa</w:t>
+                <w:t xml:space="preserve">Antoine Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Generative Art Conference - GA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Generative Art and Design Lab, Argenia Association, Roma, Italy, Dec 2024, Venice, Italy. pp.290-296</w:t>
+              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brusells, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047674v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Generative Art Conference. GA2022page # 281</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the XXV Generative Art Conference, GA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generative Art and Design Lab, Roma, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536131v1</w:t>
+                <w:t xml:space="preserve">hal-04206572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage actif pour l’extraction des aspects explicites : application à des avis non annotés en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Boudabous</w:t>
+                <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.20-28</w:t>
+              <w:t xml:space="preserve">XXV Generative Art Conference. GA2022page # 281</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846827v1</w:t>
+                <w:t xml:space="preserve">hal-04536131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+                <w:t xml:space="preserve">Apprentissage actif pour l’extraction des aspects explicites : application à des avis non annotés en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXV Generative Art Conference, GA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Generative Art and Design Lab, Roma, Dec 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206572v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Deep Networks Really Need Complex Modules for Multilingual Sentiment Polarity Detection and Domain Classification?</w:t>
               </w:r>
@@ -1263,73 +1263,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp2017), 19ième édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAp, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CAp Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536246v1</w:t>
+                <w:t xml:space="preserve">hal-03145385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles heuristiques de classification des opinions à partir d'une étude comparative des réseaux profonds</w:t>
               </w:r>
@@ -1345,73 +1345,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp2017), 19ième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAp, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145385v1</w:t>
+                <w:t xml:space="preserve">hal-04536246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Model for Sentiment Analysis in Multi-lingual Corpus.</w:t>
               </w:r>
@@ -1650,217 +1650,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Semantically Tagged Data using Fuzzy Linguistic 2-Tuples</w:t>
+                <w:t xml:space="preserve">Dealing with Natural Language Interfaces in a Geolocation Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Fuzzy Computation Theory and Applications (FCTA'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 10th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.806-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121167v1</w:t>
+                <w:t xml:space="preserve">hal-00696059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Natural Language Interfaces in a Geolocation Context</w:t>
+                <w:t xml:space="preserve">Interpretation of Semantically Tagged Data using Fuzzy Linguistic 2-Tuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.806-811</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Fuzzy Computation Theory and Applications (FCTA'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696059v1</w:t>
+                <w:t xml:space="preserve">hal-01121167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adaptation in Geotracking Applications: Challenges, Opportunities and Models</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chatbot qui donne la réplique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Ethical Discourse to Empirical Evidence: How Ethics Is Operationalized in Studies on Generative AI in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus multilingues pour l'étude de nouveaux concepts en SHS : le cas de « l’innovation non technologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,51 +3042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/UR-Laboratoire-d-Intelligence-Artificielle-et-Semantique-des-Donnees-LIASD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique.up8.edu/pastis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glacon.up8.site/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ap.up8.site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudabous Maroua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Medrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03260155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Hallou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baz Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Malyseva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Boudabous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Manad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Dref" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/UR-Laboratoire-d-Intelligence-Artificielle-et-Semantique-des-Donnees-LIASD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique.up8.edu/pastis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glacon.up8.site/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ap.up8.site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudabous Maroua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Medrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03260155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Hallou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baz Roland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Malyseva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Boudabous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Manad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Dref" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>