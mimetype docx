--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -842,412 +842,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+                <w:t xml:space="preserve">Apprentissage actif pour l’extraction des aspects explicites : application à des avis non annotés en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Generative Art Conference. GA2022page # 281</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536131v1</w:t>
+                <w:t xml:space="preserve">hal-03846827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage actif pour l’extraction des aspects explicites : application à des avis non annotés en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Boudabous</w:t>
+                <w:t xml:space="preserve">MoliAIre, a theatrical agent which speaks like Molière's characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.20-28</w:t>
+              <w:t xml:space="preserve">XXV Generative Art Conference. GA2022page # 281</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846827v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Deep Networks Really Need Complex Modules for Multilingual Sentiment Polarity Detection and Domain Classification?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Medrouk</w:t>
+                <w:t xml:space="preserve">A Cleaning Algorithm for Noiseless Opinion Mining Corpus Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otman Manad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489613⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE/ACS 15th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623944v1</w:t>
+                <w:t xml:space="preserve">hal-03625535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cleaning Algorithm for Noiseless Opinion Mining Corpus Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otman Manad</w:t>
+                <w:t xml:space="preserve">Do Deep Networks Really Need Complex Modules for Multilingual Sentiment Polarity Detection and Domain Classification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/ACS 15th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2018.8612867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625535v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles heuristiques de classification des opinions à partir d'une étude comparative des réseaux profonds</w:t>
               </w:r>
@@ -1473,204 +1473,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interaction approach between services for extracting relevant data from Tweets corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdy Dref</w:t>
+                <w:t xml:space="preserve">Review web pages collector tool for thematic corpus creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Medrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugurtha Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CILC2016. 8th International Conference on Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, MALAGA, Spain. pp.97 - 110</w:t>
+              <w:t xml:space="preserve">, Mar 2016, MALAGA, Spain. pp.274 - 282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489730v1</w:t>
+                <w:t xml:space="preserve">hal-01489726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review web pages collector tool for thematic corpus creation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Medrouk</w:t>
+                <w:t xml:space="preserve">An interaction approach between services for extracting relevant data from Tweets corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdy Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jugurtha Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CILC2016. 8th International Conference on Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, MALAGA, Spain. pp.274 - 282</w:t>
+              <w:t xml:space="preserve">, Mar 2016, MALAGA, Spain. pp.97 - 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489726v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Natural Language Interfaces in a Geolocation Context</w:t>
               </w:r>
@@ -3042,51 +3042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/UR-Laboratoire-d-Intelligence-Artificielle-et-Semantique-des-Donnees-LIASD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique.up8.edu/pastis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glacon.up8.site/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ap.up8.site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudabous Maroua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Medrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03260155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Hallou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baz Roland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Malyseva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Boudabous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Manad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Dref" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-paris8.fr/UR-Laboratoire-d-Intelligence-Artificielle-et-Semantique-des-Donnees-LIASD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique.up8.edu/pastis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glacon.up8.site/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ap.up8.site/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudabous Maroua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Medrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03260155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Hallou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baz Roland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Malyseva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Boudabous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Manad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2018.8612867" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01489730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Dref" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>