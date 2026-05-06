--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -313,51 +313,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N°46, pp.5-28. </w:t>
+              <w:t xml:space="preserve">, 2025, 46, pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.046.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -801,191 +801,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03019297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu &amp;quot;Angie Y. Chung, Saving Face. The Emotional Costs of the Asian Immigrant Family Myth</w:t>
+                <w:t xml:space="preserve">Les femmes dans les migrations Mexique-États-Unis, le regard d’une chercheure française » - Entretien avec Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (61)</w:t>
+              <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500924v1</w:t>
+                <w:t xml:space="preserve">halshs-02296509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes dans les migrations Mexique-États-Unis, le regard d’une chercheure française » - Entretien avec Anna Perraudin</w:t>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Angie Y. Chung, Saving Face. The Emotional Costs of the Asian Immigrant Family Myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (61)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02296509v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Thomas Aguilera, Gouverner les illégalismes urbains. Les politiques publiques face aux squats et aux bidonvilles dans les régions de Paris et de Madrid</w:t>
               </w:r>
@@ -1155,174 +1155,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02400715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit à la ville, multiculturalisme et minorités ethniques dans les villes latino-américaines. Le cas de Mexico</w:t>
+                <w:t xml:space="preserve">Recension: Ilka Oliva Corado, Histoire d’une sans-papiers : traversée du désert de Sonora-Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02294498v1</w:t>
+                <w:t xml:space="preserve">halshs-02294542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension: Ilka Oliva Corado, Histoire d’une sans-papiers : traversée du désert de Sonora-Arizona</w:t>
+                <w:t xml:space="preserve">Droit à la ville, multiculturalisme et minorités ethniques dans les villes latino-américaines. Le cas de Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110 (3), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.110.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02294542v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02294498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garder ses distances. (Dés)activation des réseaux communautaires et territoires migratoires, entre Mexique et États-Unis</w:t>
               </w:r>
@@ -1440,356 +1440,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crise économique et migrations de retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alhim.5413⟩</w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, De l'Europe vers les Suds: nouvelles migrations ou migrations à rebours?, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.077.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578216v1</w:t>
+                <w:t xml:space="preserve">halshs-01518453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alhim.5416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise économique et migrations de retour</w:t>
+                <w:t xml:space="preserve">Redéfinitions de la maternité et migrations. Le cas des épouses de migrants à Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01518453v1</w:t>
+                <w:t xml:space="preserve">halshs-01333393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinitions de la maternité et migrations. Le cas des épouses de migrants à Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333393v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes qui partent et ceux qui restent</w:t>
               </w:r>
@@ -2416,200 +2416,243 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célio Sierra-Paycha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations migratoires et changement urbain. Perspectives aux Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1; Universidad Pedagogica de los Andes; Citeres; Institut des Amériques; Migrinter, Jun 2025, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations des recherches sur villes et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Yazigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">migrations &amp; transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2619,78 +2662,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Giacinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,142 +2761,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°46, pp.224, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05224421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alhim.5406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2863,100 +2906,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquiver les frontières. Expérience migratoire, identités et rapport au groupe des Indiens mexicains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.137926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2966,283 +3009,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété résidentielle : levier de mobilité sociale, filet de sécurité ou engrenage d’endettement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bidet, Jennifer, Bréant, Hugo, Grysole, Amélie, Perdoncin, Anton, Terrazzoni, Liza, Wang, Simeng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.149-160, 2023, 979-10-320-0462-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de protection sociale transnationale autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Casella Colombeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.96-97, 2022, 978-2-200-63282-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrar para afianzar las masculinidades.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rozée, Virginie; Cosio, Maria Eugenia Zavala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Género en movimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, El Colegio de México, pp.333-357, 2014, 978-607-462-696-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01219891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3262,197 +3305,197 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Achin, Laure Bereni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Genre et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.322-333, 2013, 978-2-7246-1381-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los asentamientos comunitarios: estrategias residenciales e interacciones interétnicas. El caso de los Otomíes de Santiago Mexquititlán en la Ciudad de México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durin, Séverine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnicidades urbanas. Procesos de inserción, discriminación y políticas multiculturalistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, México, D.F. : CIESAS ; San Pedro Garza García, Nuevo León, México : Tecnológico de Monterrey, Escuela de Graduados en Administración Pública y Política Pública, pp.155-175, 2010, Etnicidades urbanas en las Américas : procesos de inserción, discriminación y políticas multiculturalistas, 9786074860986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01219902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations indiennes face aux transformations du centre historique de Mexico. Dimension sociale et culturelle du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rivière D'Arc, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centres de villes durables en Amérique latine : exorciser les précarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Travaux et mémoires de l’IHEAL, pp.51-75, 2009, 978-2-915310-91-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01219910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3462,121 +3505,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.350-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12tj9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3644,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B10E528D"/>
+    <w:nsid w:val="7678B6FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3875,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-perraudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-5434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17616717X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cridup.pantheonsorbonne.fr/projets-recherche/cimodynhttps://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Palomares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Shahrokni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.034.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Fortun&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnoza-Flot Asunci&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026174ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137926" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-perraudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-5434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17616717X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cridup.pantheonsorbonne.fr/projets-recherche/cimodynhttps://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Palomares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Shahrokni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.034.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Fortun&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnoza-Flot Asunci&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026174ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137926" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>