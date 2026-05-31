--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1440,196 +1440,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise économique et migrations de retour</w:t>
+                <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/autr.077.0165⟩</w:t>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01518453v1</w:t>
+                <w:t xml:space="preserve">halshs-01333358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir. Introduction</w:t>
+                <w:t xml:space="preserve">Crise économique et migrations de retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31, </w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, De l'Europe vers les Suds: nouvelles migrations ou migrations à rebours?, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alhim.5416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/autr.077.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333358v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinitions de la maternité et migrations. Le cas des épouses de migrants à Mexico</w:t>
               </w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2797,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3687,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7678B6FF"/>
+    <w:nsid w:val="5DCBD720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-perraudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-5434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17616717X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cridup.pantheonsorbonne.fr/projets-recherche/cimodynhttps://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Palomares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Shahrokni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.034.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Fortun&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnoza-Flot Asunci&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026174ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137926" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-perraudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-5434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17616717X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cridup.pantheonsorbonne.fr/projets-recherche/cimodynhttps://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Palomares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Shahrokni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.034.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Fortun&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ginisty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnoza-Flot Asunci&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026174ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137926" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>