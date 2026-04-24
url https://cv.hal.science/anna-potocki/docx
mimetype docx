--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -212,285 +212,276 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2024.108552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888998v1</w:t>
+                <w:t xml:space="preserve">hal-05384372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced theory of mind predicts adolescents’ evaluation of source benevolence while reading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Burnel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2024.108552⟩</w:t>
+              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Illectronisme, 2025/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384372v1</w:t>
+                <w:t xml:space="preserve">hal-05245979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dyoniziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 298, pp.26-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05245979v1</w:t>
+                <w:t xml:space="preserve">hal-04679022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering university students’ online reading: effects of teacher-led strategy training embedded in a digital literacy course</w:t>
               </w:r>
@@ -604,1359 +595,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t>
+                <w:t xml:space="preserve">Disponibilité des textes sur les performances et stratégies de lecture à l’adolescence : quelle implication des fonctions exécutives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dyoniziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.91-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.231.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679022v1</w:t>
+                <w:t xml:space="preserve">hal-03873676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disponibilité des textes sur les performances et stratégies de lecture à l’adolescence : quelle implication des fonctions exécutives ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving literacy development with fine motor skills training: A digital game-based intervention in fourth grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.101363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2023.101363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.231.0091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03873676v1</w:t>
+                <w:t xml:space="preserve">hal-04165818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving literacy development with fine motor skills training: A digital game-based intervention in fourth grade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
+                <w:t xml:space="preserve">Role of advanced theory of mind in teenagers’ evaluation of source information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discourse Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (4-5), pp.363-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0163853X.2023.2197691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2023.101363⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04165818v1</w:t>
+                <w:t xml:space="preserve">hal-04137782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of advanced theory of mind in teenagers’ evaluation of source information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A short teacher-led intervention using direct instruction enhances 5th graders' purposeful reading skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.101781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2023.101781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0163853X.2023.2197691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137782v1</w:t>
+                <w:t xml:space="preserve">hal-04303694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short teacher-led intervention using direct instruction enhances 5th graders' purposeful reading skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2023.101781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303694v1</w:t>
+                <w:t xml:space="preserve">hal-03814671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of procrastination in first-year university students: role of achievement goals and learning strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Larigauderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11218-022-09743-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProVoc : an app to train vocabulary depth in order to foster children's reading comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.1324-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814671v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ayroles</w:t>
+                <w:t xml:space="preserve">Modeling the influence of motor skills on literacy in third grade: Contributions of executive functions and handwriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Anne Britt</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374823v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVoc : an app to train vocabulary depth in order to foster children's reading comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chailleux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raquel Cerdán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Anne Britt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcal.12572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.837-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357789v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of motor skills on literacy in third grade: Contributions of executive functions and handwriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
+                <w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03471959v1</w:t>
+                <w:t xml:space="preserve">hal-04137803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ayroles</w:t>
+                <w:t xml:space="preserve">Rhythm in the blood: The influence of rhythm skills on literacy development in third graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.104880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814855v1</w:t>
+                <w:t xml:space="preserve">hal-03117885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,2443 +1985,2309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137803v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythm in the blood: The influence of rhythm skills on literacy development in third graders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
+                <w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo‐rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Chesnet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Scharrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reading Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.299 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03117885v1</w:t>
+                <w:t xml:space="preserve">hal-03103767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents’ Developing Sensitivity to Orthographic and Semantic Cues During Visual Search for Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.642. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension and Inference: Relationships Between Oral and Written Modalities in Good and Poor Comprehenders During Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (9), pp.3431-3442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1044/2019_JSLHR-L-18-0400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Research Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (1), pp.19-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02103702.2019.1690848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03103767v1</w:t>
+                <w:t xml:space="preserve">hal-02405957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From reading comprehension to document literacy: learning to search for, evaluate and integrate information across texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 (1), pp.19-59. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 41 (3), pp.415-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02103702.2018.1480313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02103702.2019.1690848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02405957v1</w:t>
+                <w:t xml:space="preserve">hal-01997990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation informatisée de la compréhension en lecture d’enfants autistes sans déficience intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Psychoéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (2), pp.333-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1054064ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From reading comprehension to document literacy: learning to search for, evaluate and integrate information across texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+                <w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02103702.2018.1480313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01997990v1</w:t>
+                <w:t xml:space="preserve">hal-02378410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early cognitive and linguistic profiles of different types of 7- to 8-year-old readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.S125-S140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9817.12076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02378410v1</w:t>
+                <w:t xml:space="preserve">hal-04137821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early cognitive and linguistic profiles of different types of 7- to 8-year-old readers</w:t>
+                <w:t xml:space="preserve">Children’s Visual Scanning of Textual Documents: Effects of Document Organization, Search Goals, and Metatextual Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Magnan</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.480-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888438.2017.1334060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9817.12076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137821v1</w:t>
+                <w:t xml:space="preserve">hal-02341063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s Visual Scanning of Textual Documents: Effects of Document Organization, Search Goals, and Metatextual Knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiles of French poor readers: Underlying difficulties and effects of computerized training programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kleinsz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2017.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10888438.2017.1334060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341063v1</w:t>
+                <w:t xml:space="preserve">hal-01941560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of French poor readers: Underlying difficulties and effects of computerized training programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linguistic and Cognitive Profiles of 8- to 15-Year-Old Children With Specific Reading Comprehension Difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (2), pp.128 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022219415613080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2017.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01941560v1</w:t>
+                <w:t xml:space="preserve">hal-01936360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of cohesion in written narratives in students with specific language impairment: Differences between childhood and adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monik Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.318-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic and Cognitive Profiles of 8- to 15-Year-Old Children With Specific Reading Comprehension Difficulties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computerized comprehension training for whom and under which conditions is it efficient?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.162-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0022219415613080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936360v1</w:t>
+                <w:t xml:space="preserve">hal-02076386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized trainings in four groups of struggling readers: Specific effects on word reading and comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45-46, pp.83-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ridd.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized comprehension training for whom and under which conditions is it efficient?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la compréhension écrite de récits chez l’enfant de 7 à 10ans : vers des profils de compreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ecalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcal.12087⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (5), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02076386v1</w:t>
+                <w:t xml:space="preserve">hal-02078209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la compréhension écrite de récits chez l’enfant de 7 à 10ans : vers des profils de compreneurs</w:t>
+                <w:t xml:space="preserve">Effects of computer-assisted comprehension training in less skilled comprehenders in second grade: A one-year follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Ecalle</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02078209v1</w:t>
+                <w:t xml:space="preserve">hal-02089808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension of written sentences as a core component of children's reading comprehension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Narrative Comprehension Skills in 5-Year-Old Children: Correlational Analysis and Comprehender Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220671.2012.667013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2011.01491.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02089786v1</w:t>
+                <w:t xml:space="preserve">hal-02089819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative Comprehension Skills in 5-Year-Old Children: Correlational Analysis and Comprehender Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehension of written sentences as a core component of children's reading comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Bouchafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00220671.2012.667013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2011.01491.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089819v1</w:t>
+                <w:t xml:space="preserve">hal-02089786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of computer-assisted comprehension training in less skilled comprehenders in second grade: A one-year follow-up study</w:t>
+                <w:t xml:space="preserve">Effets d'un entraînement informatisé à la compréhension chez des enfants faibles compreneurs de CE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jabouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...118 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4414,199 +4297,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices d’un entraînement moteur chez les élèves présentant des difficultés d’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lê</w:t>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de la Société Universitaire de Recherche en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, SURO, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching information evaluation in self-paced e-learning mode: is distributed practice helpful ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo‐rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,293 +4504,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI, Aug 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Potocki</w:t>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04960553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching purposeful reading strategies to vocational school students: A quasi-experimental intervention study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Society for Text &amp; Discourse Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Text &amp; Discourse (St&amp;d), Jun 2023, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced theory of mind and teenagers’ sourcing skills: specific role in intention attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4916,146 +4799,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Text and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Expert Reading Strategies in Digital Environments to Undergraduates: An Intervention Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,918 +4966,918 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG-2 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth Graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lê</w:t>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Potocki</w:t>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Language Development in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online assessment of students' text comprehension: Explorations into the automated scoring of constructed responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Hastings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Anne Britt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Adolescents’ Reading Comprehension skills in the Digital Age: contribution of memory-based and textavailable assessment tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Sanchiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une lecture critique des sources sur internet - effets d’une intervention pédagogique auprès d’adolescents en classe de troisième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED18 « Usages du numérique en éducation : regards critiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's with that source? A classroom intervention to foster 9th grade students' critical thinking about dimensions of information sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompting Teenagers to Justify their Position Towards Conflicting Claims Improves their Assessment of Source Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Multiple Document Literacy Skills: an update of MD-SKILLS recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multiple Documents Literacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6004,720 +5887,720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de lecture finalisée des documents écrits chez les élèves de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVes Journées Internationales de Psychologie Différentielle (JIPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Potocki</w:t>
+                <w:t xml:space="preserve">Samantha Finoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Finoly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495106v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Potocki</w:t>
+                <w:t xml:space="preserve">Samantha Finoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Finoly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495090v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting the influence of morphological analysis and contextual effect in the inference of new words meaning in 6th graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lê</w:t>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Potocki</w:t>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd JURE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of word structure on the type of strategy used by 6th graders to infer new word meaning: A comparison of morphological analysis and contextual inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th annual conference of the Society for the Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Newport beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6727,78 +6610,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Acquisition of Text Search Strategies: The Role of Task Models and Relevance Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6807,214 +6690,214 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W.T. Fu and H. van Oostendorp (Eds.); Wai Tat FuHerre van Oostendorp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding and Improving Information Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.185-212, 2020, Human–Computer Interaction Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38825-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Text Comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anne Britt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Dunlosky; Katherine A. Rawson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Handbook of Cognition and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.356-380, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108235631.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7033,73 +6916,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bentolila; Bruno Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprentissage de la lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, 2019, Les repères pédagogiques, 9782091247397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la compréhension à l'usage des textes en contexte : accéder à l'information, évaluer et mettre en relation les textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7115,51 +6998,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la compréhension en lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hatier, 2017, Enseigner à l'école primaire, ISSN 2105-4177, 978-2-401-00085-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7169,104 +7052,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du numérique sur l'apprentissage du lire, dire, écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Billottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnesco. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7276,105 +7159,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire pour comprendre, lire pour apprendre : acquisition, déterminants et interventions pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Poitiers, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05005982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7521,51 +7404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09743-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2019_JSLHR-L-18-0400" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auphan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054064ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12076" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2017.05.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219415613080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2015.07.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFT4ZTXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ecalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMD769W3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchafa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LNKFVH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01491.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9FJ482C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2012.667013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2012.12.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXT31SCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jabouley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billottet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09743-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2019_JSLHR-L-18-0400" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auphan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054064ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2017.05.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219415613080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ecalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMD769W3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2015.07.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFT4ZTXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LNKFVH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2012.12.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXT31SCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2012.667013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01491.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9FJ482C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jabouley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>