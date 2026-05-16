--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -353,269 +353,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering university students’ online reading: effects of teacher-led strategy training embedded in a digital literacy course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastón Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instructional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.1021-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11251-024-09676-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679022v1</w:t>
+                <w:t xml:space="preserve">hal-04867659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering university students’ online reading: effects of teacher-led strategy training embedded in a digital literacy course</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instructional Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 298, pp.26-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11251-024-09676-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04867659v1</w:t>
+                <w:t xml:space="preserve">hal-04679022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité des textes sur les performances et stratégies de lecture à l’adolescence : quelle implication des fonctions exécutives ?</w:t>
               </w:r>
@@ -1071,661 +1071,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of procrastination in first-year university students: role of achievement goals and learning strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pérez</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Larigauderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.309-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-022-09743-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814671v1</w:t>
+                <w:t xml:space="preserve">hal-03910445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of procrastination in first-year university students: role of achievement goals and learning strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
+                <w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Larigauderie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910445v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVoc : an app to train vocabulary depth in order to foster children's reading comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chailleux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cerdán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Anne Britt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcal.12572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.837-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357789v1</w:t>
+                <w:t xml:space="preserve">hal-03374823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of motor skills on literacy in third grade: Contributions of executive functions and handwriting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProVoc : an app to train vocabulary depth in order to foster children's reading comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.1324-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471959v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ayroles</w:t>
+                <w:t xml:space="preserve">Modeling the influence of motor skills on literacy in third grade: Contributions of executive functions and handwriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Anne Britt</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (4), pp.837-858. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374823v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t>
+                <w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
@@ -1743,315 +1743,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137803v1</w:t>
+                <w:t xml:space="preserve">hal-03814855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythm in the blood: The influence of rhythm skills on literacy development in third graders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
+                <w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117885v1</w:t>
+                <w:t xml:space="preserve">hal-04137803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ayroles</w:t>
+                <w:t xml:space="preserve">Rhythm in the blood: The influence of rhythm skills on literacy development in third graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.104880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814855v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t>
               </w:r>
@@ -2076,51 +2076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Scharrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2223,51 +2223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.642. </w:t>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Visual Scanning of Textual Documents: Effects of Document Organization, Search Goals, and Metatextual Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monik Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,259 +3455,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized comprehension training for whom and under which conditions is it efficient?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computerized trainings in four groups of struggling readers: Specific effects on word reading and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcal.12087⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45-46, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076386v1</w:t>
+                <w:t xml:space="preserve">hal-02338669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized trainings in four groups of struggling readers: Specific effects on word reading and comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computerized comprehension training for whom and under which conditions is it efficient?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45-46, pp.83-92. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.162-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2015.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338669v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la compréhension écrite de récits chez l’enfant de 7 à 10ans : vers des profils de compreneurs</w:t>
               </w:r>
@@ -3719,64 +3719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouchafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ecalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (5), pp.229-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3816,376 +3816,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of computer-assisted comprehension training in less skilled comprehenders in second grade: A one-year follow-up study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehension of written sentences as a core component of children's reading comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Bouchafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2012.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2011.01491.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089808v1</w:t>
+                <w:t xml:space="preserve">hal-02089786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative Comprehension Skills in 5-Year-Old Children: Correlational Analysis and Comprehender Profiles</w:t>
+                <w:t xml:space="preserve">Effects of computer-assisted comprehension training in less skilled comprehenders in second grade: A one-year follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2012.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220671.2012.667013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089819v1</w:t>
+                <w:t xml:space="preserve">hal-02089808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension of written sentences as a core component of children's reading comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrative Comprehension Skills in 5-Year-Old Children: Correlational Analysis and Comprehender Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220671.2012.667013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2011.01491.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02089786v1</w:t>
+                <w:t xml:space="preserve">hal-02089819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un entraînement informatisé à la compréhension chez des enfants faibles compreneurs de CE1</w:t>
               </w:r>
@@ -5382,51 +5382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une lecture critique des sources sur internet - effets d’une intervention pédagogique auprès d’adolescents en classe de troisième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's with that source? A classroom intervention to foster 9th grade students' critical thinking about dimensions of information sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Multiple Document Literacy Skills: an update of MD-SKILLS recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,51 +7404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09743-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2019_JSLHR-L-18-0400" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auphan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054064ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2017.05.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219415613080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ecalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMD769W3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2015.07.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFT4ZTXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LNKFVH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2012.12.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXT31SCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2012.667013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01491.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9FJ482C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jabouley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09743-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2019_JSLHR-L-18-0400" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auphan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054064ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kleinsz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2017.05.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219415613080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2015.07.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFT4ZTXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ecalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMD769W3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LNKFVH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01491.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9FJ482C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2012.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXT31SCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2012.667013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jabouley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>