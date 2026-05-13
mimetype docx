--- v0 (2026-03-30)
+++ v1 (2026-05-13)
@@ -168,514 +168,602 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Muse voyageuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lionetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPURE - Éditions et presses universitaires de Reims, 17-18, 2026, 978-2-37496-254-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scritture d'artista e scritture d'arte nella prima età moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Onghia Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quaglino Margherita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dell'Orso. , 2025, "In forma di parola", Collana di studi linguistici, Luca D'Onghia, Margherita Quaglino, 978-88-3613-583-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés. Lire, voir, écouter les arts, le théâtre et la nouvelle, de la Renaissance au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sconza</w:t>
+                <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">d'Onghia Luca</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRRI, 34, 2025, 978-2-900478-34-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo da Vinci e la lingua della pittura (sec. XIV-XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dell'Orso. , 2025, "In forma di parola", Collana di studi linguistici, Luca D'Onghia, Margherita Quaglino, 978-88-3613-583-7</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Sconza, Margherita Quaglino. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Olschki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Leonardiana. Studi e documenti (10), 2022, 9788822267955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julia Castiglione</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03896853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo da Vinci e la lingua della pittura (secoli XIV-XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CIRRI, 34, 2025, 978-2-900478-34-9</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leo S. oLSchki, 2022, 978 88 222 6795 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca Leonardiana. Studi e documenti (10), 2022, 9788822267955</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pittura è filosofia&amp;quot;, une définition sans précédent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matteo Residori; Anna Sconza; Philippe Guérin; Raffaella Zanni. , 2017/1 (32), file:///Users/utilisateur-p3/Downloads/sconza-1.pdf, 2017, Chroniques italiennes, Matteo Residori</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Leo S. oLSchki, 2022, 978 88 222 6795 5</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard de Vinci, Traitté de la peinture /Trattato della pittura (1651)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cabinet des images (3), 2012, Trattato della pittura / Traitté de la peinture (1651), EAN13 : 9782251444291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -685,241 +773,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il lessico del colore tra Italia e Francia in età moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi di Memofonte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 194 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots pour la peinture, de l’Italie à la France (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135 (1), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrim.12640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -929,676 +1017,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biblioteca di Leonardo&amp;quot;, a c. Carlo Vecce, Firenze, Giunti, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albertiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXV (N.S. VII), pp.200-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo e la «necessaria figurazione delle alpi» (libro di pittura, F. 235V-236V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libri &amp; Documenti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Una scrittura allo specchio. Leonardo da Vinci, i segreti della sinistra mano, una scrittura allo specchio,, XLIV-XLV (2018-2019), pp.259-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03896926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Trattato della pittura di Leonardo da Vinci (Parigi 1651) : l’alterna fortuna di un libro composito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Illustrazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, III (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Modi di figurare“, le récit “visionnaire” chez Léonard de Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hérmeneutique et commentaire, 16, pp.259-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allega Plinio&amp;quot;. Leonardo lettore della &amp;quot;Historia naturale&amp;quot;, dai primi scritti letterari fino al &amp;quot;Codice Leicester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXXVII (2), pp.188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19272/201902202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracce di trasmissione indiretta del Libro di pittura di Leonardo in lettori di ambito milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raccolta Vinciana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXXIV, pp.187-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un manoscritto inedito del Trattato abbreviato in collezione privata napoletana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cerasuolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raccolta Vinciana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XXXV, pp.279-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prima trasmissione manoscritta del &amp;quot;Libro di pittura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raccolta Vinciana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXXII, pp.309-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOTE SULL''APOGRAFO' DEL LIBRO DI PITTURA DI LEONARDO DA VINCI A CASA LEOPARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raccolta Vinciana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXXII, pp.367-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1608,124 +1696,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historia naturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fagnart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biblioteca di Leonardo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 356-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,167 +1823,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo lettore di Alberti. Due autori a confronto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nodi, vincoli e groppi leonardeschi. Etudes sur Léonard de Vinci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spartacus IDH; https://spartacus-idh.com/liseuse/056/#page/39, pp.31-48, 2019, Nodi, vincoli e groppi leonardeschi. Etudes sur Léonard de Vinci, 978-2-36693-056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de Boccace dans l’Italie et l’Espagne des XVe-XVIIIe siècles, éds. C. Lucas, H. Tropé, A. Sconza, Paris, Classiques Garnier, publication en cours de préparation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boccace dans l’Italie et dans l’Espagne des XVIe-XVIIIe siècles : empreintes, emprunts et métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1905,2533 +1993,2533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La riflessione sulle arti e l'esperienza creativa: Leon Battista Alberti e Leonardo da Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianluca Genovese, Andrea Torre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letteratura e arti visive nel Rinascimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carocci ed.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-190, 2019, 978-88-430-9602-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earliest Abridged Copies of the Libro di pittura in Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fabrication of Leonardo da Vinci’s </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trattato della pittura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (2 vols.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL; BRILL, pp.239-260, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004353787_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Corbeau traducteur de Léonard : des choix déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Fabrizio-Costa, Jean-Pierre Le Goff </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un collectionneur de livres italiens entre la France et l’Italie : André Corbeau, du Nord à la Normandie en passant par la Touraine, à la recherche de la littérature léonardesque, l’œuvre de – et autour de – Leonardo da Vinci / Léonard de Vinci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence. The Earliest Abridged Copies of the &amp;quot;Libro di pittura&amp;quot; in Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire J. Farago, Janis Bell, Carlo Vecce. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The fabrication of Leonardo da Vinci's "Trattato della pittura"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241-262, Appendix C 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Kairòs et l’Occasion à la Renaissance en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Lucas Fiorato, Jean-Louis Fournel, Pierre Civil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du présent en Italie entre XVe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t. I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-58, 2017, Rencontres, n° 383, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08509-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08509-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01584862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysémie et vicissitudes du terme «giudizio / jugement»: de Vasari aux théoriciens de l’art français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Dubus, Corinne Lucas Fiorato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des Vies de Giorgio Vasari en Europe (XVIe et XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cahiers d'Humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripristinare le fonti. Ricognizione degli studi Sulla tradizione manoscritta leonardesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olschki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leonardo ‘1952’ e la cultura dell’Europa nel dopoguerra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IMMAGINE DI LEONARDO DA VINCI IN FRANCIA AL MOMENTO DELLA PUBBLICAZIONE DEI CARNETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leonardo da Vinci. Interpretazioni e rifrazioni tra Giambattista Venturi e Paul Valéry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olschki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, "Bibliotcea Leonardiana. Studi e documenti", 2, 9788822261144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anecdotes vasariennes sur Léonard de Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA THÉORIE SUBREPTICE LES ANECDOTES DANS LA THÉORIE DE L'ART (XVI E -XVIII E SIÈCLES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’infortune de Léonard de Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vies au fil des siècles et à la croisée des modes de représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anecdotes vasariennes sur Léonard de Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA THÉORIE SUBREPTICE LES ANECDOTES DANS LA THÉORIE DE L'ART (XVI E -XVIII E SIÈCLES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit visionnaire chez Léonard de Vinci. « Modi di figurare » du Libro au Traité de peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vies au fil des siècles et à la croisée des modes de représentation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01521490v1</w:t>
+              <w:t xml:space="preserve">Léonard de Vinci : « expérience » et « génie » en art et en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Dec 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bibliothèque de Léonard de Vinci et son élaboration des sources dans le Libro di Pittura »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de Master</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2, Dec 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David et Judith : l’idéalisation de l’androgyne dans la Florence de la fin du Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre violence et séduction : figures féminines de la Bible dans l’Europe des XIVe -XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la pensée de Léonard de Vinci sur peinture et architecture : un regard historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brioist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : L'architecture de la Renaissance italienne au XIXe siècle. Relectures, outils, finalités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques aspects de la pensée de Léonard de Vinci sur peinture et architecture : un regard historique »L’architecture de la Renaissance italienne au XIXe siècle. Relectures, outils, finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’architecture de la Renaissance italienne au XIXe siècle. Relectures, outils, finalités </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Brucculeri, Sabine Frommel, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léonard et l'enseignement de la peinture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l’invention et la création dans les arts et les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Création, Art et Patrimoine (CAP), Sep 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léonard de Vinci, l'œuvre artistique et les écrits théoriques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégation interne, Université de la Sorbonne Paris 1, UFR Arts plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ‘Leonardo francese’ o la teoria della pittura nella traduzione di Roland Fréart de Chambray (le Traitté de la peinture, Paris, 1651)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo e la Francia. Scienza, arte, letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gruppo di Studio sul Cinquecento francese, Apr 2012, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léonard réinventé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">émission "La fabrique de l'Histoire" : Léonard de Vnci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Laurentin, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circolazione manoscritta delle versioni abbreviate del &amp;quot;Libro di Pittura&amp;quot; ; Problemi della traduzione: il caso francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Umanisti, artisti, ingegneri e scienziati tra Medioevo e prima modernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Leonardiana, Université de Florence, Sep 2011, Vinci - Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréart de Chambray et sa dette envers le &amp;quot;Traitté de la peinture&amp;quot; de Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L’Idée de la perfection en peinture" (1662) de Fréart de Chambray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Lavezzi, May 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources italiennes du &amp;quot;Traité de la peinture&amp;quot; de Léonard de Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre italien hors d'Italie au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse II-Le Mirail, Apr 2009, Toulouse, France. pp.121-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dopo questi venne Giotti fiorentino... Emergenza del senso della storia tra gli artisti del Rinascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nascita della storiografia e organizzazione dei saperi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Mattioda, Mario Pozzi, May 2009, Turin, Italy. pp.181-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immagine di Leonardo in Francia al momento della pubblicazione dei Carnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sconza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Valéry et l'Introduction à la méthode de Léonard de Vinci </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Vogel (Paris, ITEM – CNRS); Romano Nanni (Biblioteca Leonardiana, Vinci); Antonietta Sanna (Université de Florence), May 2007, Vinci (Florence), France. pp.101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Artemisia Gentileschi, &amp;quot;Carteggio / Correspondances&amp;quot;, édition, traduction et notes de Adelin Charles Fiorato, préface de Francesco Solinas, Paris, Les Belles Lettres, 2016, « Bibliothèque italienne », n° 18, 181 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Glossario leonardiano. Nomenclatura dell’ottica e della prospettiva nei codici di Francia&amp;quot;, éd. par Margherita Quaglino, Florence, Olschki, « Biblioteca Leonardiana. Studi e documenti », n° 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Boccaccio angioino. Materiali per la storia culturale di Napoli nel Trecento&amp;quot;, actes du Colloque de Naples (2010), éds. G. Alfano, T. D’Urso, A. Periccioli Saggese, Bruxelles, Peter Lang, « Destini incrociati » 7, 2012, 405 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Adriano Mariuz, &amp;quot;Tiepolo&amp;quot;, éd. Giuseppe Pavanello, Vérone, Cierre edizioni, Fondazione Giorgio Cini, « Scritti di storici dell’arte veneta » 1, 2008, p. 557.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, p. 156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Leonardo. Dagli studi di proporzione al Trattato della pittura&amp;quot;, catalogue de l’exposition, Pietro C. Marani et Maria Teresa Fiorio (éds.), Milan, Electa, 2007, p. 226.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p. 554-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Andrea Bernardoni, &amp;quot;Leonardo e il monumento equestre a Francesco Sforza&amp;quot;, Florence, Giunti, 2007, 106 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p. 554-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584969v1</w:t>
-              </w:r>
-[...1009 lines deleted...]
-                <w:t xml:space="preserve">hal-01584854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo on Nature : Knowledge and Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Nova (Kunsthistorisches Institut in Florenz, Max-Planck-Institut), Fabio Frosini (Unversità di Urbino). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leonardo on Nature : Knowledge and Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Florence, France. Marsilio, II, Studi e ricerche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonyme italien du XVIIe siècle (Ms Italien 967 Bnf de Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sconza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Costamagna, F. Harb e S. Prosperi Valentini Rondinò. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disegno, giudizio e bella maniera. Studi sul disegno italiano in onore di Catherine Monbeig Goguel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Milan, Italie. Silvana editoriale Disegno, giudizio e bella maniera. Studi sul disegno italiano in onore di Catherine Monbeig Goguel, 2005, Disegno, giudizio e bella maniera. Studi sul disegno italiano in onore di Catherine Monbeig Goguel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4499,51 +4587,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCC45E77"/>
+    <w:nsid w:val="DFCCD35F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4730,51 +4818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-sconza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125354266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203318990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358235868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537996v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sconza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Onghia Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaglino Margherita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Castiglione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Quaglino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251444291/traitte-de-la-peinture-trattato-della-pittura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rinaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902202009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cerasuolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04908653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fagnart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/letteratura-e-arti-visive-nel-rinascimento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004353787_007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/serial/LIMI?rskey=pri8OX&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/publications/brills-studies-art-art-history-and-intellectual-history" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-present-fabrique-espagne-italie-xve-xviie-siecles-tome-i-experiences-et-poetiques-du-present.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/6434-9782600047050.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822261144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-sconza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125354266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203318990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358235868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Castiglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sconza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Onghia Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaglino Margherita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Quaglino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267955" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251444291/traitte-de-la-peinture-trattato-della-pittura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rinaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902202009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cerasuolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04908653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fagnart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/letteratura-e-arti-visive-nel-rinascimento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004353787_007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/serial/LIMI?rskey=pri8OX&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/publications/brills-studies-art-art-history-and-intellectual-history" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-present-fabrique-espagne-italie-xve-xviie-siecles-tome-i-experiences-et-poetiques-du-present.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/6434-9782600047050.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822261144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>