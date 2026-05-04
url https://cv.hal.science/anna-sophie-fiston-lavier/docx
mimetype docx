--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2231,263 +2231,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of aridity in shaping adaptive genomic divergence and population connectivity in a Southern African rodent</w:t>
+                <w:t xml:space="preserve">Manual versus automatic annotation of transposable elements: case studies in Drosophila melanogaster and Aedes albopictus , balancing accuracy and biological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamilcar Socrates Keilani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t>
+                <w:t xml:space="preserve">Tomas Carrasco-Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caminade</w:t>
+                <w:t xml:space="preserve">Jessica M Storer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">Iago Bonnici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368585v1</w:t>
+                <w:t xml:space="preserve">hal-05389036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual versus automatic annotation of transposable elements: case studies in Drosophila melanogaster and Aedes albopictus , balancing accuracy and biological relevance</w:t>
+                <w:t xml:space="preserve">Role of aridity in shaping adaptive genomic divergence and population connectivity in a Southern African rodent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Carrasco-Valenzuela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alba Marino</w:t>
+                <w:t xml:space="preserve">Hamilcar Socrates Keilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica M Storer</w:t>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago Bonnici</w:t>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389036v1</w:t>
+                <w:t xml:space="preserve">hal-05368585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2642,51 +2642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debaecker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100574.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delorme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenal Pattni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gleason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-020-00767-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keilani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caminade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munti Yuhana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S Clarkson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Klafack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M. Bergmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debaecker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100574.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delorme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenal Pattni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gleason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-020-00767-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keilani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caminade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Fuandila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munti Yuhana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S Clarkson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Miles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Klafack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M. Bergmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>