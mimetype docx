--- v1 (2026-03-25)
+++ v2 (2026-05-04)
@@ -1128,342 +1128,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fonds nordiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pays nordiques, 55, pp.67-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mica suedeza si principele Cantemir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lemny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazin istoric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques repères historiques et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Les Pays nordiques, 257, pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrandir le monde, écrire les abîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jón Kalman Stefánsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pays nordiques, 55, pp.61-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441433v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02441417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du patrimoine classique à la création contemporaine</w:t>
               </w:r>
@@ -1717,1755 +1717,1824 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le fonds estonien de la Bibliothèque nordique aujourd'hui : un aperçu par quelques chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : Le livre estonien en exil au prisme des dons à la Bibliothèque nordique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Sainte-Geneviève, Feb 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Reception of Norwegian Literature in France Through Bibliographic Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norwegian World Literature: Perspectives for Future Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nasjonalbiblioteket (Oslo), Sep 2025, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherches archivistiques dans le contexte scandinave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de traducteurs et de traductrices littéraires : Richesses, enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme; Maison Suger; York University, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalité des contacts entre bibliothèques et chercheurs : perspectives pour les projets de recherche conjoints en 2025 dans le domaine des études nordiques et baltiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Woessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Congrès de l’APEN – Le Nord comme espace de contact(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études nordiques, May 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Bibliographie des études nordiques » dans HAL : un espace de contact entre chercheurs au prisme de la bibliométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Congrès de l’APEN – Le Nord comme espace de contact(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études nordiques, May 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aperçu des collections sur les boissons de la Bibliothèque nordique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vice &amp; Vertu 2023-2024 : Boire dans les pays nordiques et germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université; Université de Caen; Universitetet i Oslo; Umeå universitet; Turun Yliopisto - Turun ihmistieteiden tutkijakollegium (TIAS); Bibliothèque Sainte-Geneviève, département de la Bibliothèque nordique, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Norén poète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie de Montrouge, May 2023, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantemir ur en svensk krigsfångas perspektiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimitrie Cantemir: en rumänsk prins i upplysningens Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rumänska kulturinstitutet, Aug 2023, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles compétences pour le développement de la science ouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Jeudi de l'open access : deuxième webinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Association des professionnels de l'information et de la documentation (ADBS), Mar 2022, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6353871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6353871⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03609091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre langues et collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Woessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Congrès de l’Association pour les Études Nordiques : Entre Scandinavie et Baltique orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les Études Nordiques, Nov 2021, Paris, Auditorium de la BULAC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élargir l’accès aux publications en série limousines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Périodiques en Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux; Université de Limoges; Université de Poitiers; Centre du Réseau SUDOC-PS d'Aquitaine; Centre du Réseau SUDOC-PS du Limousin; Centre du Réseau SUDOC-PS de Poitou-Charentes, Nov 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérendipité et usages : interfaces et outils de recherche dans le cadre de la FRBRisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Belhadi-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métadonnées en bibliothèques : attention, travaux ! – Des chantiers de la Transition bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe "Système et Données", Transition bibliographique; Bibliothèque nationale de France, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité des publics des bibliothèques numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommateurs ou acteurs ? Les publics en ligne des archives et des bibliothèques patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales; Bibliothèque nationale de France, Oct 2015, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un baromètre documentaire pour les bibliothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e Congrès de l'ABF - Inventer pour surmonter : bibliothèques en tension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Bibliothécaires de France, Jun 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèques et bibliothécaires sur le web français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre, la Roumanie, l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Métropolitaine de Bucarest, Sep 2012, Mamaïa, Roumanie. pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque en Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les Boréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional des Lettres de Basse-Normandie; Bibliothèque Municipale à Vocation Régionale de Caen - La Mer, Nov 2012, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception en France de la littérature jeunesse suédoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les Boréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional des Lettres de Basse-Normandie; Bibliothèque Municipale à Vocation Régionale de Caen - La Mer, Nov 2012, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des bibliothécaires en langues étrangères à l’heure de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium international "Le Livre, la Roumanie, l'Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque métropolitaine de Bucarest, Sep 2011, Sinaïa, Roumanie. pp.126-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières traductions de Strindberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strindberg en héritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France; Centre de Recherche en Littérature Comparée (EA 4510) -- Université Paris-Sorbonne; Représentations et identités. Espaces germaniques, nordique et néerlandophone (EA 3556) -- Université Paris-Sorbonne; Kungliga Vitterhets Historie och Antikvitets Akademien; Institut suédois -- Svenska institutet, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir les bibliothèques et la lecture : le cas suédois de Library Lovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bibliothèques au défi de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Bibliothécaires de France, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance du livre et de la littérature dans les œuvres des auteurs scandinaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale de formation interprofessionnelle autour de la lecture chez les jeunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre du Livre et de la Lecture Poitou-Charentes, Dec 2011, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cantemir en Russie selon les mémoires d’une prisonnière suédoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lemny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre, la Roumanie, l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque métropolitaine de Bucarest, Sep 2010, Bucarest, Roumanie. pp.118-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boethius as Translator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research in Translation and Interpreting Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Rovira i Virgili, Oct 2007, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3475,107 +3544,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabestan : à l'abordage des données linguistiques du Sudoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Abes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France. Zenodo, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11449450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3585,292 +3654,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinformatiser une bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, 2017, La Boîte à outils, 979-10-91281-60-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.6441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Asselin</w:t>
+                <w:t xml:space="preserve">hal-02440807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kierkegaard en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Bernon</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Message</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Starobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Salazar-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BnF Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 vol. (224 p.), 2016, 978-2-7177-2720-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3880,692 +3949,692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offre et structuration de l’information bibliographique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Giappiconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager une bibliothèque territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Territorial Éditions, 2019, 978-2-8186-0378-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire Kierkegaard en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kierkegaard en France : incidences et résonances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BnF Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-79, 2016, 978-2-7177-2720-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BnF Éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02469664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre juridique des questions et des réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Nguyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettre en œuvre un service de questions-réponses en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'enssib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.92-93, 2010, La Boîte à outils, 978-2-910227-82-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.184⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02441077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme et Augustin, les prémisses d'une éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Pagnoulle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le fil : traducteurs et éthique, éthiques du traducteur = Between the devil and the deep blue sea : translators and ethics, ethics in translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions L3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-45, 2010, 978-2-872-330270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions L3</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02441807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De formis tamquam figuris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia d'Amelio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme comme paradigme du traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIPA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La forme comme paradigme du traduire, 978-2-87325-053-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIPA</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02441872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traducteur dans le marbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magdalena Nowotna; Amir Moghani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traces du traducteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; Centre d'étude et de recherche sur les littératures et les oralités du monde (CERLOM), 2009, 978-2-85831-179-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoriser la traduction à la fin de l’Antiquité et au début du Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Bortolussi; Madeleine Keller; Sophie Minon; Lyliane Sznajder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire, transposer, transmettre dans l'Antiquité gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2009, 978-2-7084-0838-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pica.borto.2009.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picard</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02441993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sångprovet på ambassaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Reuterswärd; Anna Svensson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utländskt ursprung: söka och finna i svenska arkiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studentlitteratur AB, pp.102-105, 2003, 978-9-1440-3008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4575,916 +4644,916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mots ont tous la même peau » : Boris Vian traducteur de Mademoiselle Julie de Strindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.bsg.univ-paris3.fr/iguana/www.main.cls?p=*&amp;v=c9fffeec-01f5-11e8-b122-5056b176bf00#contentitem=b88a9c42-cc34-11ef-ae12-5056b176bf00%5E2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vian traducteur : de Vernon Sullivan à Mademoiselle Julie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://shows.acast.com/a-livre-ouvert-bsg/episodes/684145087a7872669a8d4cee</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025, https://www.bsg.univ-paris3.fr/iguana/www.main.cls?p=*&amp;v=c9fffeec-01f5-11e8-b122-5056b176bf00#contentitem=b88a9c42-cc34-11ef-ae12-5056b176bf00%5E2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Moi qui vous dois tant de bienveillance » : Selma Lagerlöf et son traducteur André Bellessort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://bsg.univ-paris3.fr/iguana/www.main.cls?surl=tresor_mois_2025#contentitem=62dbaaca-8809-11f0-9231-5056b176bf00%5E2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Danois à Paris : autour de Lars Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025, https://bsg.univ-paris3.fr/iguana/www.main.cls?surl=tresor_mois_2025#contentitem=62dbaaca-8809-11f0-9231-5056b176bf00%5E2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredmans Epistlar de Carl Michael Bellman : les lettres de noblesse de la chanson à boire en Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes, rêves, réalités : la littérature et l’illustration jeunesse lituaniennes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas V. Landsbergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Vaitkevičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Raišytė-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.bsg.univ-paris3.fr/iguana/uploads/file/Exposition/Livret%20Web.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anna Svenbro</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébration de la nature et éloge des sens : Une pierre ‑ Klöpp, de Sigurður Ingólfsson et Bernard Alligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vytautas V. Landsbergis</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches de formes dispersées : l'œuvre papier de Vibeke Tøjner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Tøjner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ieva Vaitkevičiūtė</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024, https://www.bsg.univ-paris3.fr/iguana/uploads/file/Exposition/Livret%20Web.pdf</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Harpsoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vibeke Tøjner</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rivage des silves : la nature dans les collections de la bibliothèque Sainte-Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Svenbro</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Harpsoe</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bouquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Calza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boustany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Calza</w:t>
+                <w:t xml:space="preserve">hal-04493896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution souffle au Nord : une édition suédoise de la Constitution montagnarde de 1793</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Révolution souffle au Nord : une édition suédoise de la Constitution montagnarde de 1793</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’univers d’Andersen et sa fenêtre française : André Hellé et Florent Schmitt interprètent Le petit elfe Ferme-l’Œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage de Nansen au pôle Nord : un nouveau jeu de société instructif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5494,95 +5563,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il y a des moments où je me demande si je ne suis pas en train de jouer avec les mots » : Boris Vian traducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5592,91 +5661,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation à l’évolution des catalogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sensibilisation à l’évolution des catalogues, Limoges, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5686,180 +5755,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de ressources liées à l’histoire et à la culture de la Scandinavie et des mondes nordiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Kergunteuil</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">hal-03789099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">August Strindberg hier et aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5927,51 +5996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951FEA65"/>
+    <w:nsid w:val="6455DF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-svenbro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9031-1686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131468790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160658613" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374661437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EBC-6577-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Balley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Riamond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Kalman Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lemny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Ruffray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Woessner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bournerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ligozat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belhadi-Chavanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11449450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.6441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Message" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Starobinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salazar-Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/kierkegaard-en-france" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/informatie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pica.borto.2009.01.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas V. Landsbergis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rai&#353;yt&#279;-Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke T&#248;jner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Harpsoe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Noblet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bouquillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boustany" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gombert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kergunteuil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-svenbro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9031-1686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131468790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160658613" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374661437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EBC-6577-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Balley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Riamond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lemny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Kalman Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Ruffray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Woessner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bournerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ligozat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belhadi-Chavanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11449450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.6441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Message" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Starobinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salazar-Ferrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/kierkegaard-en-france" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.184" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/informatie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pica.borto.2009.01.0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas V. Landsbergis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rai&#353;yt&#279;-Moulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gombert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke T&#248;jner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Harpsoe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Noblet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bouquillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boustany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kergunteuil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441320v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>