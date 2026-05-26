--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,5941 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5889 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna Svenbro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du département de la Bibliothèque nordique, bibliothèque Sainte-Geneviève</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9031-1686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131468790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160658613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=rvkY6hAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000374661437</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBC-6577-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gammalsvenskby : le village des « irréductibles Suédois » d'Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « Incertitudes », 2022 / 2 (222), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.222.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIBER Open Science Training Methods and Practices Across European Research Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Swiatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Caffrey Ciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brinken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBER Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3903141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir grand, voir, loin : LIBRIS XL, le catalogue collectif suédois à l’heure des données liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.14-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme, Augustin, Boèce. Prolégomènes à toute traduction médiévale qui voudra se présenter comme science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Penser la traduction au Moyen Âge, 41, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cehm.041.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babel, côté bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53, pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récolement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Balley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Riamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lenell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support Tracé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilis in mobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, e-NRF, 610, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linné et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Savoirs du Nord, 8, pp.26-37. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rbnu.1961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Strindberg en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrandir le monde, écrire les abîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jón Kalman Stefánsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pays nordiques, 55, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds nordiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pays nordiques, 55, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères historiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Pays nordiques, 257, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mica suedeza si principele Cantemir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lemny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazin istoric</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine classique à la création contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des polars qui n'ont pas froid aux yeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et littératures scandinaves à la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traducteur entre deux siècles : le cauchemar de Saint Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Jeunes Chercheurs en Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les Écrivains et leur(s) siècle(s), 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds estonien de la Bibliothèque nordique aujourd'hui : un aperçu par quelques chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence : Le livre estonien en exil au prisme des dons à la Bibliothèque nordique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Sainte-Geneviève, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Reception of Norwegian Literature in France Through Bibliographic Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian World Literature: Perspectives for Future Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nasjonalbiblioteket (Oslo), Sep 2025, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archivistiques dans le contexte scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de traducteurs et de traductrices littéraires : Richesses, enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme; Maison Suger; York University, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalité des contacts entre bibliothèques et chercheurs : perspectives pour les projets de recherche conjoints en 2025 dans le domaine des études nordiques et baltiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Woessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l’APEN – Le Nord comme espace de contact(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les études nordiques, May 2025, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Bibliographie des études nordiques » dans HAL : un espace de contact entre chercheurs au prisme de la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l’APEN – Le Nord comme espace de contact(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les études nordiques, May 2025, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu des collections sur les boissons de la Bibliothèque nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice &amp; Vertu 2023-2024 : Boire dans les pays nordiques et germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université; Université de Caen; Universitetet i Oslo; Umeå universitet; Turun Yliopisto - Turun ihmistieteiden tutkijakollegium (TIAS); Bibliothèque Sainte-Geneviève, département de la Bibliothèque nordique, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Norén poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Montrouge, May 2023, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantemir ur en svensk krigsfångas perspektiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimitrie Cantemir: en rumänsk prins i upplysningens Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rumänska kulturinstitutet, Aug 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences pour le développement de la science ouverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Swiatek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudi de l'open access : deuxième webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Association des professionnels de l'information et de la documentation (ADBS), Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6353871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre langues et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Woessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’Association pour les Études Nordiques : Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Études Nordiques, Nov 2021, Paris, Auditorium de la BULAC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élargir l’accès aux publications en série limousines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Périodiques en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Université de Limoges; Université de Poitiers; Centre du Réseau SUDOC-PS d'Aquitaine; Centre du Réseau SUDOC-PS du Limousin; Centre du Réseau SUDOC-PS de Poitou-Charentes, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérendipité et usages : interfaces et outils de recherche dans le cadre de la FRBRisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bournerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Belhadi-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métadonnées en bibliothèques : attention, travaux ! – Des chantiers de la Transition bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe "Système et Données", Transition bibliographique; Bibliothèque nationale de France, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité des publics des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommateurs ou acteurs ? Les publics en ligne des archives et des bibliothèques patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales; Bibliothèque nationale de France, Oct 2015, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un baromètre documentaire pour les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de l'ABF - Inventer pour surmonter : bibliothèques en tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Bibliothécaires de France, Jun 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques et bibliothécaires sur le web français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre, la Roumanie, l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Métropolitaine de Bucarest, Sep 2012, Mamaïa, Roumanie. pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des bibliothécaires en langues étrangères à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium international "Le Livre, la Roumanie, l'Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque métropolitaine de Bucarest, Sep 2011, Sinaïa, Roumanie. pp.126-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception en France de la littérature jeunesse suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Les Boréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional des Lettres de Basse-Normandie; Bibliothèque Municipale à Vocation Régionale de Caen - La Mer, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières traductions de Strindberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strindberg en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Centre de Recherche en Littérature Comparée (EA 4510) -- Université Paris-Sorbonne; Représentations et identités. Espaces germaniques, nordique et néerlandophone (EA 3556) -- Université Paris-Sorbonne; Kungliga Vitterhets Historie och Antikvitets Akademien; Institut suédois -- Svenska institutet, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque en Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Les Boréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional des Lettres de Basse-Normandie; Bibliothèque Municipale à Vocation Régionale de Caen - La Mer, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les bibliothèques et la lecture : le cas suédois de Library Lovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques au défi de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Bibliothécaires de France, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance du livre et de la littérature dans les œuvres des auteurs scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale de formation interprofessionnelle autour de la lecture chez les jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre du Livre et de la Lecture Poitou-Charentes, Dec 2011, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cantemir en Russie selon les mémoires d’une prisonnière suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lemny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre, la Roumanie, l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque métropolitaine de Bucarest, Sep 2010, Bucarest, Roumanie. pp.118-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boethius as Translator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Research in Translation and Interpreting Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Rovira i Virgili, Oct 2007, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabestan : à l'abordage des données linguistiques du Sudoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Abes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. Zenodo, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11449450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinformatiser une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2017, La Boîte à outils, 979-10-91281-60-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.6441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Message</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Starobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salazar-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 vol. (224 p.), 2016, 978-2-7177-2720-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre et structuration de l’information bibliographique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Giappiconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager une bibliothèque territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Territorial Éditions, 2019, 978-2-8186-0378-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire Kierkegaard en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard en France : incidences et résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2016, 978-2-7177-2720-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre juridique des questions et des réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre un service de questions-réponses en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-93, 2010, La Boîte à outils, 978-2-910227-82-1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme et Augustin, les prémisses d'une éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Pagnoulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le fil : traducteurs et éthique, éthiques du traducteur = Between the devil and the deep blue sea : translators and ethics, ethics in translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions L3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-45, 2010, 978-2-872-330270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De formis tamquam figuris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia d'Amelio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme comme paradigme du traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La forme comme paradigme du traduire, 978-2-87325-053-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur dans le marbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdalena Nowotna; Amir Moghani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traces du traducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; Centre d'étude et de recherche sur les littératures et les oralités du monde (CERLOM), 2009, 978-2-85831-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théoriser la traduction à la fin de l’Antiquité et au début du Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bortolussi; Madeleine Keller; Sophie Minon; Lyliane Sznajder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire, transposer, transmettre dans l'Antiquité gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2009, 978-2-7084-0838-8. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pica.borto.2009.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sångprovet på ambassaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Reuterswärd; Anna Svensson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utländskt ursprung: söka och finna i svenska arkiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studentlitteratur AB, pp.102-105, 2003, 978-9-1440-3008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots ont tous la même peau » : Boris Vian traducteur de Mademoiselle Julie de Strindberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.bsg.univ-paris3.fr/iguana/www.main.cls?p=*&amp;v=c9fffeec-01f5-11e8-b122-5056b176bf00#contentitem=b88a9c42-cc34-11ef-ae12-5056b176bf00%5E2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vian traducteur : de Vernon Sullivan à Mademoiselle Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://shows.acast.com/a-livre-ouvert-bsg/episodes/684145087a7872669a8d4cee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Danois à Paris : autour de Lars Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Moi qui vous dois tant de bienveillance » : Selma Lagerlöf et son traducteur André Bellessort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://bsg.univ-paris3.fr/iguana/www.main.cls?surl=tresor_mois_2025#contentitem=62dbaaca-8809-11f0-9231-5056b176bf00%5E2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredmans Epistlar de Carl Michael Bellman : les lettres de noblesse de la chanson à boire en Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, rêves, réalités : la littérature et l’illustration jeunesse lituaniennes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas V. Landsbergis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Vaitkevičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Raišytė-Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.bsg.univ-paris3.fr/iguana/uploads/file/Exposition/Livret%20Web.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rivage des silves : la nature dans les collections de la bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bouquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Calza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches de formes dispersées : l'œuvre papier de Vibeke Tøjner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibeke Tøjner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Harpsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution souffle au Nord : une édition suédoise de la Constitution montagnarde de 1793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’univers d’Andersen et sa fenêtre française : André Hellé et Florent Schmitt interprètent Le petit elfe Ferme-l’Œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébration de la nature et éloge des sens : Une pierre ‑ Klöpp, de Sigurður Ingólfsson et Bernard Alligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de Nansen au pôle Nord : un nouveau jeu de société instructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a des moments où je me demande si je ne suis pas en train de jouer avec les mots » : Boris Vian traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à l’évolution des catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Sensibilisation à l’évolution des catalogues, Limoges, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de ressources liées à l’histoire et à la culture de la Scandinavie et des mondes nordiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kergunteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Strindberg hier et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Svenbro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5996,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6455DF3A"/>
+    <w:nsid w:val="41DB5B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6227,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-svenbro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9031-1686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131468790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160658613" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374661437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EBC-6577-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Balley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Riamond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lemny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Kalman Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504408v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Ruffray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Woessner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bournerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ligozat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belhadi-Chavanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11449450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.6441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Message" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Starobinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salazar-Ferrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/kierkegaard-en-france" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.184" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/informatie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pica.borto.2009.01.0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas V. Landsbergis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rai&#353;yt&#279;-Moulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gombert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke T&#248;jner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Harpsoe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Noblet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bouquillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boustany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kergunteuil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441320v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-svenbro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9031-1686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131468790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160658613" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=rvkY6hAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374661437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EBC-6577-2022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Balley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Riamond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Forestier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Kalman Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lemny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Ruffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Woessner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Daguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bournerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ligozat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belhadi-Chavanne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11449450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.6441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Message" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Starobinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salazar-Ferrer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.bnf.fr/kierkegaard-en-france" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.184" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l3.ulg.ac.be" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/informatie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picard.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pica.borto.2009.01.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas V. Landsbergis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vaitkevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rai&#353;yt&#279;-Moulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493896v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Noblet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bouquillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boustany" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke T&#248;jner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Harpsoe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gombert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kergunteuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>