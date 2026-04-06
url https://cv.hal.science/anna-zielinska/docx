--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna C. Zielinska </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en philosophie à l'Université de Lorraine; chercheuse aux Archives Henri Poincaré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0300-7297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146765893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woleński, L'école de Lvov-Varsovie: philosophie et logique en Pologne, 1895-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wolenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes-clés de métaéthique. Connaissance morale, scepticismes et réalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7116-2477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Stanley Milgram’s Experiment: What Lessons Can We Learn from It Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), pp.224, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pu5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La battle du rap : genre, classe, race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues : ordre et désordres (numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. and Le Blanc, Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les rapports entre sciences et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and Precautionary Principle / Institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (2), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la nature selon la « conception andine », notamment en Équateur et en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare Martin, 2024, 9782386000041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire, une gouvernance non démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hirsch, Frédérique Coulée, Virginie Pirard, et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et pandémies : quelle éthique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249‑271, 2023, Recherches en éthique appliquée, 9782749278681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée des brevets et biens public mondiaux: les espoirs politiques autour des vaccins contre le Sars-Cov2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique vaccinale: Ce que nous a appris la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.223-260, 2023, 2749275911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, objectivity and realism between Ludwik Fleck and contemporary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour; Manuel Rebuschi; Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, circulations, révolutions : Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.729-740, 2023, Tribute, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Foot’s Quest for Nature in Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore Le Jallé; Audrey Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105 - 129, 2022, Logic, Argumentation &amp; Reasoning, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12662-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux anthropologiques du suicide médicalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Carvallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux utopies : le marxisme et le libéralisme en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borkowska, Malgorzata; Fiszer, Stanislaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pologne à l'heure du néolibéralisme: entre résignation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.33--52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de &amp;quot;droits des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Jouan; Jean-Yves Goffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-335, 2016, Recherches sur la philosophie et le langage, 978-2-7116-8418-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarbiński's strong minimalist ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq, Bruno and Richard, Sebastien and Seron, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects and Pseudo-Objects: Ontological Deserts and Jungles from Brentano to Carnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, De Gruyter, pp.17--50, 2015, Series: Philosophische Analyse / Philosophical Analysis, 978-1-5015-0137-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Saleh, Christophe and Goff, Anne Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'Esprit et le monde de John McDowell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricøeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, Timothy and Sandis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Philosophy of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2012, 978-1-118-39424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et antisémitisme : une analyse conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaganiaris, Jean and Sommerer, Erwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'obscurantisme aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.191--208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Though This Be Language, yet There Is Reality in't: Prichard and Wittgenstein on Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munz, V. A. and Puhl, K. and Wang, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and World. Sprache und Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Austrian Ludwig Wittgenstein Society, pp.461--462, 2009, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un certain air de famille, §§ 51-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laugier, Sandra and Chauviré, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire Les recherches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2006, 978-2-7116-1882-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Readers of Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadler, Friedrich and Stöltzner, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time &amp; History. Zeit und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Austrian Ludwig Wittgenstein Society, pp.343--345, 2005, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depoliticization, Colonialism, and the Imperative to Disrupt Denial; Comment on &amp;quot;The Rhetoric of Decolonizing Global Health Fails to Address the Reality of Settler Colonialism: Gaza as a Case in Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvika Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Mieli, Italian Historian of Sciences and Gay Rights Activist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2024.i16.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de la fin de vie aujourd’hui ? Entre la médicalisation et le fantasme naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civitas Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 52 (1), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/civit.052.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plunkett, Scott J. Shapiro et Kevin Toh, Dimensions of normativity : new essays on metaethics and jurisprudence, Oxford, Oxford University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kant contemporain, 117 (1), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.231.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistons-nous à un génocide en Ukraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pranchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological Gestalts. Philosophy, Cognitive Science and Sociology Meet Gestalt Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Hardman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quand la philosophie, les sciences cognitives et la sociologie rencontrent la psychologie de la forme, 26 (3), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure plutôt qu’une théorie : les praxéologies de Kotarbiński et de Garfinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale en France dans le contexte de la Covid-19. Une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise à la frontière polonaise : un symbole de l’immaturité de la politique migratoire de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de challenge humain dans le contexte de la Covid‑19 – l’agentivité retrouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire – un symptôme d’un mal plus grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la pandémie en Pologne: entre le zèle et le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaczyński invite la Pologne à la guerre civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier d'Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de la Seconde Guerre mondiale sur l’élection présidentielle polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’idéologie et l’économie : les politiques de natalité en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la &amp;quot;Recommandation concernant la science et les chercheurs scientifiques&amp;quot; de l'UNESCO (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de la politique : le rap entre Israël et la Palestine, entre Juifs et Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (4), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.096.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before ethics: scientific accounts of action at the turn of the century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philosophy of Action from Suarez to Anscombe, 21 (1), pp.138-159. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13869795.2017.1421696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, plusieurs démons du passé se sont réveillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement d'opposition aux vaccins : une analyse anthropologique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Golden Helix: Origins, ethnicity and preconception genetic screening in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSocieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.323-348. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41292-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit d'intérêts, résultat de l'équilibre instable entre public et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEA: Hors-série | Espace Éthique Azuréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (9), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la loi de Hume : entre le normatif et l'évaluatif, entre right et good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec instructif de la bioéthique. Pour une réflexion sur les procédures décisionnelles dans le champ biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.147--167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de décriminalisation des drogues au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016 (86), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.086.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Principles and Ethics Committees. A Case against Bioethical Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496535.2015.1024153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’homme : un cas limite pour le positivisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Penser avec le droit, 27 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le cancer - Un champ privilégié pour penser les rapports entre hasard, réductionnisme et holisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Issad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-7), pp.675--678. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143006019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’abandon : Francis Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ludwig Wittgenstein en dialogues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie analytique et droits : le droit à l'enfant est-il une licorne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.16--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'expertise dans le débat citoyen (États généraux de la bioéthique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.356--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précaution à l'égard des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Without Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History &amp; Philosophy of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.32--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme grammaire chez Tadeusz Kotarbinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons : arts, littérature, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs trans : pourquoi leur prise en charge est aussi controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Alessandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wjuat5pfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid Vaccine Patent Waivers are for Health Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Venkatapuram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session spéciale ANR Isovote. Questionner le principe d’égalité en droit constitutionnel : droit, économie, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence de l'Association française d'économie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité – entre réflexion philosophique et pratique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the French Association of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of 'Obedience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology and the Holocaust: Rereading Milgram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Künstler, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What went wrong with British socialism? The post-war United Kingdom through the lenses of Ralph Miliband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalism and/or socialism: tensions, exchanges and convergences from the 19th century to today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories du complot & le rejet de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Les enjeux de la désinformation - regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distressing conception. Reproductive medicine in Israel and flexibility of norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling Dis/Ease: New Perspectives on Modern History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes éthiques de la pratique médicale (Sans principes éthiques dans la pratique médicale : le cas de la fin de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR Le Congrès, Société Française d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le suicide, dans et hors du contexte de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-t-on besoin d’une théorie morale pour légiférer sur l’animal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'animal et le droit - Quelles évolutions ?, Institut François Gény – IFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalité choisie des valeurs face aux religions. Le cas de la liberté sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 heures de l’éthique 2018 organisées par L’Espace de réflexion éthique de la région Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisemitism, Racism and Empire: Past and Present (The Council for Migration e. V.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudit Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël est-il toujours une démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wj5aras9x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande russe, à la fois ultra-conservatrice et post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upmfcqyr3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne : le triomphe de justesse des ultra-conservateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épineuse question des données numériques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pégny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade des ultra-conservateurs polonais contre « l’idéologie LGBT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, l'offensive anti-LGBT illustre un incroyable renversement de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.whsurcef7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna C. Zielinska </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en philosophie à l'Université de Lorraine; chercheuse aux Archives Henri Poincaré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0300-7297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146765893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woleński, L'école de Lvov-Varsovie: philosophie et logique en Pologne, 1895-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wolenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes-clés de métaéthique. Connaissance morale, scepticismes et réalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7116-2477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Stanley Milgram’s Experiment: What Lessons Can We Learn from It Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), pp.224, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pu5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La battle du rap : genre, classe, race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues : ordre et désordres (numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. and Le Blanc, Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les rapports entre sciences et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and Precautionary Principle / Institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (2), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la nature selon la « conception andine », notamment en Équateur et en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare Martin, 2024, 9782386000041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire, une gouvernance non démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hirsch, Frédérique Coulée, Virginie Pirard, et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et pandémies : quelle éthique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249‑271, 2023, Recherches en éthique appliquée, 9782749278681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée des brevets et biens public mondiaux: les espoirs politiques autour des vaccins contre le Sars-Cov2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique vaccinale: Ce que nous a appris la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.223-260, 2023, 2749275911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, objectivity and realism between Ludwik Fleck and contemporary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour; Manuel Rebuschi; Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, circulations, révolutions : Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.729-740, 2023, Tribute, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Foot’s Quest for Nature in Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore Le Jallé; Audrey Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105 - 129, 2022, Logic, Argumentation &amp; Reasoning, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12662-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux anthropologiques du suicide médicalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Carvallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux utopies : le marxisme et le libéralisme en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borkowska, Malgorzata; Fiszer, Stanislaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pologne à l'heure du néolibéralisme: entre résignation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.33--52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de &amp;quot;droits des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Jouan; Jean-Yves Goffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-335, 2016, Recherches sur la philosophie et le langage, 978-2-7116-8418-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarbiński's strong minimalist ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq, Bruno and Richard, Sebastien and Seron, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects and Pseudo-Objects: Ontological Deserts and Jungles from Brentano to Carnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, De Gruyter, pp.17--50, 2015, Series: Philosophische Analyse / Philosophical Analysis, 978-1-5015-0137-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Saleh, Christophe and Goff, Anne Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'Esprit et le monde de John McDowell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricøeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, Timothy and Sandis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Philosophy of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2012, 978-1-118-39424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et antisémitisme : une analyse conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaganiaris, Jean and Sommerer, Erwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'obscurantisme aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.191--208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Though This Be Language, yet There Is Reality in't: Prichard and Wittgenstein on Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munz, V. A. and Puhl, K. and Wang, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and World. Sprache und Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Austrian Ludwig Wittgenstein Society, pp.461--462, 2009, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un certain air de famille, §§ 51-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laugier, Sandra and Chauviré, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire Les recherches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2006, 978-2-7116-1882-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Readers of Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadler, Friedrich and Stöltzner, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time &amp; History. Zeit und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Austrian Ludwig Wittgenstein Society, pp.343--345, 2005, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depoliticization, Colonialism, and the Imperative to Disrupt Denial; Comment on &amp;quot;The Rhetoric of Decolonizing Global Health Fails to Address the Reality of Settler Colonialism: Gaza as a Case in Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvika Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de la fin de vie aujourd’hui ? Entre la médicalisation et le fantasme naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civitas Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 52 (1), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/civit.052.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Mieli, Italian Historian of Sciences and Gay Rights Activist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2024.i16.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plunkett, Scott J. Shapiro et Kevin Toh, Dimensions of normativity : new essays on metaethics and jurisprudence, Oxford, Oxford University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kant contemporain, 117 (1), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.231.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistons-nous à un génocide en Ukraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pranchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological Gestalts. Philosophy, Cognitive Science and Sociology Meet Gestalt Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Hardman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quand la philosophie, les sciences cognitives et la sociologie rencontrent la psychologie de la forme, 26 (3), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure plutôt qu’une théorie : les praxéologies de Kotarbiński et de Garfinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de challenge humain dans le contexte de la Covid‑19 – l’agentivité retrouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire – un symptôme d’un mal plus grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la pandémie en Pologne: entre le zèle et le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise à la frontière polonaise : un symbole de l’immaturité de la politique migratoire de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale en France dans le contexte de la Covid-19. Une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaczyński invite la Pologne à la guerre civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier d'Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de la Seconde Guerre mondiale sur l’élection présidentielle polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’idéologie et l’économie : les politiques de natalité en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la &amp;quot;Recommandation concernant la science et les chercheurs scientifiques&amp;quot; de l'UNESCO (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before ethics: scientific accounts of action at the turn of the century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philosophy of Action from Suarez to Anscombe, 21 (1), pp.138-159. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13869795.2017.1421696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, plusieurs démons du passé se sont réveillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement d'opposition aux vaccins : une analyse anthropologique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Golden Helix: Origins, ethnicity and preconception genetic screening in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSocieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.323-348. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41292-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de la politique : le rap entre Israël et la Palestine, entre Juifs et Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (4), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.096.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la loi de Hume : entre le normatif et l'évaluatif, entre right et good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit d'intérêts, résultat de l'équilibre instable entre public et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEA: Hors-série | Espace Éthique Azuréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (9), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de décriminalisation des drogues au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016 (86), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.086.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec instructif de la bioéthique. Pour une réflexion sur les procédures décisionnelles dans le champ biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.147--167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Principles and Ethics Committees. A Case against Bioethical Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496535.2015.1024153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’homme : un cas limite pour le positivisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Penser avec le droit, 27 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le cancer - Un champ privilégié pour penser les rapports entre hasard, réductionnisme et holisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Issad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-7), pp.675--678. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143006019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’abandon : Francis Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ludwig Wittgenstein en dialogues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie analytique et droits : le droit à l'enfant est-il une licorne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.16--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précaution à l'égard des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'expertise dans le débat citoyen (États généraux de la bioéthique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.356--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme grammaire chez Tadeusz Kotarbinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Without Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History &amp; Philosophy of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.32--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons : arts, littérature, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs trans : pourquoi leur prise en charge est aussi controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Alessandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wjuat5pfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid Vaccine Patent Waivers are for Health Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Venkatapuram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session spéciale ANR Isovote. Questionner le principe d’égalité en droit constitutionnel : droit, économie, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence de l'Association française d'économie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité – entre réflexion philosophique et pratique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the French Association of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of 'Obedience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology and the Holocaust: Rereading Milgram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Künstler, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What went wrong with British socialism? The post-war United Kingdom through the lenses of Ralph Miliband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalism and/or socialism: tensions, exchanges and convergences from the 19th century to today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories du complot & le rejet de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Les enjeux de la désinformation - regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distressing conception. Reproductive medicine in Israel and flexibility of norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling Dis/Ease: New Perspectives on Modern History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes éthiques de la pratique médicale (Sans principes éthiques dans la pratique médicale : le cas de la fin de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR Le Congrès, Société Française d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le suicide, dans et hors du contexte de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-t-on besoin d’une théorie morale pour légiférer sur l’animal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'animal et le droit - Quelles évolutions ?, Institut François Gény – IFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalité choisie des valeurs face aux religions. Le cas de la liberté sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 heures de l’éthique 2018 organisées par L’Espace de réflexion éthique de la région Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisemitism, Racism and Empire: Past and Present (The Council for Migration e. V.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudit Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël est-il toujours une démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wj5aras9x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande russe, à la fois ultra-conservatrice et post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upmfcqyr3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne : le triomphe de justesse des ultra-conservateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épineuse question des données numériques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pégny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade des ultra-conservateurs polonais contre « l’idéologie LGBT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, l'offensive anti-LGBT illustre un incroyable renversement de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.whsurcef7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="294EF6C7"/>
+    <w:nsid w:val="B40558EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-zielinska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0300-7297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146765893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K&#252;nstler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pu5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5148/sciences-et-pandemies-quelle-ethique-pour-demain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/fins-de-vie-plurielles.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Orr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2024.i16.02" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.052.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05292833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.231.0144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pranch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hutchinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Hardman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Singer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Nowicka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869795.2017.1421696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-017-0070-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.086.0151" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496535.2015.1024153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925061v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wjuat5pfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Venkatapuram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna No&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03523378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hendl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wj5aras9x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03713483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upmfcqyr3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l P&#233;gny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.whsurcef7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-zielinska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0300-7297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146765893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K&#252;nstler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pu5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5148/sciences-et-pandemies-quelle-ethique-pour-demain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/fins-de-vie-plurielles.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Orr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.052.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2024.i16.02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05292833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.231.0144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pranch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hutchinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Hardman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Singer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Nowicka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869795.2017.1421696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-017-0070-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.086.0151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496535.2015.1024153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wjuat5pfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Venkatapuram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna No&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03523378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hendl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wj5aras9x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03713483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upmfcqyr3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l P&#233;gny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.whsurcef7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>