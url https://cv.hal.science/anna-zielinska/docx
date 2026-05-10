--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna C. Zielinska </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en philosophie à l'Université de Lorraine; chercheuse aux Archives Henri Poincaré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0300-7297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146765893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woleński, L'école de Lvov-Varsovie: philosophie et logique en Pologne, 1895-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wolenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes-clés de métaéthique. Connaissance morale, scepticismes et réalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7116-2477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Stanley Milgram’s Experiment: What Lessons Can We Learn from It Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), pp.224, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pu5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La battle du rap : genre, classe, race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues : ordre et désordres (numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. and Le Blanc, Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les rapports entre sciences et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and Precautionary Principle / Institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (2), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la nature selon la « conception andine », notamment en Équateur et en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare Martin, 2024, 9782386000041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire, une gouvernance non démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hirsch, Frédérique Coulée, Virginie Pirard, et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et pandémies : quelle éthique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249‑271, 2023, Recherches en éthique appliquée, 9782749278681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée des brevets et biens public mondiaux: les espoirs politiques autour des vaccins contre le Sars-Cov2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique vaccinale: Ce que nous a appris la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.223-260, 2023, 2749275911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, objectivity and realism between Ludwik Fleck and contemporary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour; Manuel Rebuschi; Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, circulations, révolutions : Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.729-740, 2023, Tribute, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Foot’s Quest for Nature in Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore Le Jallé; Audrey Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105 - 129, 2022, Logic, Argumentation &amp; Reasoning, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12662-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux anthropologiques du suicide médicalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Carvallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux utopies : le marxisme et le libéralisme en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borkowska, Malgorzata; Fiszer, Stanislaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pologne à l'heure du néolibéralisme: entre résignation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.33--52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de &amp;quot;droits des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Jouan; Jean-Yves Goffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-335, 2016, Recherches sur la philosophie et le langage, 978-2-7116-8418-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarbiński's strong minimalist ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq, Bruno and Richard, Sebastien and Seron, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects and Pseudo-Objects: Ontological Deserts and Jungles from Brentano to Carnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, De Gruyter, pp.17--50, 2015, Series: Philosophische Analyse / Philosophical Analysis, 978-1-5015-0137-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Saleh, Christophe and Goff, Anne Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'Esprit et le monde de John McDowell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricøeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, Timothy and Sandis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Philosophy of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2012, 978-1-118-39424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et antisémitisme : une analyse conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaganiaris, Jean and Sommerer, Erwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'obscurantisme aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.191--208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Though This Be Language, yet There Is Reality in't: Prichard and Wittgenstein on Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munz, V. A. and Puhl, K. and Wang, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and World. Sprache und Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Austrian Ludwig Wittgenstein Society, pp.461--462, 2009, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un certain air de famille, §§ 51-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laugier, Sandra and Chauviré, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire Les recherches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2006, 978-2-7116-1882-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Readers of Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadler, Friedrich and Stöltzner, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time &amp; History. Zeit und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Austrian Ludwig Wittgenstein Society, pp.343--345, 2005, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depoliticization, Colonialism, and the Imperative to Disrupt Denial; Comment on &amp;quot;The Rhetoric of Decolonizing Global Health Fails to Address the Reality of Settler Colonialism: Gaza as a Case in Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvika Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de la fin de vie aujourd’hui ? Entre la médicalisation et le fantasme naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civitas Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 52 (1), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/civit.052.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Mieli, Italian Historian of Sciences and Gay Rights Activist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2024.i16.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plunkett, Scott J. Shapiro et Kevin Toh, Dimensions of normativity : new essays on metaethics and jurisprudence, Oxford, Oxford University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kant contemporain, 117 (1), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.231.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistons-nous à un génocide en Ukraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pranchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological Gestalts. Philosophy, Cognitive Science and Sociology Meet Gestalt Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Hardman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quand la philosophie, les sciences cognitives et la sociologie rencontrent la psychologie de la forme, 26 (3), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure plutôt qu’une théorie : les praxéologies de Kotarbiński et de Garfinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de challenge humain dans le contexte de la Covid‑19 – l’agentivité retrouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire – un symptôme d’un mal plus grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la pandémie en Pologne: entre le zèle et le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise à la frontière polonaise : un symbole de l’immaturité de la politique migratoire de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale en France dans le contexte de la Covid-19. Une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaczyński invite la Pologne à la guerre civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier d'Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de la Seconde Guerre mondiale sur l’élection présidentielle polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’idéologie et l’économie : les politiques de natalité en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la &amp;quot;Recommandation concernant la science et les chercheurs scientifiques&amp;quot; de l'UNESCO (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before ethics: scientific accounts of action at the turn of the century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philosophy of Action from Suarez to Anscombe, 21 (1), pp.138-159. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13869795.2017.1421696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, plusieurs démons du passé se sont réveillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement d'opposition aux vaccins : une analyse anthropologique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Golden Helix: Origins, ethnicity and preconception genetic screening in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSocieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.323-348. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41292-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de la politique : le rap entre Israël et la Palestine, entre Juifs et Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (4), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.096.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la loi de Hume : entre le normatif et l'évaluatif, entre right et good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit d'intérêts, résultat de l'équilibre instable entre public et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEA: Hors-série | Espace Éthique Azuréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (9), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de décriminalisation des drogues au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016 (86), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.086.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec instructif de la bioéthique. Pour une réflexion sur les procédures décisionnelles dans le champ biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.147--167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Principles and Ethics Committees. A Case against Bioethical Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496535.2015.1024153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’homme : un cas limite pour le positivisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Penser avec le droit, 27 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le cancer - Un champ privilégié pour penser les rapports entre hasard, réductionnisme et holisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Issad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-7), pp.675--678. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143006019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’abandon : Francis Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ludwig Wittgenstein en dialogues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie analytique et droits : le droit à l'enfant est-il une licorne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.16--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précaution à l'égard des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'expertise dans le débat citoyen (États généraux de la bioéthique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.356--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme grammaire chez Tadeusz Kotarbinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Without Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History &amp; Philosophy of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.32--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons : arts, littérature, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs trans : pourquoi leur prise en charge est aussi controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Alessandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wjuat5pfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid Vaccine Patent Waivers are for Health Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Venkatapuram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session spéciale ANR Isovote. Questionner le principe d’égalité en droit constitutionnel : droit, économie, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence de l'Association française d'économie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité – entre réflexion philosophique et pratique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the French Association of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of 'Obedience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology and the Holocaust: Rereading Milgram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Künstler, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What went wrong with British socialism? The post-war United Kingdom through the lenses of Ralph Miliband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalism and/or socialism: tensions, exchanges and convergences from the 19th century to today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories du complot & le rejet de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Les enjeux de la désinformation - regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distressing conception. Reproductive medicine in Israel and flexibility of norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling Dis/Ease: New Perspectives on Modern History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes éthiques de la pratique médicale (Sans principes éthiques dans la pratique médicale : le cas de la fin de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR Le Congrès, Société Française d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le suicide, dans et hors du contexte de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-t-on besoin d’une théorie morale pour légiférer sur l’animal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'animal et le droit - Quelles évolutions ?, Institut François Gény – IFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalité choisie des valeurs face aux religions. Le cas de la liberté sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 heures de l’éthique 2018 organisées par L’Espace de réflexion éthique de la région Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisemitism, Racism and Empire: Past and Present (The Council for Migration e. V.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudit Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël est-il toujours une démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wj5aras9x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande russe, à la fois ultra-conservatrice et post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upmfcqyr3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne : le triomphe de justesse des ultra-conservateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épineuse question des données numériques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pégny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade des ultra-conservateurs polonais contre « l’idéologie LGBT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, l'offensive anti-LGBT illustre un incroyable renversement de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.whsurcef7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna C. Zielinska </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en philosophie à l'Université de Lorraine; chercheuse aux Archives Henri Poincaré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0300-7297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146765893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woleński, L'école de Lvov-Varsovie: philosophie et logique en Pologne, 1895-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wolenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes-clés de métaéthique. Connaissance morale, scepticismes et réalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7116-2477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Stanley Milgram’s Experiment: What Lessons Can We Learn from It Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), pp.224, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pu5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La battle du rap : genre, classe, race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues : ordre et désordres (numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. and Le Blanc, Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les rapports entre sciences et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and Precautionary Principle / Institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (2), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la nature selon la « conception andine », notamment en Équateur et en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare Martin, 2024, 9782386000041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire, une gouvernance non démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hirsch, Frédérique Coulée, Virginie Pirard, et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et pandémies : quelle éthique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249‑271, 2023, Recherches en éthique appliquée, 9782749278681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée des brevets et biens public mondiaux: les espoirs politiques autour des vaccins contre le Sars-Cov2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique vaccinale: Ce que nous a appris la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.223-260, 2023, 2749275911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, objectivity and realism between Ludwik Fleck and contemporary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour; Manuel Rebuschi; Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, circulations, révolutions : Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.729-740, 2023, Tribute, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Foot’s Quest for Nature in Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore Le Jallé; Audrey Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105 - 129, 2022, Logic, Argumentation &amp; Reasoning, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12662-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux anthropologiques du suicide médicalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Carvallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux utopies : le marxisme et le libéralisme en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borkowska, Malgorzata; Fiszer, Stanislaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pologne à l'heure du néolibéralisme: entre résignation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.33--52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de &amp;quot;droits des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Jouan; Jean-Yves Goffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-335, 2016, Recherches sur la philosophie et le langage, 978-2-7116-8418-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarbiński's strong minimalist ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq, Bruno and Richard, Sebastien and Seron, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects and Pseudo-Objects: Ontological Deserts and Jungles from Brentano to Carnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, De Gruyter, pp.17--50, 2015, Series: Philosophische Analyse / Philosophical Analysis, 978-1-5015-0137-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Saleh, Christophe and Goff, Anne Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'Esprit et le monde de John McDowell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricøeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, Timothy and Sandis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Philosophy of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2012, 978-1-118-39424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et antisémitisme : une analyse conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaganiaris, Jean and Sommerer, Erwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'obscurantisme aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.191--208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Though This Be Language, yet There Is Reality in't: Prichard and Wittgenstein on Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munz, V. A. and Puhl, K. and Wang, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and World. Sprache und Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Austrian Ludwig Wittgenstein Society, pp.461--462, 2009, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un certain air de famille, §§ 51-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laugier, Sandra and Chauviré, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire Les recherches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2006, 978-2-7116-1882-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Readers of Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadler, Friedrich and Stöltzner, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time &amp; History. Zeit und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Austrian Ludwig Wittgenstein Society, pp.343--345, 2005, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depoliticization, Colonialism, and the Imperative to Disrupt Denial; Comment on &amp;quot;The Rhetoric of Decolonizing Global Health Fails to Address the Reality of Settler Colonialism: Gaza as a Case in Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvika Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de la fin de vie aujourd’hui ? Entre la médicalisation et le fantasme naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civitas Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 52 (1), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/civit.052.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Mieli, Italian Historian of Sciences and Gay Rights Activist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2024.i16.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plunkett, Scott J. Shapiro et Kevin Toh, Dimensions of normativity : new essays on metaethics and jurisprudence, Oxford, Oxford University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kant contemporain, 117 (1), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.231.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistons-nous à un génocide en Ukraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pranchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological Gestalts. Philosophy, Cognitive Science and Sociology Meet Gestalt Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Hardman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quand la philosophie, les sciences cognitives et la sociologie rencontrent la psychologie de la forme, 26 (3), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure plutôt qu’une théorie : les praxéologies de Kotarbiński et de Garfinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de challenge humain dans le contexte de la Covid‑19 – l’agentivité retrouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire – un symptôme d’un mal plus grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la pandémie en Pologne: entre le zèle et le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale en France dans le contexte de la Covid-19. Une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise à la frontière polonaise : un symbole de l’immaturité de la politique migratoire de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaczyński invite la Pologne à la guerre civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier d'Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de la Seconde Guerre mondiale sur l’élection présidentielle polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’idéologie et l’économie : les politiques de natalité en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la &amp;quot;Recommandation concernant la science et les chercheurs scientifiques&amp;quot; de l'UNESCO (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before ethics: scientific accounts of action at the turn of the century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philosophy of Action from Suarez to Anscombe, 21 (1), pp.138-159. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13869795.2017.1421696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement d'opposition aux vaccins : une analyse anthropologique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, plusieurs démons du passé se sont réveillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Golden Helix: Origins, ethnicity and preconception genetic screening in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSocieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.323-348. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41292-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de la politique : le rap entre Israël et la Palestine, entre Juifs et Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (4), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.096.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la loi de Hume : entre le normatif et l'évaluatif, entre right et good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit d'intérêts, résultat de l'équilibre instable entre public et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEA: Hors-série | Espace Éthique Azuréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (9), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de décriminalisation des drogues au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016 (86), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.086.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec instructif de la bioéthique. Pour une réflexion sur les procédures décisionnelles dans le champ biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.147--167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Principles and Ethics Committees. A Case against Bioethical Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496535.2015.1024153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’homme : un cas limite pour le positivisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Penser avec le droit, 27 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le cancer - Un champ privilégié pour penser les rapports entre hasard, réductionnisme et holisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Issad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-7), pp.675--678. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143006019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie analytique et droits : le droit à l'enfant est-il une licorne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.16--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’abandon : Francis Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ludwig Wittgenstein en dialogues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précaution à l'égard des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'expertise dans le débat citoyen (États généraux de la bioéthique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.356--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme grammaire chez Tadeusz Kotarbinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Without Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History &amp; Philosophy of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.32--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons : arts, littérature, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs trans : pourquoi leur prise en charge est aussi controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Alessandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wjuat5pfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid Vaccine Patent Waivers are for Health Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Venkatapuram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session spéciale ANR Isovote. Questionner le principe d’égalité en droit constitutionnel : droit, économie, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence de l'Association française d'économie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité – entre réflexion philosophique et pratique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the French Association of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of 'Obedience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology and the Holocaust: Rereading Milgram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Künstler, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What went wrong with British socialism? The post-war United Kingdom through the lenses of Ralph Miliband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalism and/or socialism: tensions, exchanges and convergences from the 19th century to today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories du complot & le rejet de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Les enjeux de la désinformation - regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distressing conception. Reproductive medicine in Israel and flexibility of norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling Dis/Ease: New Perspectives on Modern History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes éthiques de la pratique médicale (Sans principes éthiques dans la pratique médicale : le cas de la fin de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR Le Congrès, Société Française d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le suicide, dans et hors du contexte de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-t-on besoin d’une théorie morale pour légiférer sur l’animal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'animal et le droit - Quelles évolutions ?, Institut François Gény – IFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalité choisie des valeurs face aux religions. Le cas de la liberté sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 heures de l’éthique 2018 organisées par L’Espace de réflexion éthique de la région Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisemitism, Racism and Empire: Past and Present (The Council for Migration e. V.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudit Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël est-il toujours une démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wj5aras9x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande russe, à la fois ultra-conservatrice et post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upmfcqyr3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne : le triomphe de justesse des ultra-conservateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade des ultra-conservateurs polonais contre « l’idéologie LGBT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épineuse question des données numériques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pégny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, l'offensive anti-LGBT illustre un incroyable renversement de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.whsurcef7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B40558EA"/>
+    <w:nsid w:val="04F5D0D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-zielinska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0300-7297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146765893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K&#252;nstler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pu5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5148/sciences-et-pandemies-quelle-ethique-pour-demain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/fins-de-vie-plurielles.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Orr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.052.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2024.i16.02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05292833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.231.0144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pranch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hutchinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Hardman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Singer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Nowicka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869795.2017.1421696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-017-0070-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.086.0151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496535.2015.1024153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wjuat5pfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Venkatapuram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna No&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03523378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hendl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wj5aras9x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03713483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upmfcqyr3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l P&#233;gny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.whsurcef7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-zielinska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0300-7297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146765893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K&#252;nstler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pu5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5148/sciences-et-pandemies-quelle-ethique-pour-demain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/fins-de-vie-plurielles.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Orr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.052.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2024.i16.02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05292833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.231.0144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pranch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hutchinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Hardman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Singer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0141" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Nowicka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869795.2017.1421696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-017-0070-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.086.0151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496535.2015.1024153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wjuat5pfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Venkatapuram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna No&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03523378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hendl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wj5aras9x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03713483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upmfcqyr3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l P&#233;gny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.whsurcef7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>