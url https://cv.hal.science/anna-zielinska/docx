--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna C. Zielinska </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en philosophie à l'Université de Lorraine; chercheuse aux Archives Henri Poincaré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0300-7297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146765893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woleński, L'école de Lvov-Varsovie: philosophie et logique en Pologne, 1895-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wolenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes-clés de métaéthique. Connaissance morale, scepticismes et réalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7116-2477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Stanley Milgram’s Experiment: What Lessons Can We Learn from It Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), pp.224, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pu5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La battle du rap : genre, classe, race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues : ordre et désordres (numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. and Le Blanc, Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les rapports entre sciences et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and Precautionary Principle / Institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (2), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la nature selon la « conception andine », notamment en Équateur et en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare Martin, 2024, 9782386000041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire, une gouvernance non démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hirsch, Frédérique Coulée, Virginie Pirard, et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et pandémies : quelle éthique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249‑271, 2023, Recherches en éthique appliquée, 9782749278681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée des brevets et biens public mondiaux: les espoirs politiques autour des vaccins contre le Sars-Cov2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique vaccinale: Ce que nous a appris la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.223-260, 2023, 2749275911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, objectivity and realism between Ludwik Fleck and contemporary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour; Manuel Rebuschi; Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, circulations, révolutions : Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.729-740, 2023, Tribute, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Foot’s Quest for Nature in Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore Le Jallé; Audrey Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105 - 129, 2022, Logic, Argumentation &amp; Reasoning, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12662-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux anthropologiques du suicide médicalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Carvallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux utopies : le marxisme et le libéralisme en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borkowska, Malgorzata; Fiszer, Stanislaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pologne à l'heure du néolibéralisme: entre résignation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.33--52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de &amp;quot;droits des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Jouan; Jean-Yves Goffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-335, 2016, Recherches sur la philosophie et le langage, 978-2-7116-8418-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarbiński's strong minimalist ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq, Bruno and Richard, Sebastien and Seron, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects and Pseudo-Objects: Ontological Deserts and Jungles from Brentano to Carnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, De Gruyter, pp.17--50, 2015, Series: Philosophische Analyse / Philosophical Analysis, 978-1-5015-0137-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Saleh, Christophe and Goff, Anne Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'Esprit et le monde de John McDowell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricøeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, Timothy and Sandis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Philosophy of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2012, 978-1-118-39424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et antisémitisme : une analyse conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaganiaris, Jean and Sommerer, Erwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'obscurantisme aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.191--208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Though This Be Language, yet There Is Reality in't: Prichard and Wittgenstein on Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munz, V. A. and Puhl, K. and Wang, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and World. Sprache und Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Austrian Ludwig Wittgenstein Society, pp.461--462, 2009, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un certain air de famille, §§ 51-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laugier, Sandra and Chauviré, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire Les recherches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2006, 978-2-7116-1882-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Readers of Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadler, Friedrich and Stöltzner, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time &amp; History. Zeit und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Austrian Ludwig Wittgenstein Society, pp.343--345, 2005, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depoliticization, Colonialism, and the Imperative to Disrupt Denial; Comment on &amp;quot;The Rhetoric of Decolonizing Global Health Fails to Address the Reality of Settler Colonialism: Gaza as a Case in Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvika Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de la fin de vie aujourd’hui ? Entre la médicalisation et le fantasme naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civitas Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 52 (1), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/civit.052.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Mieli, Italian Historian of Sciences and Gay Rights Activist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2024.i16.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plunkett, Scott J. Shapiro et Kevin Toh, Dimensions of normativity : new essays on metaethics and jurisprudence, Oxford, Oxford University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kant contemporain, 117 (1), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.231.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistons-nous à un génocide en Ukraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pranchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological Gestalts. Philosophy, Cognitive Science and Sociology Meet Gestalt Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Hardman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quand la philosophie, les sciences cognitives et la sociologie rencontrent la psychologie de la forme, 26 (3), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure plutôt qu’une théorie : les praxéologies de Kotarbiński et de Garfinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de challenge humain dans le contexte de la Covid‑19 – l’agentivité retrouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire – un symptôme d’un mal plus grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la pandémie en Pologne: entre le zèle et le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale en France dans le contexte de la Covid-19. Une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise à la frontière polonaise : un symbole de l’immaturité de la politique migratoire de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaczyński invite la Pologne à la guerre civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier d'Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de la Seconde Guerre mondiale sur l’élection présidentielle polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’idéologie et l’économie : les politiques de natalité en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la &amp;quot;Recommandation concernant la science et les chercheurs scientifiques&amp;quot; de l'UNESCO (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before ethics: scientific accounts of action at the turn of the century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philosophy of Action from Suarez to Anscombe, 21 (1), pp.138-159. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13869795.2017.1421696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement d'opposition aux vaccins : une analyse anthropologique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, plusieurs démons du passé se sont réveillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Golden Helix: Origins, ethnicity and preconception genetic screening in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSocieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.323-348. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41292-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de la politique : le rap entre Israël et la Palestine, entre Juifs et Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (4), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.096.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la loi de Hume : entre le normatif et l'évaluatif, entre right et good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit d'intérêts, résultat de l'équilibre instable entre public et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEA: Hors-série | Espace Éthique Azuréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (9), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de décriminalisation des drogues au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016 (86), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.086.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec instructif de la bioéthique. Pour une réflexion sur les procédures décisionnelles dans le champ biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.147--167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Principles and Ethics Committees. A Case against Bioethical Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496535.2015.1024153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’homme : un cas limite pour le positivisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Penser avec le droit, 27 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le cancer - Un champ privilégié pour penser les rapports entre hasard, réductionnisme et holisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Issad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-7), pp.675--678. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143006019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie analytique et droits : le droit à l'enfant est-il une licorne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.16--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’abandon : Francis Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ludwig Wittgenstein en dialogues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précaution à l'égard des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'expertise dans le débat citoyen (États généraux de la bioéthique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.356--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme grammaire chez Tadeusz Kotarbinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Without Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History &amp; Philosophy of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.32--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons : arts, littérature, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs trans : pourquoi leur prise en charge est aussi controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Alessandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wjuat5pfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid Vaccine Patent Waivers are for Health Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Venkatapuram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session spéciale ANR Isovote. Questionner le principe d’égalité en droit constitutionnel : droit, économie, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence de l'Association française d'économie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité – entre réflexion philosophique et pratique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the French Association of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of 'Obedience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology and the Holocaust: Rereading Milgram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Künstler, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What went wrong with British socialism? The post-war United Kingdom through the lenses of Ralph Miliband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalism and/or socialism: tensions, exchanges and convergences from the 19th century to today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories du complot & le rejet de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Les enjeux de la désinformation - regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distressing conception. Reproductive medicine in Israel and flexibility of norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling Dis/Ease: New Perspectives on Modern History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes éthiques de la pratique médicale (Sans principes éthiques dans la pratique médicale : le cas de la fin de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR Le Congrès, Société Française d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le suicide, dans et hors du contexte de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-t-on besoin d’une théorie morale pour légiférer sur l’animal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'animal et le droit - Quelles évolutions ?, Institut François Gény – IFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalité choisie des valeurs face aux religions. Le cas de la liberté sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 heures de l’éthique 2018 organisées par L’Espace de réflexion éthique de la région Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisemitism, Racism and Empire: Past and Present (The Council for Migration e. V.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudit Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël est-il toujours une démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wj5aras9x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande russe, à la fois ultra-conservatrice et post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upmfcqyr3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne : le triomphe de justesse des ultra-conservateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade des ultra-conservateurs polonais contre « l’idéologie LGBT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épineuse question des données numériques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pégny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, l'offensive anti-LGBT illustre un incroyable renversement de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.whsurcef7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anna C. Zielinska </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en philosophie à l'Université de Lorraine; chercheuse aux Archives Henri Poincaré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anna-zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0300-7297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146765893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Woleński, L'école de Lvov-Varsovie: philosophie et logique en Pologne, 1895-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wolenski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes-clés de métaéthique. Connaissance morale, scepticismes et réalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7116-2477-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Stanley Milgram’s Experiment: What Lessons Can We Learn from It Today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (2), pp.224, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11pu5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La battle du rap : genre, classe, race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues : ordre et désordres (numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. and Le Blanc, Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les rapports entre sciences et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinska, Anna C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage : cahier du Groupe de recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and Precautionary Principle / Institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (2), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la nature selon la « conception andine », notamment en Équateur et en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Jochen Sohnle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare Martin, 2024, 9782386000041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire, une gouvernance non démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hirsch, Frédérique Coulée, Virginie Pirard, et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et pandémies : quelle éthique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249‑271, 2023, Recherches en éthique appliquée, 9782749278681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levée des brevets et biens public mondiaux: les espoirs politiques autour des vaccins contre le Sars-Cov2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique vaccinale: Ce que nous a appris la crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.223-260, 2023, 2749275911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, objectivity and realism between Ludwik Fleck and contemporary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour; Manuel Rebuschi; Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, circulations, révolutions : Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.729-740, 2023, Tribute, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Foot’s Quest for Nature in Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éléonore Le Jallé; Audrey Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105 - 129, 2022, Logic, Argumentation &amp; Reasoning, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12662-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux anthropologiques du suicide médicalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Carvallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles. Mourir en démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux utopies : le marxisme et le libéralisme en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borkowska, Malgorzata; Fiszer, Stanislaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pologne à l'heure du néolibéralisme: entre résignation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.33--52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de &amp;quot;droits des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quiviger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Jouan; Jean-Yves Goffi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-335, 2016, Recherches sur la philosophie et le langage, 978-2-7116-8418-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotarbiński's strong minimalist ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leclercq, Bruno and Richard, Sebastien and Seron, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects and Pseudo-Objects: Ontological Deserts and Jungles from Brentano to Carnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, De Gruyter, pp.17--50, 2015, Series: Philosophische Analyse / Philosophical Analysis, 978-1-5015-0137-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Al-Saleh, Christophe and Goff, Anne Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'Esprit et le monde de John McDowell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricøeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, Timothy and Sandis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Philosophy of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2012, 978-1-118-39424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme et antisémitisme : une analyse conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaganiaris, Jean and Sommerer, Erwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'obscurantisme aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.191--208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Though This Be Language, yet There Is Reality in't: Prichard and Wittgenstein on Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munz, V. A. and Puhl, K. and Wang, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and World. Sprache und Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Austrian Ludwig Wittgenstein Society, pp.461--462, 2009, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un certain air de famille, §§ 51-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laugier, Sandra and Chauviré, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire Les recherches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, 2006, 978-2-7116-1882-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Readers of Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadler, Friedrich and Stöltzner, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time &amp; History. Zeit und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Austrian Ludwig Wittgenstein Society, pp.343--345, 2005, Proceedings of the International Ludwig Wittgenstein Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Responsabilité, I, 2026/1, pp.133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les canons : arts, littérature, philosophie, 2025/1 No 125, pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depoliticization, Colonialism, and the Imperative to Disrupt Denial; Comment on &amp;quot;The Rhetoric of Decolonizing Global Health Fails to Address the Reality of Settler Colonialism: Gaza as a Case in Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvika Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of health policy and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ijhpm.8761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler de la fin de vie aujourd’hui ? Entre la médicalisation et le fantasme naturaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civitas Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 52 (1), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/civit.052.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Conscience, 2024/1 No 121, pp.121-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Mieli, Italian Historian of Sciences and Gay Rights Activist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2024.i16.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plunkett, Scott J. Shapiro et Kevin Toh, Dimensions of normativity : new essays on metaethics and jurisprudence, Oxford, Oxford University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kant contemporain, 117 (1), pp.144-147. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.231.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Kant contemporain, I, 2023/1 No 117, pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological Gestalts. Philosophy, Cognitive Science and Sociology Meet Gestalt Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Hardman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quand la philosophie, les sciences cognitives et la sociologie rencontrent la psychologie de la forme, 26 (3), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure plutôt qu’une théorie : les praxéologies de Kotarbiński et de Garfinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistons-nous à un génocide en Ukraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pranchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie sanitaire – un symptôme d’un mal plus grand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la pandémie en Pologne: entre le zèle et le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de santé publique et de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de challenge humain dans le contexte de la Covid‑19 – l’agentivité retrouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale en France dans le contexte de la Covid-19. Une perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché, 11 (1), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise à la frontière polonaise : un symbole de l’immaturité de la politique migratoire de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Continent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaczyński invite la Pologne à la guerre civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier d'Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre de la Seconde Guerre mondiale sur l’élection présidentielle polonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’idéologie et l’économie : les politiques de natalité en Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la &amp;quot;Recommandation concernant la science et les chercheurs scientifiques&amp;quot; de l'UNESCO (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before ethics: scientific accounts of action at the turn of the century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philosophy of Action from Suarez to Anscombe, 21 (1), pp.138-159. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13869795.2017.1421696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, plusieurs démons du passé se sont réveillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement d'opposition aux vaccins : une analyse anthropologique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Golden Helix: Origins, ethnicity and preconception genetic screening in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSocieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.323-348. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41292-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de la politique : le rap entre Israël et la Palestine, entre Juifs et Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (4), pp.102-110. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.096.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la loi de Hume : entre le normatif et l'évaluatif, entre right et good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit d'intérêts, résultat de l'équilibre instable entre public et privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEA: Hors-série | Espace Éthique Azuréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (9), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de décriminalisation des drogues au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016 (86), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.086.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec instructif de la bioéthique. Pour une réflexion sur les procédures décisionnelles dans le champ biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.147--167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » (2013-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2015/3 No 87, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Principles and Ethics Committees. A Case against Bioethical Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Social Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496535.2015.1024153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L’innovation, 2014/3 No 83, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’homme : un cas limite pour le positivisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Penser avec le droit, 27 (2), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le cancer - Un champ privilégié pour penser les rapports entre hasard, réductionnisme et holisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Issad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6-7), pp.675--678. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143006019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’abandon : Francis Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ludwig Wittgenstein en dialogues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie analytique et droits : le droit à l'enfant est-il une licorne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.16--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions saisies par le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précaution à l'égard des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place de l'expertise dans le débat citoyen (États généraux de la bioéthique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.356--369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme grammaire chez Tadeusz Kotarbinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Éthique et Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Without Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History &amp; Philosophy of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.32--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs trans : pourquoi leur prise en charge est aussi controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Alessandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wjuat5pfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid Vaccine Patent Waivers are for Health Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Venkatapuram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session spéciale ANR Isovote. Questionner le principe d’égalité en droit constitutionnel : droit, économie, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence de l'Association française d'économie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égalité – entre réflexion philosophique et pratique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the French Association of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie du droit, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What went wrong with British socialism? The post-war United Kingdom through the lenses of Ralph Miliband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalism and/or socialism: tensions, exchanges and convergences from the 19th century to today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories du complot & le rejet de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Les enjeux de la désinformation - regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of 'Obedience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology and the Holocaust: Rereading Milgram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Künstler, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distressing conception. Reproductive medicine in Israel and flexibility of norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling Dis/Ease: New Perspectives on Modern History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes éthiques de la pratique médicale (Sans principes éthiques dans la pratique médicale : le cas de la fin de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR Le Congrès, Société Française d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le suicide, dans et hors du contexte de la fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de vie plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-t-on besoin d’une théorie morale pour légiférer sur l’animal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'animal et le droit - Quelles évolutions ?, Institut François Gény – IFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalité choisie des valeurs face aux religions. Le cas de la liberté sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 heures de l’éthique 2018 organisées par L’Espace de réflexion éthique de la région Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisemitism, Racism and Empire: Past and Present (The Council for Migration e. V.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Hendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudit Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël est-il toujours une démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wj5aras9x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande russe, à la fois ultra-conservatrice et post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upmfcqyr3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pologne : le triomphe de justesse des ultra-conservateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade des ultra-conservateurs polonais contre « l’idéologie LGBT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épineuse question des données numériques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pégny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Pologne, l'offensive anti-LGBT illustre un incroyable renversement de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna C. Zielinska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.whsurcef7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04F5D0D9"/>
+    <w:nsid w:val="7546BDA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-zielinska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0300-7297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146765893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K&#252;nstler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pu5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5148/sciences-et-pandemies-quelle-ethique-pour-demain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/fins-de-vie-plurielles.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Orr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.052.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2024.i16.02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05292833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.231.0144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pranch&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hutchinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Hardman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Singer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0141" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Nowicka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869795.2017.1421696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-017-0070-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.086.0151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496535.2015.1024153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wjuat5pfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Venkatapuram" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna No&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03523378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hendl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wj5aras9x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03713483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upmfcqyr3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l P&#233;gny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.whsurcef7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anna-zielinska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0300-7297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146765893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K&#252;nstler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pu5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5148/sciences-et-pandemies-quelle-ethique-pour-demain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12662-8_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/fins-de-vie-plurielles.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvika Orr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.8761" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.052.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Goff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2024.i16.02" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05292833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.231.0144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hutchinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Hardman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3723" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912066v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3633" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pranch&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Singer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0141" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Nowicka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13869795.2017.1421696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-017-0070-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.086.0151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496535.2015.1024153" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6105" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925076v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wjuat5pfe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Venkatapuram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna No&#235;l" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03523378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hendl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wj5aras9x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03713483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upmfcqyr3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l P&#233;gny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.whsurcef7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>