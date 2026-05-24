--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -147,1540 +147,1557 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between HIV risk perception, knowledge of biomedical prevention and sexual behaviour among sub-Saharan African immigrants living in a precarious situation in France</w:t>
+                <w:t xml:space="preserve">État de santé et exposition aux risques professionnels des livreurs des plateformes numériques en France : entre enjeux de santé des migrants et de santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin Poperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+                <w:t xml:space="preserve">Solène Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circé Lienart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.sextrans-2024-056392. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38ème Congrès National de Médecine et Santé au Travail, 87 (2), pp.103051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2024-056392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2026.103051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939331v1</w:t>
+                <w:t xml:space="preserve">hal-05629724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment as a key mechanism for supporting changes in eating behaviors among disadvantaged immigrant women living with diabetes, obesity or hypertension: a realistic evaluation</w:t>
+                <w:t xml:space="preserve">Association between HIV risk perception, knowledge of biomedical prevention and sexual behaviour among sub-Saharan African immigrants living in a precarious situation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Eïd</w:t>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Canu</w:t>
+                <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assita Maiga</w:t>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Cohen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-025-01569-5⟩</w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.sextrans-2024-056392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2024-056392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044337v1</w:t>
+                <w:t xml:space="preserve">hal-04939331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prenatal testing program among future fathers in a Paris metropolitan area maternity reveals a high proportion of undiagnosed and not linked to care chronic viral hepatitis B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowerment as a key mechanism for supporting changes in eating behaviors among disadvantaged immigrant women living with diabetes, obesity or hypertension: a realistic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Penot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+                <w:t xml:space="preserve">Oriane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie-Anne Letembet</w:t>
+                <w:t xml:space="preserve">Assita Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukhaya Hassambay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.03.015⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-025-01569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060891v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Life course approach to investigate breast cancer and migration in the greater Paris area: the SENOVIE study protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A prenatal testing program among future fathers in a Paris metropolitan area maternity reveals a high proportion of undiagnosed and not linked to care chronic viral hepatitis B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Teixeira</w:t>
+                <w:t xml:space="preserve">Pauline Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+                <w:t xml:space="preserve">Valérie-Anne Letembet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Des Guetz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.e095759. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-095759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019538v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a prenatal health screening intervention for future fathers in Montreuil, France: most users are immigrants facing hardship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Penot</w:t>
+                <w:t xml:space="preserve">A Life course approach to investigate breast cancer and migration in the greater Paris area: the SENOVIE study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jacob</w:t>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guerizec</w:t>
+                <w:t xml:space="preserve">Luis Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Trevisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie-Anne Letembet</w:t>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Des Guetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20388-x⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.e095759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-095759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060888v1</w:t>
+                <w:t xml:space="preserve">hal-05019538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression and loneliness among Sub-Saharan immigrants living in the greater Paris area: results from the MAKASI empowerment stepped wedge cluster randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Gonçalves Tasca</w:t>
+                <w:t xml:space="preserve">Implementing a prenatal health screening intervention for future fathers in Montreuil, France: most users are immigrants facing hardship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+                <w:t xml:space="preserve">Gaëlle Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+                <w:t xml:space="preserve">Audrey Guerizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Trevisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Anne Letembet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-024-02665-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), 2982 [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20388-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581979v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mise en œuvre des interventions de santé publique : besoin de rigueur et défis de la participation des parties prenantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depression and loneliness among Sub-Saharan immigrants living in the greater Paris area: results from the MAKASI empowerment stepped wedge cluster randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Carillon</w:t>
+                <w:t xml:space="preserve">Bianca Gonçalves Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Desgrées Du Loû</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.001⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-024-02665-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149573v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health approach at the heart of the French Committee for monitoring and anticipating health risks [commentaire]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Carrat</w:t>
+                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43089-2⟩</w:t>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372011v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+                <w:t xml:space="preserve">One Health approach at the heart of the French Committee for monitoring and anticipating health risks [commentaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, 7540 [4 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185920v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social participation : as a lever for empowerment of precarious immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zoumenou</w:t>
+                <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (4), en ligne [24 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12j3q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation sociale, levier d’empowerment pour les immigrés précaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), pp.177-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.24871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le système de soins sur un fondement éthique : leçons de la crise hospitalière, diagnostic et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,10674 +1729,10791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrants’ health empowerment and access to health coverage in France: A stepped wedge randomised controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la mise en œuvre des interventions de santé publique : besoin de rigueur et défis de la participation des parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sombié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116400⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), TT - Analyzing implementation of public health interventions: A need for rigor, and. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300525v1</w:t>
+                <w:t xml:space="preserve">hal-04149573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low knowledge of antiretroviral treatments for the prevention of HIV among precarious immigrants from sub-Saharan Africa living in the greater Paris area: Results from the Makasi project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0287288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il supprimer l’Aide médicale de l’État ? ce que nous dit la recherche scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Immigrants’ health empowerment and access to health coverage in France: A stepped wedge randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.116400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074801v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis de la co-construction d'une recherche interventionnelle associant acteurs associatifs et chercheurs : le cas du projet Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (Hors Série 2), pp.97-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.hs2.2023.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderation of the association between COVID-19-related income loss and depression by receipt of financial support: Repeated cross-sectional surveys of young adults in Canada and France (2020–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Salway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseeb Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferlatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSM - Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.101340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation en santé à Ikambere : le regard des chercheures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faut-il supprimer l’Aide médicale de l’État ? ce que nous dit la recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Eïd</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La médiation en santé : un nouveau métier pour lever les obstacles aux parcours de soin et prévention (460), pp.15-16</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155414v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche communautaire en santé : un levier de protection des personnes vulnérables en temps de crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukhaya Hassambay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rwegera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.3-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/seve1.072.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare system resilience in Bangladesh and Haiti in times of global changes (climate-related events, migration and Covid-19): an interdisciplinary mixed method research protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Clech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Belloiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12913-021-07294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03694894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche communautaire en santé : un levier de protection des personnes vulnérables en temps de crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukhaya Hassambay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rwegera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.83--92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/seve1.072.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 crisis on the mortality profiles of the foreign-born In France during the first pandemic wave</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médiation en santé à Ikambere : le regard des chercheures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La médiation en santé : un nouveau métier pour lever les obstacles aux parcours de soin et prévention (460), pp.15-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720636v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment-based support program for vulnerable populations living with diabetes, obesity or high blood pressure : a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the COVID-19 crisis on the mortality profiles of the foreign-born In France during the first pandemic wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-14480-3⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313, pp.115160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084484v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences and access to community-based HIV testing sites among men who have sex with men (MSM) in Cote d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is empowerment in sexual health measurable? A scoping review of definitions and measurement indicators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empowerment-based support program for vulnerable populations living with diabetes, obesity or high blood pressure : a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), 2051 [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-14480-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/daac139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03808026v1</w:t>
+                <w:t xml:space="preserve">hal-04084484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quand une prise en compte des disparités ethnoraciales vis-à-vis de l’infection à COVID-19 en France ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G.D. Datta</w:t>
+                <w:t xml:space="preserve">Is empowerment in sexual health measurable? A scoping review of definitions and measurement indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Carabali</w:t>
+                <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daac139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181413v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrant status, ethnicity and COVID-19: more accurate European data are greatly needed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali D Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Carabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (2), pp.160-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les migrations à la lumière du pouvoir d’agir : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche communautaire comme cercle vertueux d’empowerment : l’exemple du projet Makasi</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">À quand une prise en compte des disparités ethnoraciales vis-à-vis de l’infection à COVID-19 en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Carabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149632v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration of mental health and insufficient Covid-19 information among disadvantaged immigrants in the greater Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2021.110504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telephone peer recruitment and interviewing during a respondent-driven sampling (RDS) survey: feasibility and field experience from the first phone-based RDS survey among men who have sex with men in Côte d'Ivoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche communautaire comme cercle vertueux d’empowerment : l’exemple du projet Makasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.10--17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188848v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an HIV/AIDS empowerment scale for impact intervention evaluation : an example from the MAKASI Intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+                <w:t xml:space="preserve">Telephone peer recruitment and interviewing during a respondent-driven sampling (RDS) survey: feasibility and field experience from the first phone-based RDS survey among men who have sex with men in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Health Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (5), pp.296-306. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19325037.2021.1955230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01208-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094484v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrants dans l'épidémie : un temps d'épreuves cumulées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of an HIV/AIDS empowerment scale for impact intervention evaluation : an example from the MAKASI Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû (ed.)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Rude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kardas-Sloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Health Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.296-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19325037.2021.1955230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792284v1</w:t>
+                <w:t xml:space="preserve">hal-04094484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être confinée en hôtel social ou en centre d'hébergement d’urgence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques et facteurs associés au dépistage récent du VIH en population générale, Côte d’Ivoire. Résultats de l’étude ANRS 12323 DOD-CI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (5), pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bspe-2021-0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796223v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03885085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and Obstacles to Provider-Initiated HIV Testing and Counseling (PITC) Among Healthcare Providers in Cote d'Ivoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of disability on the transitions to adulthood of men and women in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beninguisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Beaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2019.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10461-020-02923-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03122457v1</w:t>
+                <w:t xml:space="preserve">hal-04095691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of disability on the transitions to adulthood of men and women in Cameroon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre De Beaudrap</w:t>
+                <w:t xml:space="preserve">Immigrants facing Covid 19 containment in France : An ordinary hardship of disaffiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Migration and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1-2, pp.100032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmh.2020.100032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alter.2019.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04095691v1</w:t>
+                <w:t xml:space="preserve">hal-03345997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrants facing Covid 19 containment in France : An ordinary hardship of disaffiliation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">État de santé des immigrés à travers les grandes enquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tortelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sauvegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Migration and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmh.2020.100032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03345997v1</w:t>
+                <w:t xml:space="preserve">hal-03480006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de santé des immigrés à travers les grandes enquêtes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of organizational models of provider-initiated testing and counseling (PITC) in health facilities on adult HIV testing coverage in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desgrees Du Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2019.1626339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480006v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03883804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et facteurs associés au dépistage récent du VIH en population générale, Côte d’Ivoire. Résultats de l’étude ANRS 12323 DOD-CI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Finding the Missing Link: When Community-Based Outreach in Public Space Is Key to Engage Migrants in Health Prevention Programmes in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bspe-2021-0154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.jech-2019-213394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-213394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03885085v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organizational models of provider-initiated testing and counseling (PITC) in health facilities on adult HIV testing coverage in sub-Saharan Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Larmarange</w:t>
+                <w:t xml:space="preserve">Les migrants dans l'épidémie : un temps d'épreuves cumulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540121.2019.1626339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03883804v1</w:t>
+                <w:t xml:space="preserve">hal-02792284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Missing Link: When Community-Based Outreach in Public Space Is Key to Engage Migrants in Health Prevention Programmes in Paris, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être confinée en hôtel social ou en centre d'hébergement d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, p. 30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-213394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03833302v1</w:t>
+                <w:t xml:space="preserve">hal-02796223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences sexuelles envers les femmes immigrées d'Afrique subsaharienne après la migration en France = Sexual violence against women from sub-Saharan Africa after migration to France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practices and Obstacles to Provider-Initiated HIV Testing and Counseling (PITC) Among Healthcare Providers in Cote d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pannetier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+                <w:t xml:space="preserve">A. K. Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lert</w:t>
+                <w:t xml:space="preserve">S. Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lydié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 577 (5), 4 p. + 4 p. </w:t>
+              <w:t xml:space="preserve">AIDS and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (12), pp.3491-3500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.577.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10461-020-02923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887165v1</w:t>
+                <w:t xml:space="preserve">hal-03122457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Abortion and Migration to Metropolitan Paris by Sub-Saharan African Women: The Role of Intendedness of Pregnancy</w:t>
+                <w:t xml:space="preserve">Les violences sexuelles envers les femmes immigrées d'Afrique subsaharienne après la migration en France = Sexual violence against women from sub-Saharan Africa after migration to France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Bulegon Pilecco</w:t>
+                <w:t xml:space="preserve">J. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lydié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10903-019-00956-9⟩</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 577 (5), 4 p. + 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.577.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152861v1</w:t>
+                <w:t xml:space="preserve">hal-02887165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and why? Timing of post-migration HIV acquisition among sub-Saharan migrants in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Induced Abortion and Migration to Metropolitan Paris by Sub-Saharan African Women: The Role of Intendedness of Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Bulegon Pilecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2019-054080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.682-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-019-00956-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131578v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and Why? Timing of Post-Migration HIV Acquisition among Sub-Saharan Migrants in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">When and why? Timing of post-migration HIV acquisition among sub-Saharan migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 96 (3), pp.227--231. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+              <w:t xml:space="preserve">, 2020, 96 (3), pp.227-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/sextrans-2019-054080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833303v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences sexuelles envers les femmes immigrées d’Afrique subsaharienne après la migration en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">When and Why? Timing of Post-Migration HIV Acquisition among Sub-Saharan Migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lydie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations et Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (3), pp.227--231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2019-054080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151885v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade of Provider-Initiated Human Immunodeficiency Virus Testing and Counselling at Specific Life Events (Pregnancy, Sexually Transmitted Infections, Marriage) in Cote d'Ivoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les violences sexuelles envers les femmes immigrées d’Afrique subsaharienne après la migration en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lydie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Populations et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 577, pp.1--4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122467v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé des immigrés : la transition épidémiologique à l'échelle individuelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cascade of Provider-Initiated Human Immunodeficiency Virus Testing and Counselling at Specific Life Events (Pregnancy, Sexually Transmitted Infections, Marriage) in Cote d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sexually Transmitted Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (1), pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/olq.0000000000001084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152979v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des femmes africaines ensemble face à la maladie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Union break-up after HIV diagnosis among sub-Saharan African migrants in France : disclosing HIV status is linked with staying in union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.699-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1554240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152978v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union break-up after HIV diagnosis among sub-Saharan African migrants in France : disclosing HIV status is linked with staying in union</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé des immigrés : la transition épidémiologique à l'échelle individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (5), pp.550--554</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097206v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory development and pilot testing of the Makasi intervention: a community-based outreach intervention to improve sub-Saharan and Caribbean immigrants’ empowerment in sexual health</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des femmes africaines ensemble face à la maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mai (5), pp.31--42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441832v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and Structural Factors and Engagement in HIV Care of Sub-Saharan African Migrants Diagnosed with HIV in the Paris Region</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Participatory development and pilot testing of the Makasi intervention: a community-based outreach intervention to improve sub-Saharan and Caribbean immigrants’ empowerment in sexual health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7943-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09540121.2019.1576842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03871441v1</w:t>
+                <w:t xml:space="preserve">hal-02441832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social and Structural Factors and Engagement in HIV Care of Sub-Saharan African Migrants Diagnosed with HIV in the Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrees Du Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Scientifques Réalisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (7), pp.897--907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2019.1576842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531488v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area : results from the Makasi Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (suppl. 1), p. 27</w:t>
+              <w:t xml:space="preserve">Cahiers Scientifques Réalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, no hors-série, p. 3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100098v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and why ? : timing and determinants of post-migration HIV acquisition among sub-Saharan immigrants in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area : results from the Makasi Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mbiribindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (6), p. 40</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl. 1), p. 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100130v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use sequence analysis for life course epidemiology ? : an example on HIV-positive Sub-Saharan migrants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (6), pp.507-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2017-209739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal to Provide Healthcare to Sub-Saharan Migrants in France: A Comparison According to Their HIV and HBV Status</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">When and why ? : timing and determinants of post-migration HIV acquisition among sub-Saharan immigrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), p. 40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871440v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating post-migration HIV acquisition : implications for prevention and policy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. del Amo</w:t>
+                <w:t xml:space="preserve">Refusal to Provide Healthcare to Sub-Saharan Migrants in France: A Comparison According to Their HIV and HBV Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delpech</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (suppl. 1), p. 8. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.904--910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky049.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100358v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding settlement pathways of African immigrants in France through a capability approach : do pre-migratory characteristics matter ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimating post-migration HIV acquisition : implications for prevention and policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. del Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10680-017-9463-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl. 1), p. 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky049.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100116v1</w:t>
+                <w:t xml:space="preserve">hal-04100358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting female migrants from forced sex and HIV infection [correspondance]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Understanding settlement pathways of African immigrants in France through a capability approach : do pre-migratory characteristics matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2468-2667(18)30027-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.849-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10680-017-9463-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100418v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and circumstances of forced sex and post-migration HIV acquisition in sub-Saharan African migrant women in France : an analysis of the ANRS-PARCOURS retrospective population-based study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Protecting female migrants from forced sex and HIV infection [correspondance]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lydie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.E16-E23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2468-2667(17)30211-6⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 3 (3), p. E112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2468-2667(18)30027-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100424v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refusal to provide health care to sub-Saharan African migrants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (1), pp.e12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30246-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to health insurance coverage among sub-Saharan African migrants living in France : results of the ANRS-PARCOURS study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prevalence and circumstances of forced sex and post-migration HIV acquisition in sub-Saharan African migrant women in France : an analysis of the ANRS-PARCOURS retrospective population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lydie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192916⟩</w:t>
+              <w:t xml:space="preserve">Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.E16-E23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2468-2667(17)30211-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102121v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles à la prévention et au dépistage de la tuberculose : une étude qualitative dans le département français de Seine-Saint-Denis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Access to health insurance coverage among sub-Saharan African migrants living in France : results of the ANRS-PARCOURS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), e0192916 [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106105v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of chronic hepatitis B diagnosis after migration and its determinants among Sub-Saharan African migrants living in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Obstacles à la prévention et au dépistage de la tuberculose : une étude qualitative dans le département français de Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. D. Spira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.157-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106468v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment in sexual health for Sub-Saharan migrants in Paris : results from a community-based study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Timing of chronic hepatitis B diagnosis after migration and its determinants among Sub-Saharan African migrants living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gigonzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lydie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Spira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), e0189196 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx189.268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04107121v1</w:t>
+                <w:t xml:space="preserve">hal-04106468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Times are changing&amp;quot; : the impact of HIV diagnosis on Sub-Saharan migrants' lives in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empowerment in sexual health for Sub-Saharan migrants in Paris : results from a community-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lelièvre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Taeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mbiribindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170226⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (Suppl. 3), p. 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx189.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106367v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité et freins chez les populations africaines et caribéennes vivant en Île-de-France d’une nouvelle offre de prévention du VIH : le Truvada® en prophylaxie pré-exposition (PrEP). Une enquête exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Hadj</w:t>
+                <w:t xml:space="preserve">Times are changing&amp;quot; : the impact of HIV diagnosis on Sub-Saharan migrants' lives in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Desgrées Du Loû</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lydie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), e0170226 [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805295v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health of sub-saharan african migrants : the gendered role of migration paths and transnational ties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptabilité et freins chez les populations africaines et caribéennes vivant en Île-de-France d’une nouvelle offre de prévention du VIH : le Truvada® en prophylaxie pré-exposition (PrEP). Une enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+                <w:t xml:space="preserve">Laure Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Desgrées Du Loû</w:t>
+                <w:t xml:space="preserve">Jean Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Population Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.110-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480050v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of HIV-testing after arrival in France for migrants from sub-Saharan Africa : the role of both health and social care systems</w:t>
+                <w:t xml:space="preserve">Mental health of sub-saharan african migrants : the gendered role of migration paths and transnational ties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Limousi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Lydie</w:t>
+                <w:t xml:space="preserve">J Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188751⟩</w:t>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.549-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106415v1</w:t>
+                <w:t xml:space="preserve">hal-03480050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès Aux Soins Des Personnes Originaires d'Afrique Subsaharienne Vivant Avec Une Hépatite B Chronique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic of HIV-testing after arrival in France for migrants from sub-Saharan Africa : the role of both health and social care systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Limousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lydie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.173.0361⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), e0188751 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871436v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of isoniazid preventive therapy on risk of death in west African, HIV-infected adults with high CD4 cell counts: long-term follow-up of the Temprano ANRS 12136 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kabran</w:t>
+                <w:t xml:space="preserve">Accès Aux Soins Des Personnes Originaires d'Afrique Subsaharienne Vivant Avec Une Hépatite B Chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(17)30372-8⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 29 (3), pp.361--370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.173.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200178v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early ART Initiation in West Africa has no Adverse Social Consequences: A 24-Month Prospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of isoniazid preventive therapy on risk of death in west African, HIV-infected adults with high CD4 cell counts: long-term follow-up of the Temprano ANRS 12136 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Badje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Niangoran</w:t>
+                <w:t xml:space="preserve">Delphine Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Danel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul Moh</w:t>
+                <w:t xml:space="preserve">Calixte Guéhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Kouamé Menan</w:t>
+                <w:t xml:space="preserve">Mathieu Kabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (11), pp.e1080-e1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(17)30372-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351764v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is hardship during migration a determinant of HIV infection? Results from the ANRS PARCOURS study of sub-Saharan African migrants in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early ART Initiation in West Africa has no Adverse Social Consequences: A 24-Month Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Le Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Kouamé Menan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30 (4), pp.645-656. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039778v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Level of Risk Compensation Would Offset the Preventive Effect of Early Antiretroviral Therapy? Simulations From the TEMPRANO Trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is hardship during migration a determinant of HIV infection? Results from the ANRS PARCOURS study of sub-Saharan African migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anani Badjé</w:t>
+                <w:t xml:space="preserve">Annabel Desgrees-Du-Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kww127⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615249v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile health and maternal care: A winning combination for healthcare in the developing world?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+                <w:t xml:space="preserve">What Level of Risk Compensation Would Offset the Preventive Effect of Early Antiretroviral Therapy? Simulations From the TEMPRANO Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Méadel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Badjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hlpt.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184 (10), pp.755-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kww127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02519871v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral hepatitis B and C in Ivory Coast: stepping up the fight, a pressing need</w:t>
+                <w:t xml:space="preserve">Mobile health and maternal care: A winning combination for healthcare in the developing world?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Enel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+                <w:t xml:space="preserve">Marine Al Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse N'Dri Yoman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Africain d'Hépato-Gastroentérologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hlpt.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12157-015-0596-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03886812v1</w:t>
+                <w:t xml:space="preserve">hal-02519871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrants subsahariens face à la précarité résidentielle et administrative à l’arrivée en France : l’enquête ANRS Parcours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Pannetier</w:t>
+                <w:t xml:space="preserve">Viral hepatitis B and C in Ivory Coast: stepping up the fight, a pressing need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse N'Dri Yoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Africain d'Hépato-Gastroentérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal Africain d'Hépato-Gastroentérologie, 9 (3), pp.94-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12157-015-0596-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01580105v1</w:t>
+                <w:t xml:space="preserve">ird-03886812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan African migrants living with HIV acquired after migration, France, ANRS PARCOURS study, 2012 to 2013</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Les migrants subsahariens face à la précarité résidentielle et administrative à l’arrivée en France : l’enquête ANRS Parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pannetier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, http://populations-vulnerables.fr/Population_France_VIH-SIDA/Anne_Gosselin_Annabel_Desgrees_du_Lou_Julie_Pannetier.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039776v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01580105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk in adults with diverse heterosexual partnership status in Cote d'Ivoire.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raïmi Fassassi</w:t>
+                <w:t xml:space="preserve">Sub-Saharan African migrants living with HIV acquired after migration, France, ANRS PARCOURS study, 2012 to 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Supervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit470⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2015.20.46.30065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00866311v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in sexual risk behaviours after early initiation of antiretroviral therapy: a 24-month prospective study in Côte d'Ivoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk in adults with diverse heterosexual partnership status in Cote d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïmi Fassassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 209 (3), pp.431-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01020691v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00866311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO guidelines for antiretroviral therapy in serodiscordant couples in sub-Saharan Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Decrease in sexual risk behaviours after early initiation of antiretroviral therapy: a 24-month prospective study in Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.18977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200182v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01020691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in risk-taking behaviors among MSM in Senegal between 2004 and 2007 and prevalence of HIV and other STIs. ELIHoS Project, ANRS 12139</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WHO guidelines for antiretroviral therapy in serodiscordant couples in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulimata Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khady Gueye</w:t>
+                <w:t xml:space="preserve">Gérard Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Badjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540120903253973⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (10), pp.1533-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03907642v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couple-oriented prenatal HIV counseling for HIV primary prevention: an acceptability study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction in risk-taking behaviors among MSM in Senegal between 2004 and 2007 and prevalence of HIV and other STIs. ELIHoS Project, ANRS 12139</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
+                <w:t xml:space="preserve">A.K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice T. Tchendjou</w:t>
+                <w:t xml:space="preserve">Oulimata Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Miric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maia Butsashvili</w:t>
+                <w:t xml:space="preserve">Khady Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-10-197⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, AIDS Care, 22 (4), pp.409-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540120903253973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00521960v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03907642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homosexualité et bisexualité au Sénégal : une réalité multiforme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Enel</w:t>
+                <w:t xml:space="preserve">Couple-oriented prenatal HIV counseling for HIV primary prevention: an acceptability study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice T. Tchendjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Wade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marija Miric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukta Gadgil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Butsashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.904.0723⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-10-197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03908525v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00521960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men Who Have Sex with Men (MSM) and Factors Associated with Not Using a Condom at Last Sexual Intercourse with a Man and with a Woman in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Homosexualité et bisexualité au Sénégal : une réalité multiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Wade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013189⟩</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Population, 64 (4), pp.723-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.904.0723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03907664v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03908525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homosexuality and Bisexuality in Senegal: A Multiform Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Men Who Have Sex with Men (MSM) and Factors Associated with Not Using a Condom at Last Sexual Intercourse with a Man and with a Woman in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye S Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou K Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulimata Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khady Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, PLoS One, 5 (10), pp.e13189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pope.904.0635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03908547v1</w:t>
+                <w:t xml:space="preserve">ird-03907664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homosexuality and Bisexuality in Senegal: A Multiform Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Wade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (4), pp.635-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pope.904.0635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00399395v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03908547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From prenatal HIV testing of the mother to prevention of sexual HIV transmission within the couple.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Querre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Becquet</w:t>
+                <w:t xml:space="preserve">Valériane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (6), pp.892-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.045⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 69 (6), pp.830-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00399386v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00399395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des partenaires féminines des hommes ayant des pratiques homosexuelles au Sénégal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From prenatal HIV testing of the mother to prevention of sexual HIV transmission within the couple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Djohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (6), pp.892-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/autr.049.0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03908557v1</w:t>
+                <w:t xml:space="preserve">inserm-00399386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of offering prenatal HIV counselling and testing on developing a HIV preventive attitude among couples. Abidjan, 2002-2005.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos des partenaires féminines des hommes ayant des pratiques homosexuelles au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10461-007-9316-6⟩</w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Autrepart, 49 (1), pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.049.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00172484v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03908557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual prevention of HIV within the couple after prenatal HIV-testing in West Africa AIDS IMPACT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Beneficial effects of offering prenatal HIV counselling and testing on developing a HIV preventive attitude among couples. Abidjan, 2002-2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Djohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier K. Ekouevi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540120701867065⟩</w:t>
+              <w:t xml:space="preserve">AIDS and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.348-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10461-007-9316-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513448v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00172484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual prevention of HIV within the couple after prenatal HIV-testing in West Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Djohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Allou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier K. Ekouevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (4), pp.413-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09540120701867065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00277331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couple-centred testing and counselling for HIV serodiscordant heterosexual couples in sub-saharan Africa</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sexual prevention of HIV within the couple after prenatal HIV-testing in West Africa AIDS IMPACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Djohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier K. Ekouevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Health Matters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (04), pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540120701867065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0968-8080(08)32407-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-00353518v1</w:t>
+                <w:t xml:space="preserve">hal-00513448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Do HIV-Infected Women Disclose Their HIV Status to Their Male Partner and Why? A Study in a PMTCT Programme, Abidjan.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couple-centred testing and counselling for HIV serodiscordant heterosexual couples in sub-saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orne Gliemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.0040342⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Health Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (32), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0968-8080(08)32407-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175615v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00353518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refus du dépistage VIH prénatal : étude de cas à Abidjan (Côte d'Ivoire)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">When Do HIV-Infected Women Disclose Their HIV Status to Their Male Partner and Why? A Study in a PMTCT Programme, Abidjan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Djohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Allou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier K. Ekouevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (12), pp.e342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.0040342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00349968v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chloroquine Resistance on Malaria Mortality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le refus du dépistage VIH prénatal : étude de cas à Abidjan (Côte d'Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Djohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.133-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80009-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03987987v1</w:t>
+                <w:t xml:space="preserve">halshs-00349968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Mortality for Female-Female Twins than Male-Male and Male-Female Twins in Rural Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Chloroquine Resistance on Malaria Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Aaby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321 (8), pp.689-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80009-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988253v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements sexuels, migrations saisonnières et risques d'infection par le VIH et les maladies sexuellement transmissibles au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'Afrique et sida. Lettre d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lower Mortality for Female-Female Twins than Male-Male and Male-Female Twins in Rural Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (4), pp.419-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of Immunizations in the Recent Decline in Childhood Mortality and the Changes in the Female/Male Mortality Ratio in Rural Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 142 (6), pp.643-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.aje.a117688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12389,2114 +12523,2114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of a quantitative biographical approach in studying the social and health trajectories of immigrant and French-born women receiving breast cancer care in the greater Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMISCOE, Jul 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des méthodes biomédicales de la prévention combinée du VIH et activité sexuelle : quels facteurs influencent la perception du risque d’exposition au VIH chez les immigrés subsahariens en situation de précarité vivant en Île-de-France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment-based intervention and immigrant awareness of biomedical HIV prevention tools in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Public Health Association, Nov 2023, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et mesure des concepts en promotion de la santé : enseignements des études sur l’empowerment en santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence mondiale sur la promotion de la santé-IUHPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empowerment en santé sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH - 11eme conférence internationale francophone sur le VIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traitements antirétroviraux pour la prévention du VIH : des outils de prévention faiblement connus par les immigrés africains en situation de précarité vivant en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health empowerment and access to health coverage among immigrants in France: the Makasi intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.ckac129.457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur l’accès à la couverture maladie chez des personnes immigrées en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions, préférences et recours aux offres communautaires de dépistage du VIH chez les hommes ayant des relations sexuelles avec d'autres hommes (HSH) en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions, preferences and access to community-based HIV testing services among Men who have Sex with Men (MSM) in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEREST Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance chercheurs-associatifs-système de santé. Makasi : une recherche interventionnelle pour renforcer les capacités des immigrés d’Afrique subsaharienne en matière de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche Interventionnelle pour lutter contre les inégalités sociales et territoriales de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut pour la Recherche en Santé Publique (IReSP), Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des homo-bisexualités au Sénégal et exposition au VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Mar 2010, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo-bisexuality and risk-taking during last reported sexual intercourse with a man or a woman in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction in risk-taking behaviors among MSM in Senegal between 2004 and 2007 ELIHoS Project, ANRS 12139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identités sexuelles des MSM et de leurs partenaires : une grande complexité de situations, au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men's role about infant feeding and the prevention of the risk of sexual transmission of HIV (Abidjan, Côte-d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aids Impact 2007, The 8th International Conference, Marseille, France, on the 1st - 4th July 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales : nouvelles questions, nouveaux outils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Quételet, Les systèmes d'information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ?, Université de Louvain La Neuve, Belgique, 29 nov-1er dec 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00350746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the HIV/AIDS risks in subsaharan African couples. The roles of polygamy and co-residency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe congrès général de la population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UIESP, Jul 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14506,1983 +14640,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the life trajectories and care pathways of immigrant women from Sub-Saharan Africa diagnosed with endometriosis and living in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Zitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's and Couples' Health Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de recrutement et facteurs associés au suivi des enquêtés dans une recherche interventionnelle et communautaire de prévention du VIH chez les immigrés subsahariens vivant en Île-de-France. Résultats du projet Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Yaoundé, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGIKALI - Évaluation qualitative d’un accompagnement à l’alimentation pour des femmes vivant avec un diabète, une obésité ou une hypertension artérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assita Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukhaya Hassambay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFERO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nantes France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap: the impact of an empowerment based intervention on the knowledge of biomedical HIV prevention tools among sub-Saharan African precarious immigrants in France. Results from the Makasi Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbanne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An HIV prevention intervention helps immigrants open up about transactional sex. The Makasi study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Journal of Public Health. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. , European Journal of Public Health, 33 (Supplement_2), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge of HIV prevention biomedical tools among African immigrants in France: the Makasi project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Supplement_3), pp.ckac130.173, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac130.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteindre les populations exposées à l’infection VIH en France : apport de l’approche communautaire développant &amp;quot;l’aller-vers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Sidaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider, interagir, prendre conscience face au VIH. Une échelle de mesure de l’empowerment en santé sexuelle chez les immigrés originaires d’Afrique subsaharienne vivant en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbiribindi Patricia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aids Impact Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187329v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Sub-Saharan immigrants in sexual health in Paris greater area: The Makasi pilot project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sub-Saharan African and Caribbean immigrants enrolled in HIV prevention project in Paris greater area: results from Makasi pilot Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Aids Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187362v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a mobile community-based intervention to improve Sub-Saharan and Caribbean immigrants’ empowerment in sexual health: results from the participative Makasi pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aids Impact Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices and Barriers to Provider-initiated HIV Testing and Counseling (PITC) among Midwives, Nurses and Physicians in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on AIDS and sexually transmitted infections in Africa (ICASA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hépatites virales B et C en Côte d’Ivoire : l’urgence d’une dynamisation de la lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse N'Dri Yoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence Internationale Francophone sur le VIH et les Hépatites (AFRAVIH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04119665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men who have sex with men (MSM) and risk factors associated with last sexual intercourse with a man and a woman in Senegal - ELIHoS Project, ANRS 12139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye S. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulimata Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khady Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo-bisexualités au Sénégal : une réalité multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence mondiale sur la population de l'UIESSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of risk behaviors among MSM in Senegal after targeted prevention interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wade Abdoulaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Diop Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulimata Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khady Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16492,338 +16626,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225, 2023, Collection Sciences sociales et sida, 978-2-910143-30-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikambere : la maison qui relève les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Atelier; Éditions Ouvrières, 144 p., 2019, 978-2-7082-4623-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikambere, la maison qui relève les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jano Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ikambere, Editions de l'Atelier, 2019, 978-2-7082-4623-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 360 p., 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16833,2204 +16967,2204 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Makasi : une recherche communautaire et interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Desgrées du Loû Annabel (ed.); Gosselin, A. (ed.). </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l'empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANRS; MIE, pp.205-211, 2023, Sciences Sociales et Sida, 978-2-7598-3476-1</w:t>
+              <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-24, 2023, Collection Sciences sociales et Sida, 978-2-7598-3476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805727v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makasi : une recherche communautaire et interventionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desgrées du Loû Annabel (ed.); Gosselin, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-24, 2023, Collection Sciences sociales et Sida, 978-2-7598-3476-1</w:t>
+              <w:t xml:space="preserve">Vers l'empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRS; MIE, pp.205-211, 2023, Sciences Sociales et Sida, 978-2-7598-3476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394044v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Gosselin, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l'empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRS; MIE, pp.1-8, 2023, Sciences Sociales et Sida, 978-2-7598-3476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’empowerment de femmes vivant avec le VIH au Mali : une approche multiniveau au travers du programme communautaire Gundo So</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dondbzonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djenebou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Rojas Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Collection Sciences sociales et sida, 978-2-910143-30-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04467810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11. Développer la capacité d’agir dans un environnement sous haute contrainte : leçons de la recherche pour guider l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-132, 2023, Collection Sciences sociales et sida</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec le VIH, immigré, africain en France : l'enquête Parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pannetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.652-660, 2020, 978-2-7598-2403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration et santé : de l'étude des différences à celle des inégalités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trajectoires invisibles de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gérard, Etienne (ed.); Henaff, Nolwen (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Thivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités en perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. des Archives Contemporaines, pp.164-175, 2019, 978-2-8130-0231-0</w:t>
+              <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, p. 53, 2019, 978-2-7099-2737-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098471v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires invisibles de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immigration et santé : de l'étude des différences à celle des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard, Etienne (ed.); Henaff, Nolwen (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, p. 53, 2019, 978-2-7099-2737-6</w:t>
+              <w:t xml:space="preserve">Inégalités en perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. des Archives Contemporaines, pp.164-175, 2019, 978-2-8130-0231-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424204v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration et santé: de l’étude des différences à celle des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard, Etienne and Henaff, Nolwen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités en perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.163--175, 2019, 978-2-8130-0231-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact du diagnostic VIH ou hépatite B sur les trajectoires de vie des immigrés subsahariens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Santé mentale et parcours migratoires : symptômes d'anxiété et de dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lelièvre</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.209-224, 2017, 978-2-7071-9645-3</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.287-298, 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107508v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et parcours migratoires : symptômes d'anxiété et de dépression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Des situations de précarité qui exposent aux risques sexuels et au VIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pannetier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.287-298, 2017, 978-2-7071-9645-3</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.139-159, 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107653v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des situations de précarité qui exposent aux risques sexuels et au VIH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Migrations et évolutions des situations conjugales : entre diversification des partenaires et persistance des asymétries de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Pannetier</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marsicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.139-159, 2017, 978-2-7071-9645-3</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.92-112, 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107453v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et évolutions des situations conjugales : entre diversification des partenaires et persistance des asymétries de genre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'impact du diagnostic VIH ou hépatite B sur les trajectoires de vie des immigrés subsahariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Marsicano</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.92-112, 2017, 978-2-7071-9645-3</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.209-224, 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107644v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'installation en France au fil des décennies : la situation a-t-elle évolué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.53-72, 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences sexuelles : place dans le parcours de vie et relation avec le risque d'infection VIH en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.160-172, 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueillir des parcours de vie : repères méthodologiques et population enquêtée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû, Annabel (ed.); Lert, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours : parcours de vie et santé des Africains immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.27-50, 2017, 978-2-7071-9645-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements des comportements reproductifs et sexuels face au VIH : vers une prise en compte du couple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Msellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Agbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adjamagbo, Agnès ; Msellati, Philippe ; Vimard, Patrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé de la Reproduction et fécondité dans les pays du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPED, Academya Bruyland, pp.401-432, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés à partir de la France et de la Côte-d'Ivoire : transitions autour de la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bajos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine, Philippe ; Lelièvre, Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats flous et trajectoires complexes. Observation, modélisation, interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED, pp.87-111, 2006, Méthodes et savoirs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ined.6392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Role of Vaccination in the Reduction of Childhood Mortality. A Case Study in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic Evaluation of Health Programs- Proceedings of a seminar in Paris-February 26-28, 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Committee for International Cooperation in National Research in Demography (Cicred)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-190, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer le rôle des vaccinations dans la baisse de la mortalité des enfants. Une étude de cas au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation démographique des programmes de santé. Actes d'un séminaire à Paris, 26-28 février 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité international de coopération dans les recherches nationales en démographie (Cicred)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-206, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandafassi: a 25 years Prospective Community Study in Rural Senegal (1970-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Langaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective Community Studies in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarendon Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-275, 1997, International Studies in Demography, 0-19-829209-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19040,261 +19174,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue conjugal sur le préservatif après un dépistage prénatal à Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Becquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00350752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the male partner in infant feeding and reproduction choices and practices of women engaged in a PMTCT programme, Abidjan, Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Agbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ehouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gnonziba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19304,151 +19438,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and mental health risks faced by undocumented migrants during the COVID-19 pandemic: Evidence from three surveys in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Longchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ducarroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19458,1952 +19592,1952 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole du projet SANTE-COURSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Rapport méthodologique de l’enquête SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Poperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Version 2.1, 8 mars 2025, Institut de recherche pour le développement (IRD). 2026</w:t>
+              <w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05562270v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05574558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport méthodologique de l’enquête SANTE-COURSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Santé et conditions de vie et de travail des livreurs des plateformes numériques en France : rapport de l’enquête SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Poperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2026</w:t>
+              <w:t xml:space="preserve">Institut de recherche pour le développement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">ird-05574558v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05573116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et conditions de vie et de travail des livreurs des plateformes numériques en France : rapport de l’enquête SANTE-COURSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Protocole du projet SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Poperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut de recherche pour le développement (IRD). 2026</w:t>
+              <w:t xml:space="preserve">Version 2.1, 8 mars 2025, Institut de recherche pour le développement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">ird-05573116v1</w:t>
+              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de l'enquête SANTE-COURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Poperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">version 1, Institut de Recherche pour le Développement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données du projet SANTE-COURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Circé Lienart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de recherche pour le developpement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Amani Elvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche pour le développement; Solthis. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la mesure d'un tournant biographique : l'impact du VIH/sida sur les trajectoires de vie des immigrés subsahariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Working Paper du Ceped #38, Centre Population et Développement. 2018, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Sub-Saharan migrant settlement in France throught a capability approach : evidence from a life-event history survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper du Ceped #33, Centre Population et Développement. 2016, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disclosure of HIV positive status : gender differences within the TEMPRANO trial participants, Côte d'Ivoire - ANRS 12239</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Niangoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïmi Fassassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anani Badje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste N'Takpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper du Ceped #34, Centre Population et Développement. 2016, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation d'alcool chez les migrants originaires d'Afrique subsaharienne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Working Paper du Ceped #35, Centre Population et Développement. 2016, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les immigrés subsahariens face au VIH : des situations contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #23, Centre Population et Développement. 2012, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal HIV counselling as an opportunity to reach men? Conjugal relationships and gender norms in the context of the Prenahtest ANRS 12127 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Miric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Ngo Essounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukta Gadgil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #27, Centre Population et Développement. 2012, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la préférence genrée à la sélection sexuelle dans la société palestinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #19, Centre Population et Développement. 2011, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les interventions de prévention des IST et du VIH auprès des homosexuels masculins au Sénégal (projet ANRS 12139) - Rapport Scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulimata Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khady Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #06, Centre Population et Développement. 2010, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de prévention du VIH/Sida dans les pays à revenu faible et intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Memmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #07, Centre Population et Développement. 2010, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From prenatal HIV testing of the mother to prevention of sexual HIV transmission within the couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Djohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #01, Centre Population et Développement. 2009, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId506"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21471,51 +21605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="191516D5"/>
+    <w:nsid w:val="6BC31C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21702,51 +21836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-desgrees-du-lou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2223-5316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IQS-4700-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia E&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Canu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assita Maiga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukhaya Hassambay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01569-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Letembet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.03.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerizec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Trevisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20388-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sombi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43089-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zoumenou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3q" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2023.0097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jesson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferlatte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.072.0083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meister" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Belloiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07294-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115160" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14480-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Inghels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carilon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052536" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03181413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melchior" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Datta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Carabali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali D Datta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.10.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2021.110504" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01208-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yazdanpanah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kardas-Sloma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19325037.2021.1955230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251; (ed.)" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inghels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Kouassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niangoran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekelynck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-02923-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mout&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beninguisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2019.09.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tortelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvegrain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abgrall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kra Kouassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2021-0154" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1626339" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pannetier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lydi&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.577.0001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Bulegon Pilecco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-019-00956-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2019-054080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151885v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/olq.0000000000001084" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taeron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbiribindi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209739" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noori" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Amo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delpech" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky049.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lelievre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dray-Spira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-017-9463-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lydie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(18)30027-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100424v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(17)30211-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192916" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106105v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigonzac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Spira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189196" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107121v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx189.268" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170226" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805295v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pannetier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2017.06.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106415v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limousi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871436v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0361" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gu&#233;hi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kabran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(17)30372-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233; Menan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039778v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees-Du-Lou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000957" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badj&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww127" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519871v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2015.04.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJQBFLNZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se N'Dri Yoman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12157-015-0596-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2015.20.46.30065" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866311v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit470" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01020691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000296" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907642v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Wade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diop" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimata Diop" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120903253973" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miric" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Gadgil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Butsashvili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-197" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908525v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Wade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.904.0723" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907664v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Wade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K Diop" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013189" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908547v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.904.0635" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399386v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Djohan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.045" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908557v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00172484v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K. Ekouevi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-007-9316-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513448v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Djohan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriane Leroy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867065" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277331v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Allou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00353518v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orne Gliemann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(08)32407-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175615v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0040342" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987987v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Preziosi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80009-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1ZH3R0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988253v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aaby" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andersen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988051v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987942v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.aje.a117688" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-671LRHKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119269v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119312v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118409v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sidibe Wade" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118183v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118737v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Diop" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Diop" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gueye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118684v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118656v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466562v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zitti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437322v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119665v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119531v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S. Wade" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K. Diop" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119448v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119395v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wade Abdoulaye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop Abdou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395408v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390593v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152966v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jano Dupont" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107329v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394044v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804469v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467810v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riegel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dondbzonga" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenebou Traore" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394366v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338772v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098471v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152958v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107508v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107653v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107644v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107658v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107440v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349985v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agbo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.6392" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987988v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicred.org/Eng/Publications/pdf/c-a31.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988252v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicred.org/Eng/Publications/pdf/c-a29.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988385v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/prospective-community-studies-in-developing-countries-9780198292098?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350752v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349971v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ehouo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gnonziba" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999743v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Longchamps" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562270v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poperl" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Fenech" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05574558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05573116v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560113v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562272v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Circ&#233; Lienart" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153977v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154875v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154853v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154045v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159236v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Leli&#232;vre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Couillet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158639v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ngo Essounga" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159307v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Memmi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159418v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diop" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159409v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159446v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-desgrees-du-lou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2223-5316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IQS-4700-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poperl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Circ&#233; Lienart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2026.103051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia E&#239;d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Canu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assita Maiga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukhaya Hassambay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01569-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Letembet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.03.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerizec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Trevisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20388-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Autran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43089-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zoumenou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3q" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sombi&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116400" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2023.0097" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferlatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.072.0083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Belloiseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07294-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Inghels" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carilon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14480-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daac139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali D Datta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Carabali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.10.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03181413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melchior" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Datta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2021.110504" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01208-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rude" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yazdanpanah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kardas-Sloma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19325037.2021.1955230" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kra Kouassi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2021-0154" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mout&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beninguisse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Beaudrap" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2019.09.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmh.2020.100032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tortelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvegrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abgrall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inghels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1626339" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-213394" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251; (ed.)" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Kouassi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niangoran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekelynck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-02923-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pannetier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lydi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.577.0001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Bulegon Pilecco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-019-00956-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2019-054080" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/olq.0000000000001084" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097206v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsicano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1554240" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152978v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7943-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1576842" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taeron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbiribindi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209739" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky118" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Amo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delpech" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky049.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lelievre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dray-Spira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-017-9463-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lydie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(18)30027-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-2667(17)30211-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102121v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192916" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106105v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigonzac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Spira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx189.268" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106367v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170226" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03805295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pannetier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2017.06.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limousi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188751" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0361" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gu&#233;hi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kabran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(17)30372-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233; Menan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039778v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgrees-Du-Lou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000957" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badj&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww127" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519871v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2015.04.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJQBFLNZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se N'Dri Yoman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12157-015-0596-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580105v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2015.20.46.30065" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit470" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01020691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200182v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000296" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907642v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Wade" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diop" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimata Diop" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120903253973" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521960v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miric" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Gadgil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Butsashvili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-197" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Wade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.904.0723" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Wade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K Diop" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013189" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908547v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.904.0635" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Djohan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.045" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0103" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00172484v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K. Ekouevi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-007-9316-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277331v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Allou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867065" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513448v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Djohan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriane Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00353518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orne Gliemann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-8080(08)32407-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0040342" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349968v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987987v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Preziosi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80009-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1ZH3R0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988051v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aaby" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andersen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987942v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.aje.a117688" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-671LRHKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185960v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119269v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119312v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187250v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sidibe Wade" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118737v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Diop" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Diop" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gueye" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118684v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349987v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350746v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118656v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466562v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zitti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564108v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437322v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.905" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187307v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187287v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbiribindi Patricia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187362v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187329v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187344v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119767v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119665v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119531v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S. Wade" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K. Diop" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119448v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119395v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wade Abdoulaye" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop Abdou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395408v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390593v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152966v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jano Dupont" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107329v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394044v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805727v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467810v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riegel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dondbzonga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenebou Traore" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338772v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424204v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098471v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152958v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107653v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107644v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107508v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107480v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107658v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107440v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349985v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agbo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349981v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.6392" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987988v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicred.org/Eng/Publications/pdf/c-a31.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988252v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cicred.org/Eng/Publications/pdf/c-a29.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988385v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/prospective-community-studies-in-developing-countries-9780198292098?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350752v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ehouo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gnonziba" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999743v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Longchamps" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05574558v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Fenech" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05573116v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562270v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560113v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562272v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153977v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154875v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154853v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154045v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159236v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Leli&#232;vre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Couillet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158639v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Ngo Essounga" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159307v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Memmi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diop" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159409v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159446v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>